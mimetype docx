--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -4089,174 +4089,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00404692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rire de la ville moderne. Culture de masse et imaginaire urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ratouis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Session Laughing in the city, laughing at the city. Humour, wit and modern urban life, IXth International Conference on Urban History, Lyon, août 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhu.031.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00345249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La périphérie urbaine et ses vocabulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ratouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Périphéries urbaines. Entre normes et innovations. Les villes du Sud de l'Europe, Bordeaux, 11-12-13 juin 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00345247v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-00345249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence introductive. De quelques approches de la rue dans les sciences sociales</w:t>
               </w:r>
@@ -4374,165 +4374,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00390971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Agglomération. Un concept en tension. Eléments d'évolution depuis l'après guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ratouis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Pérennité urbaine, Nanterre, 15-16 mars 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00345237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La « part intellectuelle ». L'agence d'urbanisme comme lieu de production territoriale de projet à Dunkerque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ratouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les agences d'urbanisme, outils et acteurs de l'aménagement en France : identités, pratiques, enjeux, mutations (1967-2007), Lille, 8-9 février 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00345233v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00345237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temps et catégories de l'urbain</w:t>
               </w:r>
@@ -6026,51 +6026,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9AAADDA3"/>
+    <w:nsid w:val="8C207DEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6257,51 +6257,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-ratouis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-0029-1215" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05073665v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Mekki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ratouis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Simon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wmy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392835v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392849v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392603v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640192v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carriou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393504v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640193v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976445v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudroy de Lille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976386v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Baumeister" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.031.0005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976369v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.031.0129" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-8Q6K3F85-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976354v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2008.2742" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976447v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.014.0009" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-HWS7ZR1G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393519v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mauffroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393540v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393531v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loeildorenligne.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393633v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com/La-ville-mot-a-mot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393653v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393657v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393643v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393661v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393671v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640560v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dang Vu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bensoussan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cordonnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03327318v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Godier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640818v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976513v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640817v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976511v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.26719" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976508v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976510v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976506v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345221v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345219v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissonade" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt9qgs9f.20" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345215v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.501" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841541v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777210v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2023.0013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777398v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chesneau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2023.0014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736588v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montigny" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Claude" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vonau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0034" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736557v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bourillon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Fern&#225;ndez Agueda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmut Frank" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Suditu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0030" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04669054v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2015.0005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04668827v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schoonbaert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2014.0007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04097290v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640757v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749777v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grosbellet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640767v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640783v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404692v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345247v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345249v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390972v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390971v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345233v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345237v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345234v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345241v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345239v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345246v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345226v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345228v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345220v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334500v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chauvier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitriadi Leda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubeaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393682v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640819v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise B&#233;nech" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976349v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976450v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393678v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640194v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640240v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sander" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640766v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Merminod" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498759v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-ratouis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-0029-1215" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05073665v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Mekki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ratouis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Simon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wmy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392835v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392849v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392603v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640192v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carriou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393504v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640193v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976445v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudroy de Lille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976386v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Baumeister" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.031.0005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976369v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.031.0129" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-8Q6K3F85-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976354v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2008.2742" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976447v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.014.0009" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-HWS7ZR1G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393519v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mauffroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393540v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393531v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loeildorenligne.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393633v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com/La-ville-mot-a-mot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393653v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393657v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393643v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393661v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393671v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640560v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dang Vu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bensoussan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cordonnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03327318v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Godier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640818v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976513v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640817v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976511v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.26719" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976508v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976510v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976506v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345221v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345219v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissonade" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt9qgs9f.20" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345215v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.501" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841541v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777210v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2023.0013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777398v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chesneau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2023.0014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736588v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montigny" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Claude" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vonau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0034" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736557v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bourillon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Fern&#225;ndez Agueda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmut Frank" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Suditu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0030" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04669054v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2015.0005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04668827v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schoonbaert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2014.0007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04097290v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640757v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749777v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grosbellet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640767v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640783v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404692v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345249v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345247v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390972v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390971v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345237v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345233v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345234v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345241v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345239v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345246v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345226v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345228v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345220v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334500v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chauvier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitriadi Leda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubeaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393682v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640819v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise B&#233;nech" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976349v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976450v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393678v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640194v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640240v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sander" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640766v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Merminod" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498759v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>