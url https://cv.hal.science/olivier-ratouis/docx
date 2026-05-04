--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -510,260 +510,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is There a Model for Sustainable Urban Planning?</w:t>
+                <w:t xml:space="preserve">Quels modèles pour l'urbanisme durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ratouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Actualités des modèles urbanistiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is There a Model for Sustainable Urban Planning?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ratouis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01640192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Bordeaux : les échelles urbaines d’une université en quête d’unité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ratouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 109, pp.120-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393504v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01640193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doctrines, temps et histoire dans le champ de l'urbanisme</w:t>
               </w:r>
@@ -1151,343 +1151,939 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00976447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire voir et dire l’avenir du Grand Paris : mots et figures de futurs - Discussion 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ratouis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2023.0014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la pluralité des futurs du Grand Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ratouis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2023.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journée d’étude – 1919, les quatre saisons de l’urbanisme - Temps de discussion 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ratouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vonau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2019.0034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journée d’étude – 1919, les quatre saisons de l’urbanisme - Temps de discussion 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bourillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Fernández Agueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmut Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Suditu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2019.0030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique du Grand Paris au prisme des catégories urbaines Des années 1930 aux années 1960</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ratouis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2015.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un Grand Bordeaux ? La fabrique de la métropole dans l’Entre-deux-Guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ratouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Schoonbaert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2014.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Dunkerque et les archives de la Reconstruction »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ratouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Mauffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christel Palant et Boris Labidurie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les archives iconographiques et audiovisuelles de la Reconstruction en France, de 1940 aux années 1960</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Open Edition Books, 2023, Publications des Archives nationales, 978-2-86000-388-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La planification du Grand Paris au prisme des catégories urbaines. Des années 1930 aux années 1960 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ratouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif Inventer le Grand Paris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inventer le Grand Paris. Regards croisés sur Paris et les métropoles 1944-1960</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inventer le Grand Paris, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Doctrines urbanistiques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ratouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kaduna-Eve Demailly, Jérôme Monnet, Julie Scapino, Sophie Deraëve. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la marche en ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’œil d’or</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.103-106, 2021, Critiques et cités, 978-2-490437-10-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Genèse et chronologie d’une langue de l’urbanisme »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ratouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1497,2134 +2093,1538 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Chesneau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville et ses mots. Marqueurs, masques, interprétations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parenthèses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.121-136, 2021, Eupalinos, ISBN 978-2-86364-686-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Olivier Ratouis et Laurent Coudroy de Lille (dir.). </w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le langage de l’urbanisme : enjeux et limites d’une spécialisation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ratouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Ratouis et Laurent Coudroy de Lille (dir). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mots des urbanistes entre parlers techniques et langues communes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L’Harmattan, pp.143-162, 2019, 978-2-343-16283-6</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.235-279, 2019, ISBN : 978-2-343-16283-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Olivier Ratouis et Laurent Courdroy de Lille (dir.). </w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La fonction crée-t-elle le nom? Obsolescence et renouveau du vocabulaire urbanistique des aménageurs français des Trente Glorieuses »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ratouis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Ratouis et Laurent Coudroy de Lille (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mots des urbanistes entre parlers techniques et langues communes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, pp.11-17, 2019, 978-2-343-16283-6</w:t>
+              <w:t xml:space="preserve">, L’Harmattan, pp.143-162, 2019, 978-2-343-16283-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Le langage de l’urbanisme : enjeux et limites d’une spécialisation »</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Présentation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ratouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Olivier Ratouis et Laurent Coudroy de Lille (dir). </w:t>
+              <w:t xml:space="preserve">Olivier Ratouis et Laurent Courdroy de Lille (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mots des urbanistes entre parlers techniques et langues communes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.235-279, 2019, ISBN : 978-2-343-16283-6</w:t>
+              <w:t xml:space="preserve">, L'Harmattan, pp.11-17, 2019, 978-2-343-16283-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« The modern city through the mirror of humour : a different portrait »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ratouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michela Rosso (ed). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laughing at architecture. Architectural Histories of Humour, Satire and Wit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bloomsbury, pp.229-248, 2018, 9781350022768</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Variation d’échelles et d’acteurs de l’université dans la ville à Bordeaux »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ratouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Jalabert (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’autonomie des universités en questions (1968-2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.73-96, Presses universitaires de Pau et des pays de l’Adour, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universités et métropoles : stratégies croisées ou constructions parallèles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dang Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ratouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bensoussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Campagnac-Ascher, Elisabeth. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie de la connaissance: une dynamique métropolitaine?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Moniteur, pp.237--261, 2015, 978-2-281-11964-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01640560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bordeaux : l'université en mouvement dans la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ratouis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Godier, Patrice and Tapie, Guy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">POPSU 2 Bordeaux. Rapport final,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atelier International du Grand Paris - Communauté urbaine de Bordeaux - Bordeaux Euratlantique, pp.207--236, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1995 : Le Grand Bordeaux, avenir de la métropole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Godier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ratouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Ratouis (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La construction d'une agglomération : Bordeaux et ses banlieues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MétisPresses, pp.469-471, 2013, VuesDensemble, 978-2-940406-76-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03327318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. La construction d'une agglomération: recherche sur les moments et les enjeux fonda-teurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ratouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ratouis, Olivier and Bénech, Marie Françoise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bordeaux et ses banlieues: la construction d'une agglomération</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Métis Presses, pp.11--30, 2013, vuesDensemble, 978-2-940406-76-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01640818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ratouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Ratouis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La construction d'une agglomération. Bordeaux et ses banlieues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Métispresses, p.11-30, 2013, vueDensemble</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00976513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enoncer, découper, valoriser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ratouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I. Beckouche, F. Ripoll, S. Tissot, V. Veschambre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La dimension spatiale des inégalités. Regards croisés des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, p.51-65, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.26719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00976511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agglomération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ratouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ch. Topalov, L. Coudroy de Lille, J.-Ch. Depaule, B. Marin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'aventure des mots de la ville à travers le temps, les langues, les sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Robert Laffont, p.3-9, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00976508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZUP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ratouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ch. Topalov, L. Coudroy de Lille, J.-Ch. Depaule, B. Marin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'aventure des mots de la ville à travers le temps, les langues, les sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Robert Laffont, p.1359-1365, 2010, Bouquins</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00976510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La hiérarchie des savoirs professionnels dans la Reconstruction des villes françaises.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ratouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrizia Bonifazio et Elena Cogato Lanza. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les experts de la reconstruction. Gli esperti della ricostruzione</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Metispresses, p.131-142, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00976506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Trente Glorieuses : figures et usages de l'utopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ratouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chassaigne, Philippe ; Schoonbaert, Sylvain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'urbanisme des idées aux pratiques (XIXè-XXè siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.153-161, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00345221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing urban forms. City, control and “urban violence“ in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ratouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boissonade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flint, John. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Housing, Urban Governance and Anti-social Behaviour : Perspectives, Policy and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Policy Press, Bristol, Angleterre, pp.281-300, 2006, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2307/j.ctt9qgs9f.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00345219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'atelier des territoires. Sémantique des projets d'aménagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ratouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bajolet, E. ; Mattei, M.-F. ; Rennes, J.-R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatre ans de recherche urbaine. 2001-2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, : Maison des Sciences de l'Homme de Tours ; Université François Rabelais, pp.144-148, 2006, Villes et Territoires, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pufr.501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00345215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing urban forms : City, control and &amp;quot; urban violence &amp;quot; in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ratouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boissonade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Flint. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Housing and Anti-social Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Policy Press (Bristol), pp.281-300, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841541v1</w:t>
-              </w:r>
-[...594 lines deleted...]
-                <w:t xml:space="preserve">hal-04668827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4581,165 +4581,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00345234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une recherche en urbanisme. Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ratouis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Ades Tempos, Bordeaux, 22 mars 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00345239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'agglomération, une catégorie urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ratouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de séminaire : Les catégories de l'urbain. L'agglomération (O. Ratouis, org.), EHESS, Paris, 21 mai 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00345241v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00345239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enoncer, découper, véhiculer. ZUP ou les variations d'une catégorie déshéritée</w:t>
               </w:r>
@@ -4748,51 +4748,51 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ratouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces hérités, espaces enjeux, Caen, novembre 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Caen, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.26719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00345246v1</w:t>
@@ -5042,51 +5042,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville mot à mot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Chauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5229,164 +5229,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La construction d'une agglomération. Bordeaux et ses banlieues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ratouis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Metispresses, pp.608, 2013, vues Densemble, 978-2-940406-760</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00976349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bordeaux et ses banlieues: la construction d'une agglomération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ratouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Françoise Bénech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ratouis, Olivier and Bénech, Marie Françoise. Métis Presses, 2013, vuesDensemble, 978-2-940406-76-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Françoise Bénech</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01640819v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00976349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La plateforme du rêve</w:t>
               </w:r>
@@ -6026,51 +6026,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8C207DEF"/>
+    <w:nsid w:val="D465E437"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6257,51 +6257,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-ratouis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-0029-1215" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05073665v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Mekki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ratouis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Simon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wmy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392835v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392849v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392603v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640192v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carriou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393504v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640193v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976445v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudroy de Lille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976386v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Baumeister" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.031.0005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976369v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.031.0129" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-8Q6K3F85-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976354v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2008.2742" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976447v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.014.0009" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-HWS7ZR1G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393519v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mauffroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393540v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393531v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loeildorenligne.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393633v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com/La-ville-mot-a-mot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393653v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393657v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393643v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393661v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393671v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640560v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dang Vu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bensoussan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cordonnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03327318v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Godier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640818v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976513v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640817v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976511v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.26719" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976508v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976510v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976506v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345221v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345219v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissonade" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt9qgs9f.20" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345215v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.501" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841541v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777210v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2023.0013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777398v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chesneau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2023.0014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736588v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montigny" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Claude" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vonau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0034" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736557v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bourillon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Fern&#225;ndez Agueda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmut Frank" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Suditu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0030" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04669054v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2015.0005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04668827v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schoonbaert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2014.0007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04097290v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640757v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749777v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grosbellet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640767v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640783v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404692v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345249v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345247v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390972v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390971v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345237v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345233v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345234v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345241v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345239v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345246v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345226v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345228v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345220v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334500v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chauvier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitriadi Leda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubeaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393682v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640819v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise B&#233;nech" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976349v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976450v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393678v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640194v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640240v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sander" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640766v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Merminod" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498759v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-ratouis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-0029-1215" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05073665v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Mekki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ratouis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Simon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wmy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392835v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392849v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392603v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640193v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carriou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640192v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393504v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976445v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudroy de Lille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976386v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Baumeister" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.031.0005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976369v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.031.0129" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-8Q6K3F85-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976354v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2008.2742" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976447v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.014.0009" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-HWS7ZR1G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777398v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chesneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2023.0014" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777210v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2023.0013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736588v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montigny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Claude" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vonau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0034" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736557v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bourillon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Fern&#225;ndez Agueda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmut Frank" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Suditu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0030" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04669054v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2015.0005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04668827v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schoonbaert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2014.0007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393519v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mauffroy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393540v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393531v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loeildorenligne.com" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393633v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com/La-ville-mot-a-mot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393643v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393653v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393657v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393661v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393671v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640560v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dang Vu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bensoussan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cordonnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640817v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03327318v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Godier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640818v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976513v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976511v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.26719" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976508v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976510v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976506v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345221v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345219v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissonade" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt9qgs9f.20" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345215v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.501" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841541v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04097290v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640757v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749777v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grosbellet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640767v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640783v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404692v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345249v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345247v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390972v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390971v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345237v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345233v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345234v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345239v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345241v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345246v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345226v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345228v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345220v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334500v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chauvier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitriadi Leda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubeaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393682v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976349v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640819v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise B&#233;nech" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976450v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393678v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640194v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640240v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sander" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640766v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Merminod" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498759v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>