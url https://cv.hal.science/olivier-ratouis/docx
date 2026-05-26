--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -510,3121 +510,3121 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels modèles pour l'urbanisme durable ?</w:t>
+                <w:t xml:space="preserve">Is There a Model for Sustainable Urban Planning?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ratouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Actualités des modèles urbanistiques</w:t>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01640193v1</w:t>
+                <w:t xml:space="preserve">hal-01640192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is There a Model for Sustainable Urban Planning?</w:t>
+                <w:t xml:space="preserve">« Bordeaux : les échelles urbaines d’une université en quête d’unité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ratouis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 109, pp.120-135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels modèles pour l'urbanisme durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ratouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">, 2014, Actualités des modèles urbanistiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">« Bordeaux : les échelles urbaines d’une université en quête d’unité</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doctrines, temps et histoire dans le champ de l'urbanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ratouis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Comment l'histoire nous traverse, 15, pp.149-165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00976445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rire en ville. Rire de la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ratouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Baumeister</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31, pp.5-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhu.031.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00976386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rire, une forme de réception de l'urbanisme moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ratouis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31, p.129-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhu.031.0129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00976369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Je t'aime. Moi, non plus » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ratouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 109, pp.120-135</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 104, p.76-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/aru.2008.2742⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...136 lines deleted...]
-                <w:t xml:space="preserve">Martin Baumeister</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00976354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autonomisation de l'expertise dans l'urbanisme français d'après-guerre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ratouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 31, pp.5-18. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rhu.031.0005⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 14, p.9-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhu.014.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...46 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00976447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Dunkerque et les archives de la Reconstruction »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ratouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Mauffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christel Palant et Boris Labidurie. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire urbaine</w:t>
-[...83 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Les archives iconographiques et audiovisuelles de la Reconstruction en France, de 1940 aux années 1960</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Open Edition Books, 2023, Publications des Archives nationales, 978-2-86000-388-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La planification du Grand Paris au prisme des catégories urbaines. Des années 1930 aux années 1960 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ratouis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif Inventer le Grand Paris. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
-[...71 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Inventer le Grand Paris. Regards croisés sur Paris et les métropoles 1944-1960</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inventer le Grand Paris, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Doctrines urbanistiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ratouis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kaduna-Eve Demailly, Jérôme Monnet, Julie Scapino, Sophie Deraëve. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire urbaine</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">halshs-00976447v1</w:t>
+              <w:t xml:space="preserve">Dictionnaire de la marche en ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’œil d’or</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.103-106, 2021, Critiques et cités, 978-2-490437-10-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Genèse et chronologie d’une langue de l’urbanisme »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ratouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Chesneau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La ville et ses mots. Marqueurs, masques, interprétations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parenthèses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.121-136, 2021, Eupalinos, ISBN 978-2-86364-686-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La fonction crée-t-elle le nom? Obsolescence et renouveau du vocabulaire urbanistique des aménageurs français des Trente Glorieuses »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ratouis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Ratouis et Laurent Coudroy de Lille (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mots des urbanistes entre parlers techniques et langues communes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, pp.143-162, 2019, 978-2-343-16283-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Présentation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ratouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Ratouis et Laurent Courdroy de Lille (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mots des urbanistes entre parlers techniques et langues communes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.11-17, 2019, 978-2-343-16283-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le langage de l’urbanisme : enjeux et limites d’une spécialisation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ratouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Ratouis et Laurent Coudroy de Lille (dir). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mots des urbanistes entre parlers techniques et langues communes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.235-279, 2019, ISBN : 978-2-343-16283-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« The modern city through the mirror of humour : a different portrait »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ratouis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michela Rosso (ed). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laughing at architecture. Architectural Histories of Humour, Satire and Wit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bloomsbury, pp.229-248, 2018, 9781350022768</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Variation d’échelles et d’acteurs de l’université dans la ville à Bordeaux »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ratouis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Jalabert (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’autonomie des universités en questions (1968-2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.73-96, Presses universitaires de Pau et des pays de l’Adour, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universités et métropoles : stratégies croisées ou constructions parallèles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dang Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ratouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bensoussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Campagnac-Ascher, Elisabeth. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie de la connaissance: une dynamique métropolitaine?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Moniteur, pp.237--261, 2015, 978-2-281-11964-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1995 : Le Grand Bordeaux, avenir de la métropole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Godier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ratouis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Ratouis (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La construction d'une agglomération : Bordeaux et ses banlieues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MétisPresses, pp.469-471, 2013, VuesDensemble, 978-2-940406-76-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03327318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. La construction d'une agglomération: recherche sur les moments et les enjeux fonda-teurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ratouis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ratouis, Olivier and Bénech, Marie Françoise. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bordeaux et ses banlieues: la construction d'une agglomération</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Métis Presses, pp.11--30, 2013, vuesDensemble, 978-2-940406-76-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ratouis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Ratouis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La construction d'une agglomération. Bordeaux et ses banlieues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Métispresses, p.11-30, 2013, vueDensemble</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00976513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bordeaux : l'université en mouvement dans la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ratouis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Godier, Patrice and Tapie, Guy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">POPSU 2 Bordeaux. Rapport final,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atelier International du Grand Paris - Communauté urbaine de Bordeaux - Bordeaux Euratlantique, pp.207--236, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enoncer, découper, valoriser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ratouis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">I. Beckouche, F. Ripoll, S. Tissot, V. Veschambre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La dimension spatiale des inégalités. Regards croisés des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, p.51-65, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.26719⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00976511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agglomération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ratouis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ch. Topalov, L. Coudroy de Lille, J.-Ch. Depaule, B. Marin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'aventure des mots de la ville à travers le temps, les langues, les sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Laffont, p.3-9, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00976508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ZUP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ratouis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ch. Topalov, L. Coudroy de Lille, J.-Ch. Depaule, B. Marin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'aventure des mots de la ville à travers le temps, les langues, les sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Laffont, p.1359-1365, 2010, Bouquins</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00976510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La hiérarchie des savoirs professionnels dans la Reconstruction des villes françaises.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ratouis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrizia Bonifazio et Elena Cogato Lanza. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les experts de la reconstruction. Gli esperti della ricostruzione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Metispresses, p.131-142, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00976506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Trente Glorieuses : figures et usages de l'utopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ratouis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chassaigne, Philippe ; Schoonbaert, Sylvain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'urbanisme des idées aux pratiques (XIXè-XXè siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.153-161, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00345221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Testing urban forms. City, control and “urban violence“ in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ratouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boissonade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flint, John. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Housing, Urban Governance and Anti-social Behaviour : Perspectives, Policy and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Policy Press, Bristol, Angleterre, pp.281-300, 2006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/j.ctt9qgs9f.20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00345219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'atelier des territoires. Sémantique des projets d'aménagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ratouis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bajolet, E. ; Mattei, M.-F. ; Rennes, J.-R. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quatre ans de recherche urbaine. 2001-2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, : Maison des Sciences de l'Homme de Tours ; Université François Rabelais, pp.144-148, 2006, Villes et Territoires, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufr.501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00345215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Testing urban forms : City, control and &amp;quot; urban violence &amp;quot; in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ratouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boissonade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Flint. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Housing and Anti-social Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Policy Press (Bristol), pp.281-300, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la pluralité des futurs du Grand Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ratouis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2023.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire voir et dire l’avenir du Grand Paris : mots et figures de futurs - Discussion 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ratouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25580/igp.2023.0014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...35 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25580/igp.2023.0013⟩</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journée d’étude – 1919, les quatre saisons de l’urbanisme - Temps de discussion 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ratouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vonau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2019.0034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ratouis</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journée d’étude – 1919, les quatre saisons de l’urbanisme - Temps de discussion 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bourillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Montigny</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Fernández Agueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmut Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Suditu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2019.0030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique du Grand Paris au prisme des catégories urbaines Des années 1930 aux années 1960</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ratouis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2015.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un Grand Bordeaux ? La fabrique de la métropole dans l’Entre-deux-Guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ratouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...38 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25580/igp.2019.0034⟩</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Schoonbaert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2014.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...281 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668827v1</w:t>
-              </w:r>
-[...1832 lines deleted...]
-                <w:t xml:space="preserve">hal-00841541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4748,51 +4748,51 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ratouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces hérités, espaces enjeux, Caen, novembre 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Caen, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.26719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00345246v1</w:t>
@@ -5042,51 +5042,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville mot à mot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Chauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5229,164 +5229,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bordeaux et ses banlieues: la construction d'une agglomération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ratouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Françoise Bénech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ratouis, Olivier and Bénech, Marie Françoise. Métis Presses, 2013, vuesDensemble, 978-2-940406-76-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La construction d'une agglomération. Bordeaux et ses banlieues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ratouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Metispresses, pp.608, 2013, vues Densemble, 978-2-940406-760</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00976349v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-01640819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La plateforme du rêve</w:t>
               </w:r>
@@ -6026,51 +6026,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D465E437"/>
+    <w:nsid w:val="A0EB131A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6257,51 +6257,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-ratouis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-0029-1215" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05073665v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Mekki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ratouis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Simon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wmy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392835v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392849v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392603v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640193v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carriou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640192v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393504v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976445v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudroy de Lille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976386v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Baumeister" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.031.0005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976369v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.031.0129" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-8Q6K3F85-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976354v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2008.2742" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976447v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.014.0009" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-HWS7ZR1G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777398v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chesneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2023.0014" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777210v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2023.0013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736588v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montigny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Claude" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vonau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0034" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736557v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bourillon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Fern&#225;ndez Agueda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmut Frank" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Suditu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0030" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04669054v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2015.0005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04668827v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schoonbaert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2014.0007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393519v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mauffroy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393540v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393531v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loeildorenligne.com" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393633v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com/La-ville-mot-a-mot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393643v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393653v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393657v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393661v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393671v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640560v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dang Vu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bensoussan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cordonnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640817v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03327318v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Godier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640818v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976513v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976511v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.26719" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976508v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976510v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976506v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345221v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345219v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissonade" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt9qgs9f.20" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345215v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.501" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841541v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04097290v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640757v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749777v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grosbellet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640767v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640783v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404692v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345249v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345247v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390972v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390971v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345237v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345233v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345234v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345239v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345241v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345246v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345226v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345228v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345220v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334500v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chauvier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitriadi Leda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubeaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393682v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976349v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640819v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise B&#233;nech" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976450v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393678v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640194v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640240v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sander" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640766v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Merminod" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498759v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-ratouis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-0029-1215" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05073665v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Mekki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ratouis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Simon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wmy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392835v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392849v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392603v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640192v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carriou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393504v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640193v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976445v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudroy de Lille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976386v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Baumeister" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.031.0005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976369v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.031.0129" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-8Q6K3F85-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976354v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2008.2742" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976447v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.014.0009" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-HWS7ZR1G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393519v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mauffroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393540v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393531v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loeildorenligne.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393633v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com/La-ville-mot-a-mot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393653v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393657v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393643v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393661v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393671v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640560v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dang Vu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bensoussan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cordonnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03327318v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Godier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640818v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976513v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640817v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976511v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.26719" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976508v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976510v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976506v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345221v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345219v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissonade" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt9qgs9f.20" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345215v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.501" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841541v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777210v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2023.0013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777398v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chesneau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2023.0014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736588v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montigny" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Claude" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vonau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0034" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736557v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bourillon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Fern&#225;ndez Agueda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmut Frank" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Suditu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0030" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04669054v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2015.0005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04668827v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schoonbaert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2014.0007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04097290v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640757v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749777v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grosbellet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640767v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640783v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404692v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345249v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345247v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390972v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390971v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345237v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345233v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345234v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345239v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345241v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345246v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345226v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345228v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345220v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334500v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chauvier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitriadi Leda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubeaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393682v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640819v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise B&#233;nech" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976349v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976450v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393678v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640194v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640240v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sander" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640766v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Merminod" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498759v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>