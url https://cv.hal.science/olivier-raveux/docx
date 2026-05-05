--- v0 (2026-03-16)
+++ v1 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Raveux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation minière de l’Algérie : les mines de Kef-Oum-Théboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05002264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean Red Coral: a European Merchandise from the First Wave of Globalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04081694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ouvriers oubliés des pollutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fos/Étang de Berre. 200 ans d’histoire industrielle et environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Webdoc] Fos / étang de Berre. 200 ans d’histoire industrielle et environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bartolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mésini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usine à plomb Sainte-Zoé de Port de Bouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fos/Étang de Berre. 200 ans d’histoire industrielle et environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille et l’Asie par voie océanique : l’expédition pionnière du Conquérant vers l’Inde (1771-1775)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Provence Historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 278, pp.231-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05422663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The supercargo, a major figure in Marseille transoceanic trade with Asia (1771-1793)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maritimarum. Journal of Sea History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1, pp.76-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05388441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)thinking Repairs in the Longue Durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianenrico Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65 (3), pp.761-789. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/tech.2024.a933094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04653613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle route, nouveaux profits ? Les expéditions commerciales marseillaises à la Chine (1790-1793)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 188, pp.109-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04638233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le subrécargue, acteur majeur du commerce transocéanique marseillais avec l’Asie (1771-1793)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 321-322, pp.159-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04659635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant‑propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Agriantoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de correspondance hellénique moderne et contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Entreprises et entrepreneurs entre la France, la Grèce et l’Empire ottoman (XIXe-XXIe siècle) - Nouveaux questionnements, nouvelles sources : pour une histoire connectée des chrétientés, 8, pp.3-4. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/130w4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une singulière histoire de l'industrie du plomb à Marseille : l'usine de la Madrague de Montredon (1873-1884)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 133 (313-314), pp.105-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03555729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille à toute vapeur !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les collections de l'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, L'âge industriel : 200 ans de progrès et de catastrophes, 91, pp.54-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03186938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication des indiennes à Marseille (1722-1755)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Provence Historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 269, pp.3-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous les serviettes de plage, la pollution. L’héritage encombrant du passé industriel des calanques de Marseille-Cassis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille : la revue culturelle de la ville de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 270, pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une singulière histoire de l’industrie du plomb à Marseille : l’usine de la Madrague de Montredon (1873-1884)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 313-314, pp.105-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pannes et accidents, mises en question et révélateurs des relations entre techniques, économie et société (XIXe-XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.9-19. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/artefact.4432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02462620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de l’explosion du navire à vapeur l’Industrie dans le port de Marseille : statuts, identité et compétences des mécaniciens de la marine marchande au milieu du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.19-38. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/artefact.4447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02462596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon, Des couleurs pour les Lumières. Antoine Janot, teinturier occitan, 1700-1778, Paris, CNRS Éditions, 2019, 220 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.354-357. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/artefact.5137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Laurent Surmely, Armand Logelin-Simon, Du fil au fer. Industries et industriels de la Vallée de Barcelonnette au Luxembourg, Barcelonnette, Sabença de la Vallée, 2019, 190 p., in Provence Historique, t. LXX, fasc. 268, p. 354-357.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Provence Historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The coral trade in Smyrna at the end of the 17th century perceived through several of François Garnier's business deals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rives Méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Au coeur des mutations du négoce en Méditerranée. Les acteurs et leurs choix. Smyrne, XVIIe-XXe siècle, 59, p.135-151. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rives.7026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02368748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marine marchande marseillaise en transition énergétique (1831-1851). Origines et enjeux d’un choix socio-écosystémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97, pp.223-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Le corail, un kaléidoscope pour l’étude de la Méditerranée dans le temps long</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lo Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rives Méditérranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Autour du corail rouge de Méditerranée, 57, pp.7-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les llengües al centre del comerç en la Mediterrània del segle XVII: formació i pràctiques dels mercaders armenis d'Isfahan assentats a Marsella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 87, pp.327-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion et exploitation des ressources marines de l’époque moderne à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cérino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Gestion et exploitation des ressources marines, 24, pp.13-15. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/QLTO3859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02119551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion et exploitation des ressources marines de l’époque moderne à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24, pp.55-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de l'ignorance ou l'occultation du passé industriel des calanques de Marseille-Cassis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Faire de l’ignorance un objet de connaissance des SHS, 44, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rives, revue scientifique : expériences d'une refondation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Audisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rives Méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.253-264. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rives.4706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A la façon du Levant et de Perse » : Marseille et la naissance de l'indiennage européen (1648-1689)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rives Méditérranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29, pp.37-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00365352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bassin minier des Bouches-du-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mioche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries en Provence. Dynamiques d'hier et aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace et stratégies industrielles aux XVIIIe et XIXe siècles : exploiter le laboratoire méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chastagnaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2-3, pp.11-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00428540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La colonie marseillaise des marchands choffelins (1669-1695)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maxime Yévadian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trésors arméniens d’une culture en mouvement (1511-1828)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sources d'Arménie, pp.225-230, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05342892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marchands de la Nouvelle-Djoulfa (Ispahan, Perse safavide). Un réseau négociant arménien au cœur de la première mondialisation (1604-1747)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maxime Yévadian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trésors arméniens d’une culture en mouvement (1511-1828)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sources d'Arménie, pp.207-212, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05342885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corail, matériau des arts décoratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Changeux; Daniel Faget; Anne-Sophie Tribot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Merveilles aquatiques. L’art de représenter le vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MkF éditions, pp.101-105, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04542119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mer de désordres : pannes et accidents mécaniques des navires à vapeur marseillais au milieu du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Bartolotti; Olivier Lambert; Olivier Raveux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes de l’économie (XVIIIe-XXIe siècle). Arpenter l’histoire avec Xavier Daumalin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-67, 2024, Confluent des sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04750562v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mer de désordres. Pannes et accidents mécaniques des navires à vapeur marseillais au milieu du XIXe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publication Universitaire Provence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes de l’économie (XVIIIe-XXIe siècle). Arpenter l’histoire avec Xavier Daumalin.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publication Universitaire Provence, pp.53-68, 2024, Confluent Des Sciences, 979-10-320-0531-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05005732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bartolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Bartolotti; Olivier Lambert; Olivier Raveux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes de l'économie (XVIIIe-XXIe siècle). Arpenter l’histoire avec Xavier Daumalin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.5-24, 2024, 979103205316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au carrefour des civilisations. Consommation et fabrication des indiennes à Marseille et en Provence (XVIe -XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asie fantasmée. Histoires d'exotisme dans les arts décoratifs en Provence aux XVIIIe et XIXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, pp.126-133, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce français du corail de Méditerranée vers l’Inde et la Chine aux XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilbert Buti; Anne Montenach; Olivier Raveux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaînes et maillons du commerce, XVIe-XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.255-276, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire économique à l'aune des approches environnementales : deux décennies de recherche au sein de l'UMR TELEMMe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bartolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renaud Bécot; Elsa Devienne; Patrick Fournier; Stéphane Frioux; Charles-François Mathis; Judith Rainhorn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le chemin, la rive et l'usine. Faire de l'histoire environnementale avec Geneviève Massard-Guilbaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-130, 2023, 978-2-35671-875-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Montenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilbert Buti, Anne Montenach, Olivier Raveux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaînes et maillons du commerce XVIe-XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.5-20, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hauts-fourneaux de Marseille Saint-Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Mioche; Eric Godelier; Ivan Kharaba; Pascal Raggi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique de la sidérurgie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.347-348, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03787999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avènement de la non-réparabilité des fenêtres par la diffusion du vitrage isolant, Belgique et France, 1945-1974</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Souviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianenrico Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les réparations dans l’histoire : cultures techniques et savoir-faire dans la longue durée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782356716446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce français du corail de Méditerranée en Chine au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Jarnoux; Michael-W. Serruys; Toshiaki Tamaki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Côte à côte. Mers, marins, marchands. Mélanges offerts à Pierrick Pourchasse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche Bretonne et Celtique, pp.235-246, 2022, 979-10-92331-54-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03604987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The steamship: a key driver in the socio-ecosystemic transformations of the Port of Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Bartolotti; Gilbert Buti; Xavier Daumalin; Olivier Raveux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les outils de l’activité portuaire maritime en Europe méditerranéenne et atlantique (XVIIe-XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-64, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03268591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’obligation maritime à Marseille dans la seconde moitié du XVIIe siècle à travers les affaires de François Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Bartolotti; Gilbert Buti; Xavier Daumalin; Olivier Raveux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les outils de l’activité portuaire maritime en Europe méditerranéenne et atlantique (XVIIe-XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.199-213, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03268589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les réparations dans l’Histoire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianenrico Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Réparations dans l’Histoire. Cultures techniques et savoir-faire dans la longue durée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.15-23, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les indienneurs arméniens de Constantinople à Marseille (1669-1686)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François Brizay, Johann Petitjean et Thierry Sauzeau (dir.), Les étrangers sur les littoraux à l’époque moderne (fin XVe-début XIXe siècle), Rennes, Presses universitaires de Rennes, p. 63-76</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03119196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le textile au cœur de la fonction industrielle du port de Marseille durant le dernier tiers du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Bartolotti, Gilbert Buti, Xavier Daumalin et Olivier Raveux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’histoire portuaire marseillaise en chantier. Espaces, fonctions et représentations, XVIIe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.17-28, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03341502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patronat industriel européen au prisme de l’économie marseillaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joëlle Alcazar; Fabien Salesse; Xavier Vigna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La casquette et le marteau. Nouveaux regards sur le travail en Europe occidentale (1830-1930)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bréal, pp.117-134, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé des ouvriers des usines à plomb dans les calanques marseillaises (1851-1878)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Kronenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mauve Carbonell; Xavier Daumalin; Yves Kharaba; Olivier Lambert; Olivier Raveux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrie entre Méditerranée et Europe, XIXe-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-92, 2019, Le temps de l'histoire, 9791032002155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’industrialisation du littoral de Fos/étang de Berre. Modalités, résistances, arbitrages (1809-1957)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mauve Carbonell; Xavier Daumalin; Yvan Kharaba; Olivier Lambert; Olivier Raveux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrie entre Méditerranée et Europe, XIXe-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.245-259, 2019, Le temps de l'histoire, 9791032002155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauve Carbonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kharaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mauve Carbonell (dir.); Xavier Daumalin (dir.); Ivan Kharaba (dir.); Olivier Lambert (dir.); Olivier Raveux (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrie entre Méditerranée et Europe, XIXe-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-11, 2019, Le temps de l'histoire, 9791032002155. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.46610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porte de l’Orient ?” : Marseille et l’Asie avant le Canal de Suez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'épopée du canal de Suez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard; Institut du monde arabe; Musée d'Histoire de Marseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.102-103, 2018, 9782072771613</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competències i impactes de les connexions comercials euroasiàtiques de l'època moderna. Marsella i les indianes de Pèrsia a finals del segle XVII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jaume Danti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relacions mediterrànies a la Catalunya moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rafael Dalmau, pp.109-134, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre rationalisation de la collecte et conquête du milieu sous-marin : les techniques de pêche du corail rouge de Méditerranée du XVIe au début du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gibert Buti, Daniel Faget, Olivier Raveux et Solène Rivoal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moissonner la mer. Économies, sociétés et pratiques halieutiques (XVe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala-Maison méditerranéennes des sciences de l’homme, pp.37-52, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chantiers navals de La Ciotat au cœur de la première révolution industrielle : ‘l’œuvre de Louis Benet & Cie (1836-1851)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Vasselin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Ciotat, de Citharista aux chantiers navals. Histoire et archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Auroræ libri, pp.124-130, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cheminées rampantes des usines de Marseille au XIXe siècle : un objet technique de dépollution au service de l'industrialisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. Barrière R. Boulat, A. Chatriot, P. Lamard et J.-M. Minovez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les trames de l'histoire. Entreprises, territoires, consommation, institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche Comté, pp.251-260, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une innovation de produit : la vogue des indiennes de Perse à Marseille à la fin du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Figeac et Christophe Bouneau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation, métissage et culture matérielle (XVIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier, pp.99-113, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03491895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les calanques, espace de relégation des industries les plus polluantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Daumalin, Isabelle Laffont-Schwob (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les calanques industrielles de Marseille et leurs pollutions : une histoire au présent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, REF.2C éditions, pp.11-91, 2016, 978-2-918582-27-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échelles du Levant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dionigi Albera, Maryline Crivello, Mohamed Tozy (Dir.), en collaboration avec Gisèle Seimandi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes Sud; MMSH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.432-440, 2016, 978-2-330-06466-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du corail de Méditerranée pour l’Asie. Les ventes du marchand marseillais François Garnier à Smyrne vers 1680</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Daumalin, Daniel Faget et Olivier Raveux (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mer en partage. Sociétés littorales et économies maritimes (XVIe-XIXe siècle). Études offertes à Gilbert Buti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.343-359, 2016, 979-10-320-0051-9. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.44040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dionigi Albera; Maryline Crivello; Mohamed Tozy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, pp.308-312, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1 : Les calanques espace de relégation des industries les plus polluantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Calanques industrielles de Marseille et leurs pollutions : une histoire au présent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dionigi Albera, Maryline Crivello, Mohamed Tozy (Dir.), en collaboration avec Gisèle Seimandi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes Sud; MMSH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.308-312, 2016, 978-2-330-06466-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un territoire marqué par les pollutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Daumalin, Isabelle Laffont-Schwob (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les calanques industrielles de Marseille et leurs pollutions. Une histoire au présent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, REF.2C éditions, pp.131-203, 2016, 978-2-918582-27-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chastagnaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dionigi Albera, Maryline Crivello, Mohamed Tozy (Dir.), en collaboration avec Gisèle Seimandi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes Sud; MMSH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.699-709, 2016, 978-2-330-06466-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se battre pour des moulins : mouture des blés et énergie vapeur à Marseille à la fin de l'Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aline Durand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux d'eau. Moulins, meuniers et machines hydrauliques, XIIe-XXe siècle. Etudes offertes à Georges Comet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Provence, pp.107-121, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00350379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de film documentaire. « Les Gueules Rouges. Mémoires des mineurs de bauxite en Provence. Film de 109 minutes, 2019, réalisation Éric Blanco », Rives méditerranéennes, n°67,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.193-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05146424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprises françaises en Grèce (1850-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Agriantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04595779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction depuis l'espagnol de Enric García Domingo, « Les autres travailleurs portuaires : la flotte et les services de carénage de la Junta de Obras du port de Barcelone (1870-1930) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les outils de l’activité portuaire maritime en Europe méditerranéenne et atlantique (XVIIe-XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.115-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03268594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte-rendu de Serge Benoit, D’eau et de feu : forges et énergie hydraulique, XVIIIe-XXe siècle. Une histoire singulière de l’industrialisation française, Rennes, Presses universitaires de Rennes, 2020 in Scientia Canadensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, volume 43, numéro 1, p.136-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Provence et le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Provence Historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 278, pp.180, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05422651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprises et entrepreneurs entre la France, la Grèce et l'Empire ottoman (XIXe-XXIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Agriantoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de correspondance hellénique moderne et contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, 187 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce marseillais au XVIIIe siècle : retour aux sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Marzagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Niccolò Sofia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 188, pp.1-142, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04638244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pannes et accidents (XIXe-XXIe siècle) - n°11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, pp.188, 2020, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/artefact.4412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du corail rouge de Méditerranée : hommes, savoirs et pratiques de la fin du Moyen Âge à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lo Basso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rives Méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 57, pp.184, 2018, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rives.5518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Serpieri (1832-1897)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chastagnaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises françaises en Grèce (1850-1960)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04595746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Huet (1822-1887)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises françaises en Grèce (1850-1960)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04595712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilarion Roux & Cie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises françaises en Grèce (1850-1960)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04595751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compagnie française des mines du Laurium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises françaises en Grèce (1850-1960)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04595766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ledoux (1837-1927)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises françaises en Grèce (1850-1960)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04595729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corail rouge de Méditerranée : une marchandise européenne de la première mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie pour une histoire nouvelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02156034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes de l’économie (XVIIIe-XXIe siècle). Arpenter l’histoire avec Xavier Daumalin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bartolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Provence, pp.325, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04750518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaînes et maillons du commerce XVIe-XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Montenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Provence, 2023, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.66600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La longue durée des réparations. Une histoire globale des cultures techniques et des savoir-faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianenrico Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnino Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, pp.544, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03523085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire portuaire marseillaise en chantier. Espaces, fonctions et représentations, XVIIe-XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bartolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9791032003329. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.57782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03341500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Réparations dans l’Histoire. Cultures techniques et savoir-faire dans la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianenrico Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de l’activité portuaire maritime en Europe méditerranéenne et atlantique (XVIIe-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bartolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03268584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrie entre Méditerranée et Europe, XIXe-XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauve Carbonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kharaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.346, 2019, Le temps de l'histoire, 9791032002155. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.46575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moissonner la mer. Economies, sociétés et pratiques halieutiques méditerranéennes (XVe - XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Rivoal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison méditerranéenne des Sciences de l'homme; Karthala. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurs des mers. Capitaines et mariniers du XVIe au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lo Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Riveneuve éditions, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer en partage. Sociétés littorales et économies maritimes, XVIe-XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9791032000519. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.44040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les calanques industrielles de Marseille et leurs pollutions - Une histoire au présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Desrousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Heckenroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ref²C, 2016, 978-2-918582-27-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mosaïque des racines. Pouvoirs, cultures et sociétés en France et en Méditerranée XVIe-XXIe siècle. Mélanges en l'honneur du Professeur Gérard Chastagnaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Regnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Americi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Renaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Provence. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés méditerranéennes face au risque. Économies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chastagnaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Travaglini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFAO (Institut français d'archéologie orientale), pp.366, 2012, 978-2-7247-0605-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los niveles de vida en España y Francia (siglos XVIII – XX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chastagnaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Daumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Escudero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universidad de Alicante; Université de Provence, pp.394, 2010, 978-84-9717-126-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueules noires de Provence. Le bassin minier des Bouches-du-Rhône (1744 – 2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Domenichino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Jeanne Laffitte, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire des mondes. Élites et espaces en Méditerranée. XVIe – XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chastagnaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Provence, pp.320, 2005, Le temps de l'histoire, 9782853995962</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Cahiers de RECITS n°1 (2000-2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dembinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Herlea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Belot. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Technologie de Belfort-Montbéliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2004, Les Cahiers de RECITS, Robert Belot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rodolphe Wetter, manufacturier d’indiennes à Marseille et Orange au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crédit commercial, relations marchandes et liens sociaux à Marseille dans la seconde moitié du XVIIe siècle. Une approche par les obligations maritimes de François Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marchands orientaux et les langues occidentales au XVIIe siècle : l'exemple des &amp;quot;Choffelins&amp;quot; de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00429647v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moissonner la mer. Économies, sociétés et pratiques halieutiques (XVe-XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Rivoal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilbert Buti; Daniel Faget; Olivier Raveux; Solène Rivoal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moissonner la mer. Economies, sociétés et pratiques halieutiques méditerranéennes, 15e-21e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Aix-en-Provence, France. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthala-Maison méditerranéennes des sciences de l’homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.396, 2018, Atelier méditerranéen, 9782811125141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId186"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Raveux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La colonie marseillaise des marchands choffelins (1669-1695)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maxime Yévadian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trésors arméniens d’une culture en mouvement (1511-1828)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sources d'Arménie, pp.225-230, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05342892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marchands de la Nouvelle-Djoulfa (Ispahan, Perse safavide). Un réseau négociant arménien au cœur de la première mondialisation (1604-1747)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maxime Yévadian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trésors arméniens d’une culture en mouvement (1511-1828)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sources d'Arménie, pp.207-212, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05342885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corail, matériau des arts décoratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Changeux; Daniel Faget; Anne-Sophie Tribot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Merveilles aquatiques. L’art de représenter le vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MkF éditions, pp.101-105, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04542119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mer de désordres : pannes et accidents mécaniques des navires à vapeur marseillais au milieu du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Bartolotti; Olivier Lambert; Olivier Raveux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes de l’économie (XVIIIe-XXIe siècle). Arpenter l’histoire avec Xavier Daumalin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-67, 2024, Confluent des sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04750562v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mer de désordres. Pannes et accidents mécaniques des navires à vapeur marseillais au milieu du XIXe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publication Universitaire Provence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes de l’économie (XVIIIe-XXIe siècle). Arpenter l’histoire avec Xavier Daumalin.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publication Universitaire Provence, pp.53-68, 2024, Confluent Des Sciences, 979-10-320-0531-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05005732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bartolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Bartolotti; Olivier Lambert; Olivier Raveux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes de l'économie (XVIIIe-XXIe siècle). Arpenter l’histoire avec Xavier Daumalin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.5-24, 2024, 979103205316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au carrefour des civilisations. Consommation et fabrication des indiennes à Marseille et en Provence (XVIe -XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asie fantasmée. Histoires d'exotisme dans les arts décoratifs en Provence aux XVIIIe et XIXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, pp.126-133, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire économique à l'aune des approches environnementales : deux décennies de recherche au sein de l'UMR TELEMMe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bartolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renaud Bécot; Elsa Devienne; Patrick Fournier; Stéphane Frioux; Charles-François Mathis; Judith Rainhorn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le chemin, la rive et l'usine. Faire de l'histoire environnementale avec Geneviève Massard-Guilbaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-130, 2023, 978-2-35671-875-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce français du corail de Méditerranée vers l’Inde et la Chine aux XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilbert Buti; Anne Montenach; Olivier Raveux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaînes et maillons du commerce, XVIe-XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.255-276, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Montenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilbert Buti, Anne Montenach, Olivier Raveux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaînes et maillons du commerce XVIe-XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.5-20, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hauts-fourneaux de Marseille Saint-Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Mioche; Eric Godelier; Ivan Kharaba; Pascal Raggi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique de la sidérurgie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.347-348, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03787999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avènement de la non-réparabilité des fenêtres par la diffusion du vitrage isolant, Belgique et France, 1945-1974</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Souviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianenrico Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les réparations dans l’histoire : cultures techniques et savoir-faire dans la longue durée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782356716446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce français du corail de Méditerranée en Chine au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Jarnoux; Michael-W. Serruys; Toshiaki Tamaki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Côte à côte. Mers, marins, marchands. Mélanges offerts à Pierrick Pourchasse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche Bretonne et Celtique, pp.235-246, 2022, 979-10-92331-54-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03604987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le textile au cœur de la fonction industrielle du port de Marseille durant le dernier tiers du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Bartolotti, Gilbert Buti, Xavier Daumalin et Olivier Raveux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’histoire portuaire marseillaise en chantier. Espaces, fonctions et représentations, XVIIe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.17-28, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03341502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les réparations dans l’Histoire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianenrico Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Réparations dans l’Histoire. Cultures techniques et savoir-faire dans la longue durée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.15-23, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les indienneurs arméniens de Constantinople à Marseille (1669-1686)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François Brizay, Johann Petitjean et Thierry Sauzeau (dir.), Les étrangers sur les littoraux à l’époque moderne (fin XVe-début XIXe siècle), Rennes, Presses universitaires de Rennes, p. 63-76</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03119196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’obligation maritime à Marseille dans la seconde moitié du XVIIe siècle à travers les affaires de François Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Bartolotti; Gilbert Buti; Xavier Daumalin; Olivier Raveux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les outils de l’activité portuaire maritime en Europe méditerranéenne et atlantique (XVIIe-XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.199-213, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03268589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The steamship: a key driver in the socio-ecosystemic transformations of the Port of Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Bartolotti; Gilbert Buti; Xavier Daumalin; Olivier Raveux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les outils de l’activité portuaire maritime en Europe méditerranéenne et atlantique (XVIIe-XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-64, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03268591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patronat industriel européen au prisme de l’économie marseillaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joëlle Alcazar; Fabien Salesse; Xavier Vigna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La casquette et le marteau. Nouveaux regards sur le travail en Europe occidentale (1830-1930)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bréal, pp.117-134, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé des ouvriers des usines à plomb dans les calanques marseillaises (1851-1878)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Kronenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mauve Carbonell; Xavier Daumalin; Yves Kharaba; Olivier Lambert; Olivier Raveux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrie entre Méditerranée et Europe, XIXe-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-92, 2019, Le temps de l'histoire, 9791032002155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’industrialisation du littoral de Fos/étang de Berre. Modalités, résistances, arbitrages (1809-1957)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mauve Carbonell; Xavier Daumalin; Yvan Kharaba; Olivier Lambert; Olivier Raveux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrie entre Méditerranée et Europe, XIXe-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.245-259, 2019, Le temps de l'histoire, 9791032002155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauve Carbonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kharaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mauve Carbonell (dir.); Xavier Daumalin (dir.); Ivan Kharaba (dir.); Olivier Lambert (dir.); Olivier Raveux (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrie entre Méditerranée et Europe, XIXe-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-11, 2019, Le temps de l'histoire, 9791032002155. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.46610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competències i impactes de les connexions comercials euroasiàtiques de l'època moderna. Marsella i les indianes de Pèrsia a finals del segle XVII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jaume Danti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relacions mediterrànies a la Catalunya moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rafael Dalmau, pp.109-134, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porte de l’Orient ?” : Marseille et l’Asie avant le Canal de Suez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'épopée du canal de Suez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard; Institut du monde arabe; Musée d'Histoire de Marseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.102-103, 2018, 9782072771613</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre rationalisation de la collecte et conquête du milieu sous-marin : les techniques de pêche du corail rouge de Méditerranée du XVIe au début du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gibert Buti, Daniel Faget, Olivier Raveux et Solène Rivoal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moissonner la mer. Économies, sociétés et pratiques halieutiques (XVe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala-Maison méditerranéennes des sciences de l’homme, pp.37-52, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cheminées rampantes des usines de Marseille au XIXe siècle : un objet technique de dépollution au service de l'industrialisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. Barrière R. Boulat, A. Chatriot, P. Lamard et J.-M. Minovez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les trames de l'histoire. Entreprises, territoires, consommation, institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche Comté, pp.251-260, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chantiers navals de La Ciotat au cœur de la première révolution industrielle : ‘l’œuvre de Louis Benet & Cie (1836-1851)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Vasselin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Ciotat, de Citharista aux chantiers navals. Histoire et archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Auroræ libri, pp.124-130, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une innovation de produit : la vogue des indiennes de Perse à Marseille à la fin du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Figeac et Christophe Bouneau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation, métissage et culture matérielle (XVIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier, pp.99-113, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03491895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dionigi Albera; Maryline Crivello; Mohamed Tozy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, pp.308-312, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du corail de Méditerranée pour l’Asie. Les ventes du marchand marseillais François Garnier à Smyrne vers 1680</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Daumalin, Daniel Faget et Olivier Raveux (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mer en partage. Sociétés littorales et économies maritimes (XVIe-XIXe siècle). Études offertes à Gilbert Buti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.343-359, 2016, 979-10-320-0051-9. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.44040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les calanques, espace de relégation des industries les plus polluantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Daumalin, Isabelle Laffont-Schwob (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les calanques industrielles de Marseille et leurs pollutions : une histoire au présent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, REF.2C éditions, pp.11-91, 2016, 978-2-918582-27-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échelles du Levant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dionigi Albera, Maryline Crivello, Mohamed Tozy (Dir.), en collaboration avec Gisèle Seimandi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes Sud; MMSH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.432-440, 2016, 978-2-330-06466-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1 : Les calanques espace de relégation des industries les plus polluantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Calanques industrielles de Marseille et leurs pollutions : une histoire au présent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dionigi Albera, Maryline Crivello, Mohamed Tozy (Dir.), en collaboration avec Gisèle Seimandi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes Sud; MMSH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.308-312, 2016, 978-2-330-06466-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un territoire marqué par les pollutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Daumalin, Isabelle Laffont-Schwob (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les calanques industrielles de Marseille et leurs pollutions. Une histoire au présent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, REF.2C éditions, pp.131-203, 2016, 978-2-918582-27-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chastagnaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dionigi Albera, Maryline Crivello, Mohamed Tozy (Dir.), en collaboration avec Gisèle Seimandi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes Sud; MMSH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.699-709, 2016, 978-2-330-06466-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se battre pour des moulins : mouture des blés et énergie vapeur à Marseille à la fin de l'Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aline Durand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux d'eau. Moulins, meuniers et machines hydrauliques, XIIe-XXe siècle. Etudes offertes à Georges Comet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Provence, pp.107-121, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00350379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de film documentaire. « Les Gueules Rouges. Mémoires des mineurs de bauxite en Provence. Film de 109 minutes, 2019, réalisation Éric Blanco », Rives méditerranéennes, n°67,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.193-194. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/153kv⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05146424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de film documentaire. « Les Gueules Rouges. Mémoires des mineurs de bauxite en Provence. Film de 109 minutes, 2019, réalisation Éric Blanco », Rives méditerranéennes, n°67,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.193-194. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/153kv⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05575960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprises françaises en Grèce (1850-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Agriantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04595779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction depuis l'espagnol de Enric García Domingo, « Les autres travailleurs portuaires : la flotte et les services de carénage de la Junta de Obras du port de Barcelone (1870-1930) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les outils de l’activité portuaire maritime en Europe méditerranéenne et atlantique (XVIIe-XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.115-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03268594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte-rendu de Serge Benoit, D’eau et de feu : forges et énergie hydraulique, XVIIIe-XXe siècle. Une histoire singulière de l’industrialisation française, Rennes, Presses universitaires de Rennes, 2020 in Scientia Canadensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, volume 43, numéro 1, p.136-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille et l’Asie par voie océanique : l’expédition pionnière du Conquérant vers l’Inde (1771-1775)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Provence Historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 278, pp.231-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05422663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The supercargo, a major figure in Marseille transoceanic trade with Asia (1771-1793)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maritimarum. Journal of Sea History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1, pp.76-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05388441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)thinking Repairs in the Longue Durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianenrico Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65 (3), pp.761-789. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/tech.2024.a933094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04653613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle route, nouveaux profits ? Les expéditions commerciales marseillaises à la Chine (1790-1793)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 188, pp.109-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04638233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le subrécargue, acteur majeur du commerce transocéanique marseillais avec l’Asie (1771-1793)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 321-322, pp.159-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04659635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant‑propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Agriantoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de correspondance hellénique moderne et contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Entreprises et entrepreneurs entre la France, la Grèce et l’Empire ottoman (XIXe-XXIe siècle) - Nouveaux questionnements, nouvelles sources : pour une histoire connectée des chrétientés, 8, pp.3-4. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/130w4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une singulière histoire de l'industrie du plomb à Marseille : l'usine de la Madrague de Montredon (1873-1884)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 133 (313-314), pp.105-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03555729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille à toute vapeur !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les collections de l'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, L'âge industriel : 200 ans de progrès et de catastrophes, 91, pp.54-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03186938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication des indiennes à Marseille (1722-1755)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Provence Historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 269, pp.3-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous les serviettes de plage, la pollution. L’héritage encombrant du passé industriel des calanques de Marseille-Cassis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille : la revue culturelle de la ville de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 270, pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une singulière histoire de l’industrie du plomb à Marseille : l’usine de la Madrague de Montredon (1873-1884)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 313-314, pp.105-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pannes et accidents, mises en question et révélateurs des relations entre techniques, économie et société (XIXe-XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.9-19. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/artefact.4432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02462620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de l’explosion du navire à vapeur l’Industrie dans le port de Marseille : statuts, identité et compétences des mécaniciens de la marine marchande au milieu du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.19-38. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/artefact.4447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02462596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon, Des couleurs pour les Lumières. Antoine Janot, teinturier occitan, 1700-1778, Paris, CNRS Éditions, 2019, 220 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.354-357. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/artefact.5137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Laurent Surmely, Armand Logelin-Simon, Du fil au fer. Industries et industriels de la Vallée de Barcelonnette au Luxembourg, Barcelonnette, Sabença de la Vallée, 2019, 190 p., in Provence Historique, t. LXX, fasc. 268, p. 354-357.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Provence Historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The coral trade in Smyrna at the end of the 17th century perceived through several of François Garnier's business deals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rives Méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Au coeur des mutations du négoce en Méditerranée. Les acteurs et leurs choix. Smyrne, XVIIe-XXe siècle, 59, p.135-151. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rives.7026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02368748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les llengües al centre del comerç en la Mediterrània del segle XVII: formació i pràctiques dels mercaders armenis d'Isfahan assentats a Marsella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 87, pp.327-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Le corail, un kaléidoscope pour l’étude de la Méditerranée dans le temps long</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lo Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rives Méditérranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Autour du corail rouge de Méditerranée, 57, pp.7-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marine marchande marseillaise en transition énergétique (1831-1851). Origines et enjeux d’un choix socio-écosystémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97, pp.223-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion et exploitation des ressources marines de l’époque moderne à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24, pp.55-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion et exploitation des ressources marines de l’époque moderne à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cérino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Gestion et exploitation des ressources marines, 24, pp.13-15. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/QLTO3859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02119551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de l'ignorance ou l'occultation du passé industriel des calanques de Marseille-Cassis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Faire de l’ignorance un objet de connaissance des SHS, 44, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rives, revue scientifique : expériences d'une refondation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Audisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rives Méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.253-264. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rives.4706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A la façon du Levant et de Perse » : Marseille et la naissance de l'indiennage européen (1648-1689)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rives Méditérranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29, pp.37-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00365352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bassin minier des Bouches-du-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mioche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries en Provence. Dynamiques d'hier et aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace et stratégies industrielles aux XVIIIe et XIXe siècles : exploiter le laboratoire méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chastagnaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2-3, pp.11-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00428540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation minière de l’Algérie : les mines de Kef-Oum-Théboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05002264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean Red Coral: a European Merchandise from the First Wave of Globalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04081694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Webdoc] Fos / étang de Berre. 200 ans d’histoire industrielle et environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bartolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mésini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ouvriers oubliés des pollutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fos/Étang de Berre. 200 ans d’histoire industrielle et environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usine à plomb Sainte-Zoé de Port de Bouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fos/Étang de Berre. 200 ans d’histoire industrielle et environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Provence et le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Provence Historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 278, pp.180, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05422651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprises et entrepreneurs entre la France, la Grèce et l'Empire ottoman (XIXe-XXIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Agriantoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de correspondance hellénique moderne et contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, 187 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce marseillais au XVIIIe siècle : retour aux sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Marzagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Niccolò Sofia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 188, pp.1-142, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04638244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pannes et accidents (XIXe-XXIe siècle) - n°11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, pp.188, 2020, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/artefact.4412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du corail rouge de Méditerranée : hommes, savoirs et pratiques de la fin du Moyen Âge à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lo Basso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rives Méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 57, pp.184, 2018, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rives.5518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilarion Roux & Cie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises françaises en Grèce (1850-1960)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04595751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Serpieri (1832-1897)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chastagnaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises françaises en Grèce (1850-1960)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04595746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Huet (1822-1887)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises françaises en Grèce (1850-1960)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04595712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compagnie française des mines du Laurium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises françaises en Grèce (1850-1960)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04595766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ledoux (1837-1927)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises françaises en Grèce (1850-1960)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04595729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corail rouge de Méditerranée : une marchandise européenne de la première mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie pour une histoire nouvelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02156034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes de l’économie (XVIIIe-XXIe siècle). Arpenter l’histoire avec Xavier Daumalin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bartolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Provence, pp.325, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04750518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaînes et maillons du commerce XVIe-XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Montenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Provence, 2023, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.66600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La longue durée des réparations. Une histoire globale des cultures techniques et des savoir-faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianenrico Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnino Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, pp.544, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03523085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire portuaire marseillaise en chantier. Espaces, fonctions et représentations, XVIIe-XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bartolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9791032003329. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.57782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03341500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Réparations dans l’Histoire. Cultures techniques et savoir-faire dans la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianenrico Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de l’activité portuaire maritime en Europe méditerranéenne et atlantique (XVIIe-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bartolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03268584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrie entre Méditerranée et Europe, XIXe-XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauve Carbonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kharaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.346, 2019, Le temps de l'histoire, 9791032002155. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.46575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moissonner la mer. Economies, sociétés et pratiques halieutiques méditerranéennes (XVe - XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Rivoal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison méditerranéenne des Sciences de l'homme; Karthala. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurs des mers. Capitaines et mariniers du XVIe au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lo Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Riveneuve éditions, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer en partage. Sociétés littorales et économies maritimes, XVIe-XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9791032000519. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.44040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les calanques industrielles de Marseille et leurs pollutions - Une histoire au présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Desrousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Heckenroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ref²C, 2016, 978-2-918582-27-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mosaïque des racines. Pouvoirs, cultures et sociétés en France et en Méditerranée XVIe-XXIe siècle. Mélanges en l'honneur du Professeur Gérard Chastagnaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Regnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Americi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Renaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Provence. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés méditerranéennes face au risque. Économies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chastagnaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Travaglini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFAO (Institut français d'archéologie orientale), pp.366, 2012, 978-2-7247-0605-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los niveles de vida en España y Francia (siglos XVIII – XX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chastagnaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Daumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Escudero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universidad de Alicante; Université de Provence, pp.394, 2010, 978-84-9717-126-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueules noires de Provence. Le bassin minier des Bouches-du-Rhône (1744 – 2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Domenichino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Jeanne Laffitte, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire des mondes. Élites et espaces en Méditerranée. XVIe – XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chastagnaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Provence, pp.320, 2005, Le temps de l'histoire, 9782853995962</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Cahiers de RECITS n°1 (2000-2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dembinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Herlea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Belot. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Technologie de Belfort-Montbéliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2004, Les Cahiers de RECITS, Robert Belot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rodolphe Wetter, manufacturier d’indiennes à Marseille et Orange au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crédit commercial, relations marchandes et liens sociaux à Marseille dans la seconde moitié du XVIIe siècle. Une approche par les obligations maritimes de François Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marchands orientaux et les langues occidentales au XVIIe siècle : l'exemple des &amp;quot;Choffelins&amp;quot; de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00429647v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moissonner la mer. Économies, sociétés et pratiques halieutiques (XVe-XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Rivoal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilbert Buti; Daniel Faget; Olivier Raveux; Solène Rivoal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moissonner la mer. Economies, sociétés et pratiques halieutiques méditerranéennes, 15e-21e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Aix-en-Provence, France. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthala-Maison méditerranéennes des sciences de l’homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.396, 2018, Atelier méditerranéen, 9782811125141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId188"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002264v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raveux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daumalin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04081694v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02972275v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03064588v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bartolotti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gebeil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;sini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02972280v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05422663v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Buti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388441v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653613v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianenrico Bernasconi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-P&#233;rez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/tech.2024.a933094" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04638233v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659635v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977292v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Agriantoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130w4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555729v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186938v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03303089v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03348153v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03572884v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462620v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lambert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.4432" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462596v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.4447" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02472460v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.5137" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03007327v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368748v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.7026" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02090022v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01991945v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lo Basso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01991918v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119551v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C&#233;rino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faget" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/QLTO3859" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03648576v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01474995v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03634394v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Audisio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.4706" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365352v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649581v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mioche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428540v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chastagnaret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05342892v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05342885v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542119v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750562v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05005732v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04750761v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138584v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03995818v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04089477v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-chemin-la-rive-et-lusine/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03995543v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Montenach" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03787999v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/node" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141841v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Souviron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03604987v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268591v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268589v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014435v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03119196v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341502v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03253245v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02542073v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Kronenberger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/industrie-entre-mediterranee-europe-xixe-xxie-siecle-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02542078v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02547554v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauve Carbonell" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kharaba" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Olivier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.46610" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02274868v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Livres-d-Art/L-epopee-du-canal-de-Suez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02089918v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01992126v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01783869v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01783886v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03491895v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01477784v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01477836v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/dictionnaire-de-la-mediterranee" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01449513v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/mer-partage" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.44040" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03648284v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02096741v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01477809v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/catalogue/sciences-humaines-et-sociales-sciences/dictionnaire-de-la-mediterranee" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01477909v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01477851v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350379v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05146424v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595779v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268594v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03296952v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05422651v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850520v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04638244v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Marzagalli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Niccol&#242; Sofia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02472429v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.4412" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03566536v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.5518" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595746v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595712v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595751v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595766v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595729v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156034v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750518v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03995553v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.66600" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03523085v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carnino Guillaume" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-Perez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341500v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/lhistoire-portuaire-marseillaise-chantier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.57782" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014434v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268584v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/outils-lactivite-portuaire-maritime-europe-mediterraneenne-atlantique-xviie-xxe-siecle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02539944v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.46575" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04541274v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Rivoal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841248v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01441068v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437604v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Heckenroth" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808412v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Regnard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Americi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Renaudet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169672v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Travaglini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169637v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Daumas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Escudero" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650425v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Domenichino" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169502v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Aubert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214939v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lamard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cotte" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Belot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dembinski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Herlea" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/collections/revues/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03158691v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741452v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429647v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175310v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/atelier-mediterraneen/3243-moissonner-la-mer-economies-societes-et-pratiques-halieutiques-mediterraneennes-xve-xxie-siecle-9782811125141.html" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05342892v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raveux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05342885v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542119v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750562v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05005732v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04750761v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bartolotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138584v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04089477v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daumalin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-chemin-la-rive-et-lusine/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03995818v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03995543v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Montenach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Buti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03787999v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/node" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141841v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Souviron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianenrico Bernasconi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-P&#233;rez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03604987v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341502v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014435v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03119196v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268589v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268591v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03253245v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02542073v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Kronenberger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/industrie-entre-mediterranee-europe-xixe-xxie-siecle-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02542078v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02547554v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauve Carbonell" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kharaba" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Olivier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.46610" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02089918v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02274868v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Livres-d-Art/L-epopee-du-canal-de-Suez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01992126v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faget" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01783886v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01783869v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03491895v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03648284v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01449513v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/mer-partage" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.44040" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01477784v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01477836v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/dictionnaire-de-la-mediterranee" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02096741v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01477809v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/catalogue/sciences-humaines-et-sociales-sciences/dictionnaire-de-la-mediterranee" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01477909v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01477851v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chastagnaret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350379v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05146424v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153kv" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05575960v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595779v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Agriantoni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268594v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03296952v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05422663v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388441v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653613v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/tech.2024.a933094" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04638233v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659635v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977292v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130w4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555729v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186938v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03303089v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03348153v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03572884v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462620v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lambert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.4432" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462596v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.4447" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02472460v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.5137" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03007327v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368748v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.7026" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01991918v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01991945v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lo Basso" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02090022v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03648576v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119551v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C&#233;rino" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/QLTO3859" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01474995v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03634394v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Audisio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.4706" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365352v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649581v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mioche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428540v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002264v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04081694v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03064588v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gebeil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;sini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02972275v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02972280v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05422651v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850520v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04638244v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Marzagalli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Niccol&#242; Sofia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02472429v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.4412" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03566536v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.5518" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595751v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595746v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595712v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595766v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595729v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156034v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750518v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03995553v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.66600" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03523085v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carnino Guillaume" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-Perez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341500v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/lhistoire-portuaire-marseillaise-chantier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.57782" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014434v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268584v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/outils-lactivite-portuaire-maritime-europe-mediterraneenne-atlantique-xviie-xxe-siecle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02539944v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.46575" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04541274v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Rivoal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841248v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01441068v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437604v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Heckenroth" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808412v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Regnard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Americi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Renaudet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169672v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Travaglini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169637v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Daumas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Escudero" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650425v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Domenichino" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169502v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Aubert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214939v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lamard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cotte" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Belot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dembinski" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Herlea" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/collections/revues/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03158691v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741452v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429647v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175310v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/atelier-mediterraneen/3243-moissonner-la-mer-economies-societes-et-pratiques-halieutiques-mediterraneennes-xve-xxie-siecle-9782811125141.html" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>