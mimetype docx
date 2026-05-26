--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Raveux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La colonie marseillaise des marchands choffelins (1669-1695)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maxime Yévadian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trésors arméniens d’une culture en mouvement (1511-1828)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sources d'Arménie, pp.225-230, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05342892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marchands de la Nouvelle-Djoulfa (Ispahan, Perse safavide). Un réseau négociant arménien au cœur de la première mondialisation (1604-1747)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maxime Yévadian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trésors arméniens d’une culture en mouvement (1511-1828)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sources d'Arménie, pp.207-212, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05342885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corail, matériau des arts décoratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Changeux; Daniel Faget; Anne-Sophie Tribot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Merveilles aquatiques. L’art de représenter le vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MkF éditions, pp.101-105, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04542119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mer de désordres : pannes et accidents mécaniques des navires à vapeur marseillais au milieu du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Bartolotti; Olivier Lambert; Olivier Raveux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes de l’économie (XVIIIe-XXIe siècle). Arpenter l’histoire avec Xavier Daumalin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-67, 2024, Confluent des sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04750562v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mer de désordres. Pannes et accidents mécaniques des navires à vapeur marseillais au milieu du XIXe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publication Universitaire Provence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes de l’économie (XVIIIe-XXIe siècle). Arpenter l’histoire avec Xavier Daumalin.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publication Universitaire Provence, pp.53-68, 2024, Confluent Des Sciences, 979-10-320-0531-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05005732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bartolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Bartolotti; Olivier Lambert; Olivier Raveux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes de l'économie (XVIIIe-XXIe siècle). Arpenter l’histoire avec Xavier Daumalin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.5-24, 2024, 979103205316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au carrefour des civilisations. Consommation et fabrication des indiennes à Marseille et en Provence (XVIe -XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asie fantasmée. Histoires d'exotisme dans les arts décoratifs en Provence aux XVIIIe et XIXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, pp.126-133, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire économique à l'aune des approches environnementales : deux décennies de recherche au sein de l'UMR TELEMMe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bartolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renaud Bécot; Elsa Devienne; Patrick Fournier; Stéphane Frioux; Charles-François Mathis; Judith Rainhorn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le chemin, la rive et l'usine. Faire de l'histoire environnementale avec Geneviève Massard-Guilbaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-130, 2023, 978-2-35671-875-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce français du corail de Méditerranée vers l’Inde et la Chine aux XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilbert Buti; Anne Montenach; Olivier Raveux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaînes et maillons du commerce, XVIe-XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.255-276, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Montenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilbert Buti, Anne Montenach, Olivier Raveux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaînes et maillons du commerce XVIe-XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.5-20, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hauts-fourneaux de Marseille Saint-Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Mioche; Eric Godelier; Ivan Kharaba; Pascal Raggi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique de la sidérurgie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.347-348, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03787999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avènement de la non-réparabilité des fenêtres par la diffusion du vitrage isolant, Belgique et France, 1945-1974</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Souviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianenrico Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les réparations dans l’histoire : cultures techniques et savoir-faire dans la longue durée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782356716446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce français du corail de Méditerranée en Chine au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Jarnoux; Michael-W. Serruys; Toshiaki Tamaki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Côte à côte. Mers, marins, marchands. Mélanges offerts à Pierrick Pourchasse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche Bretonne et Celtique, pp.235-246, 2022, 979-10-92331-54-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03604987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le textile au cœur de la fonction industrielle du port de Marseille durant le dernier tiers du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Bartolotti, Gilbert Buti, Xavier Daumalin et Olivier Raveux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’histoire portuaire marseillaise en chantier. Espaces, fonctions et représentations, XVIIe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.17-28, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03341502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les réparations dans l’Histoire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianenrico Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Réparations dans l’Histoire. Cultures techniques et savoir-faire dans la longue durée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.15-23, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les indienneurs arméniens de Constantinople à Marseille (1669-1686)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François Brizay, Johann Petitjean et Thierry Sauzeau (dir.), Les étrangers sur les littoraux à l’époque moderne (fin XVe-début XIXe siècle), Rennes, Presses universitaires de Rennes, p. 63-76</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03119196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’obligation maritime à Marseille dans la seconde moitié du XVIIe siècle à travers les affaires de François Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Bartolotti; Gilbert Buti; Xavier Daumalin; Olivier Raveux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les outils de l’activité portuaire maritime en Europe méditerranéenne et atlantique (XVIIe-XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.199-213, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03268589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The steamship: a key driver in the socio-ecosystemic transformations of the Port of Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Bartolotti; Gilbert Buti; Xavier Daumalin; Olivier Raveux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les outils de l’activité portuaire maritime en Europe méditerranéenne et atlantique (XVIIe-XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-64, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03268591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patronat industriel européen au prisme de l’économie marseillaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joëlle Alcazar; Fabien Salesse; Xavier Vigna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La casquette et le marteau. Nouveaux regards sur le travail en Europe occidentale (1830-1930)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bréal, pp.117-134, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé des ouvriers des usines à plomb dans les calanques marseillaises (1851-1878)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Kronenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mauve Carbonell; Xavier Daumalin; Yves Kharaba; Olivier Lambert; Olivier Raveux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrie entre Méditerranée et Europe, XIXe-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-92, 2019, Le temps de l'histoire, 9791032002155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’industrialisation du littoral de Fos/étang de Berre. Modalités, résistances, arbitrages (1809-1957)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mauve Carbonell; Xavier Daumalin; Yvan Kharaba; Olivier Lambert; Olivier Raveux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrie entre Méditerranée et Europe, XIXe-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.245-259, 2019, Le temps de l'histoire, 9791032002155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauve Carbonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kharaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mauve Carbonell (dir.); Xavier Daumalin (dir.); Ivan Kharaba (dir.); Olivier Lambert (dir.); Olivier Raveux (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrie entre Méditerranée et Europe, XIXe-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-11, 2019, Le temps de l'histoire, 9791032002155. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.46610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competències i impactes de les connexions comercials euroasiàtiques de l'època moderna. Marsella i les indianes de Pèrsia a finals del segle XVII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jaume Danti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relacions mediterrànies a la Catalunya moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rafael Dalmau, pp.109-134, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porte de l’Orient ?” : Marseille et l’Asie avant le Canal de Suez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'épopée du canal de Suez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard; Institut du monde arabe; Musée d'Histoire de Marseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.102-103, 2018, 9782072771613</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre rationalisation de la collecte et conquête du milieu sous-marin : les techniques de pêche du corail rouge de Méditerranée du XVIe au début du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gibert Buti, Daniel Faget, Olivier Raveux et Solène Rivoal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moissonner la mer. Économies, sociétés et pratiques halieutiques (XVe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala-Maison méditerranéennes des sciences de l’homme, pp.37-52, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cheminées rampantes des usines de Marseille au XIXe siècle : un objet technique de dépollution au service de l'industrialisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. Barrière R. Boulat, A. Chatriot, P. Lamard et J.-M. Minovez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les trames de l'histoire. Entreprises, territoires, consommation, institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche Comté, pp.251-260, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chantiers navals de La Ciotat au cœur de la première révolution industrielle : ‘l’œuvre de Louis Benet & Cie (1836-1851)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Vasselin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Ciotat, de Citharista aux chantiers navals. Histoire et archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Auroræ libri, pp.124-130, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une innovation de produit : la vogue des indiennes de Perse à Marseille à la fin du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Figeac et Christophe Bouneau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation, métissage et culture matérielle (XVIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier, pp.99-113, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03491895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dionigi Albera; Maryline Crivello; Mohamed Tozy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, pp.308-312, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du corail de Méditerranée pour l’Asie. Les ventes du marchand marseillais François Garnier à Smyrne vers 1680</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Daumalin, Daniel Faget et Olivier Raveux (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mer en partage. Sociétés littorales et économies maritimes (XVIe-XIXe siècle). Études offertes à Gilbert Buti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.343-359, 2016, 979-10-320-0051-9. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.44040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les calanques, espace de relégation des industries les plus polluantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Daumalin, Isabelle Laffont-Schwob (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les calanques industrielles de Marseille et leurs pollutions : une histoire au présent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, REF.2C éditions, pp.11-91, 2016, 978-2-918582-27-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échelles du Levant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dionigi Albera, Maryline Crivello, Mohamed Tozy (Dir.), en collaboration avec Gisèle Seimandi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes Sud; MMSH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.432-440, 2016, 978-2-330-06466-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1 : Les calanques espace de relégation des industries les plus polluantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Calanques industrielles de Marseille et leurs pollutions : une histoire au présent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dionigi Albera, Maryline Crivello, Mohamed Tozy (Dir.), en collaboration avec Gisèle Seimandi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes Sud; MMSH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.308-312, 2016, 978-2-330-06466-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un territoire marqué par les pollutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Daumalin, Isabelle Laffont-Schwob (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les calanques industrielles de Marseille et leurs pollutions. Une histoire au présent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, REF.2C éditions, pp.131-203, 2016, 978-2-918582-27-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chastagnaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dionigi Albera, Maryline Crivello, Mohamed Tozy (Dir.), en collaboration avec Gisèle Seimandi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes Sud; MMSH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.699-709, 2016, 978-2-330-06466-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se battre pour des moulins : mouture des blés et énergie vapeur à Marseille à la fin de l'Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aline Durand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux d'eau. Moulins, meuniers et machines hydrauliques, XIIe-XXe siècle. Etudes offertes à Georges Comet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Provence, pp.107-121, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00350379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de film documentaire. « Les Gueules Rouges. Mémoires des mineurs de bauxite en Provence. Film de 109 minutes, 2019, réalisation Éric Blanco », Rives méditerranéennes, n°67,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.193-194. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/153kv⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05146424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de film documentaire. « Les Gueules Rouges. Mémoires des mineurs de bauxite en Provence. Film de 109 minutes, 2019, réalisation Éric Blanco », Rives méditerranéennes, n°67,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.193-194. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/153kv⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05575960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprises françaises en Grèce (1850-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Agriantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04595779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction depuis l'espagnol de Enric García Domingo, « Les autres travailleurs portuaires : la flotte et les services de carénage de la Junta de Obras du port de Barcelone (1870-1930) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les outils de l’activité portuaire maritime en Europe méditerranéenne et atlantique (XVIIe-XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.115-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03268594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte-rendu de Serge Benoit, D’eau et de feu : forges et énergie hydraulique, XVIIIe-XXe siècle. Une histoire singulière de l’industrialisation française, Rennes, Presses universitaires de Rennes, 2020 in Scientia Canadensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, volume 43, numéro 1, p.136-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille et l’Asie par voie océanique : l’expédition pionnière du Conquérant vers l’Inde (1771-1775)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Provence Historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 278, pp.231-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05422663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The supercargo, a major figure in Marseille transoceanic trade with Asia (1771-1793)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maritimarum. Journal of Sea History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1, pp.76-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05388441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)thinking Repairs in the Longue Durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianenrico Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65 (3), pp.761-789. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/tech.2024.a933094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04653613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle route, nouveaux profits ? Les expéditions commerciales marseillaises à la Chine (1790-1793)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 188, pp.109-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04638233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le subrécargue, acteur majeur du commerce transocéanique marseillais avec l’Asie (1771-1793)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 321-322, pp.159-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04659635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant‑propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Agriantoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de correspondance hellénique moderne et contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Entreprises et entrepreneurs entre la France, la Grèce et l’Empire ottoman (XIXe-XXIe siècle) - Nouveaux questionnements, nouvelles sources : pour une histoire connectée des chrétientés, 8, pp.3-4. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/130w4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une singulière histoire de l'industrie du plomb à Marseille : l'usine de la Madrague de Montredon (1873-1884)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 133 (313-314), pp.105-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03555729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille à toute vapeur !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les collections de l'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, L'âge industriel : 200 ans de progrès et de catastrophes, 91, pp.54-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03186938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication des indiennes à Marseille (1722-1755)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Provence Historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 269, pp.3-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous les serviettes de plage, la pollution. L’héritage encombrant du passé industriel des calanques de Marseille-Cassis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille : la revue culturelle de la ville de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 270, pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une singulière histoire de l’industrie du plomb à Marseille : l’usine de la Madrague de Montredon (1873-1884)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 313-314, pp.105-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pannes et accidents, mises en question et révélateurs des relations entre techniques, économie et société (XIXe-XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.9-19. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/artefact.4432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02462620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de l’explosion du navire à vapeur l’Industrie dans le port de Marseille : statuts, identité et compétences des mécaniciens de la marine marchande au milieu du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.19-38. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/artefact.4447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02462596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon, Des couleurs pour les Lumières. Antoine Janot, teinturier occitan, 1700-1778, Paris, CNRS Éditions, 2019, 220 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.354-357. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/artefact.5137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Laurent Surmely, Armand Logelin-Simon, Du fil au fer. Industries et industriels de la Vallée de Barcelonnette au Luxembourg, Barcelonnette, Sabença de la Vallée, 2019, 190 p., in Provence Historique, t. LXX, fasc. 268, p. 354-357.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Provence Historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The coral trade in Smyrna at the end of the 17th century perceived through several of François Garnier's business deals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rives Méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Au coeur des mutations du négoce en Méditerranée. Les acteurs et leurs choix. Smyrne, XVIIe-XXe siècle, 59, p.135-151. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rives.7026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02368748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les llengües al centre del comerç en la Mediterrània del segle XVII: formació i pràctiques dels mercaders armenis d'Isfahan assentats a Marsella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 87, pp.327-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Le corail, un kaléidoscope pour l’étude de la Méditerranée dans le temps long</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lo Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rives Méditérranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Autour du corail rouge de Méditerranée, 57, pp.7-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marine marchande marseillaise en transition énergétique (1831-1851). Origines et enjeux d’un choix socio-écosystémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97, pp.223-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion et exploitation des ressources marines de l’époque moderne à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24, pp.55-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion et exploitation des ressources marines de l’époque moderne à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cérino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Gestion et exploitation des ressources marines, 24, pp.13-15. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/QLTO3859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02119551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de l'ignorance ou l'occultation du passé industriel des calanques de Marseille-Cassis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Faire de l’ignorance un objet de connaissance des SHS, 44, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rives, revue scientifique : expériences d'une refondation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Audisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rives Méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.253-264. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rives.4706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A la façon du Levant et de Perse » : Marseille et la naissance de l'indiennage européen (1648-1689)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rives Méditérranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29, pp.37-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00365352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bassin minier des Bouches-du-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mioche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries en Provence. Dynamiques d'hier et aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace et stratégies industrielles aux XVIIIe et XIXe siècles : exploiter le laboratoire méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chastagnaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2-3, pp.11-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00428540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation minière de l’Algérie : les mines de Kef-Oum-Théboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05002264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean Red Coral: a European Merchandise from the First Wave of Globalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04081694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Webdoc] Fos / étang de Berre. 200 ans d’histoire industrielle et environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bartolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mésini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ouvriers oubliés des pollutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fos/Étang de Berre. 200 ans d’histoire industrielle et environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usine à plomb Sainte-Zoé de Port de Bouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fos/Étang de Berre. 200 ans d’histoire industrielle et environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Provence et le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Provence Historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 278, pp.180, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05422651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprises et entrepreneurs entre la France, la Grèce et l'Empire ottoman (XIXe-XXIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Agriantoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de correspondance hellénique moderne et contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, 187 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce marseillais au XVIIIe siècle : retour aux sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Marzagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Niccolò Sofia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 188, pp.1-142, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04638244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pannes et accidents (XIXe-XXIe siècle) - n°11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, pp.188, 2020, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/artefact.4412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du corail rouge de Méditerranée : hommes, savoirs et pratiques de la fin du Moyen Âge à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lo Basso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rives Méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 57, pp.184, 2018, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rives.5518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilarion Roux & Cie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises françaises en Grèce (1850-1960)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04595751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Serpieri (1832-1897)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chastagnaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises françaises en Grèce (1850-1960)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04595746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Huet (1822-1887)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises françaises en Grèce (1850-1960)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04595712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compagnie française des mines du Laurium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises françaises en Grèce (1850-1960)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04595766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ledoux (1837-1927)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises françaises en Grèce (1850-1960)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04595729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corail rouge de Méditerranée : une marchandise européenne de la première mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie pour une histoire nouvelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02156034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes de l’économie (XVIIIe-XXIe siècle). Arpenter l’histoire avec Xavier Daumalin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bartolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Provence, pp.325, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04750518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaînes et maillons du commerce XVIe-XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Montenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Provence, 2023, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.66600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La longue durée des réparations. Une histoire globale des cultures techniques et des savoir-faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianenrico Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnino Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, pp.544, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03523085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire portuaire marseillaise en chantier. Espaces, fonctions et représentations, XVIIe-XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bartolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9791032003329. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.57782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03341500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Réparations dans l’Histoire. Cultures techniques et savoir-faire dans la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianenrico Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de l’activité portuaire maritime en Europe méditerranéenne et atlantique (XVIIe-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bartolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03268584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrie entre Méditerranée et Europe, XIXe-XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauve Carbonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kharaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.346, 2019, Le temps de l'histoire, 9791032002155. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.46575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moissonner la mer. Economies, sociétés et pratiques halieutiques méditerranéennes (XVe - XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Rivoal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison méditerranéenne des Sciences de l'homme; Karthala. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurs des mers. Capitaines et mariniers du XVIe au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lo Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Riveneuve éditions, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer en partage. Sociétés littorales et économies maritimes, XVIe-XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9791032000519. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.44040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les calanques industrielles de Marseille et leurs pollutions - Une histoire au présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Desrousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Heckenroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ref²C, 2016, 978-2-918582-27-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mosaïque des racines. Pouvoirs, cultures et sociétés en France et en Méditerranée XVIe-XXIe siècle. Mélanges en l'honneur du Professeur Gérard Chastagnaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Regnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Americi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Renaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Provence. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés méditerranéennes face au risque. Économies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chastagnaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Travaglini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFAO (Institut français d'archéologie orientale), pp.366, 2012, 978-2-7247-0605-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los niveles de vida en España y Francia (siglos XVIII – XX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chastagnaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Daumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Escudero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universidad de Alicante; Université de Provence, pp.394, 2010, 978-84-9717-126-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueules noires de Provence. Le bassin minier des Bouches-du-Rhône (1744 – 2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Domenichino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Jeanne Laffitte, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire des mondes. Élites et espaces en Méditerranée. XVIe – XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chastagnaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Provence, pp.320, 2005, Le temps de l'histoire, 9782853995962</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Cahiers de RECITS n°1 (2000-2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dembinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Herlea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Belot. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Technologie de Belfort-Montbéliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2004, Les Cahiers de RECITS, Robert Belot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rodolphe Wetter, manufacturier d’indiennes à Marseille et Orange au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crédit commercial, relations marchandes et liens sociaux à Marseille dans la seconde moitié du XVIIe siècle. Une approche par les obligations maritimes de François Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marchands orientaux et les langues occidentales au XVIIe siècle : l'exemple des &amp;quot;Choffelins&amp;quot; de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00429647v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moissonner la mer. Économies, sociétés et pratiques halieutiques (XVe-XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Rivoal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilbert Buti; Daniel Faget; Olivier Raveux; Solène Rivoal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moissonner la mer. Economies, sociétés et pratiques halieutiques méditerranéennes, 15e-21e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Aix-en-Provence, France. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthala-Maison méditerranéennes des sciences de l’homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.396, 2018, Atelier méditerranéen, 9782811125141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId188"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Raveux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille et l’Asie par voie océanique : l’expédition pionnière du Conquérant vers l’Inde (1771-1775)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Provence Historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 278, pp.231-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05422663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The supercargo, a major figure in Marseille transoceanic trade with Asia (1771-1793)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maritimarum. Journal of Sea History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1, pp.76-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05388441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)thinking Repairs in the Longue Durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianenrico Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65 (3), pp.761-789. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/tech.2024.a933094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04653613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle route, nouveaux profits ? Les expéditions commerciales marseillaises à la Chine (1790-1793)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 188, pp.109-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04638233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le subrécargue, acteur majeur du commerce transocéanique marseillais avec l’Asie (1771-1793)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 321-322, pp.159-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04659635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant‑propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Agriantoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de correspondance hellénique moderne et contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Entreprises et entrepreneurs entre la France, la Grèce et l’Empire ottoman (XIXe-XXIe siècle) - Nouveaux questionnements, nouvelles sources : pour une histoire connectée des chrétientés, 8, pp.3-4. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/130w4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une singulière histoire de l'industrie du plomb à Marseille : l'usine de la Madrague de Montredon (1873-1884)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 133 (313-314), pp.105-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03555729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille à toute vapeur !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les collections de l'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, L'âge industriel : 200 ans de progrès et de catastrophes, 91, pp.54-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03186938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication des indiennes à Marseille (1722-1755)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Provence Historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 269, pp.3-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous les serviettes de plage, la pollution. L’héritage encombrant du passé industriel des calanques de Marseille-Cassis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille : la revue culturelle de la ville de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 270, pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une singulière histoire de l’industrie du plomb à Marseille : l’usine de la Madrague de Montredon (1873-1884)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 313-314, pp.105-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pannes et accidents, mises en question et révélateurs des relations entre techniques, économie et société (XIXe-XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.9-19. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/artefact.4432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02462620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de l’explosion du navire à vapeur l’Industrie dans le port de Marseille : statuts, identité et compétences des mécaniciens de la marine marchande au milieu du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.19-38. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/artefact.4447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02462596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon, Des couleurs pour les Lumières. Antoine Janot, teinturier occitan, 1700-1778, Paris, CNRS Éditions, 2019, 220 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.354-357. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/artefact.5137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Laurent Surmely, Armand Logelin-Simon, Du fil au fer. Industries et industriels de la Vallée de Barcelonnette au Luxembourg, Barcelonnette, Sabença de la Vallée, 2019, 190 p., in Provence Historique, t. LXX, fasc. 268, p. 354-357.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Provence Historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The coral trade in Smyrna at the end of the 17th century perceived through several of François Garnier's business deals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rives Méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Au coeur des mutations du négoce en Méditerranée. Les acteurs et leurs choix. Smyrne, XVIIe-XXe siècle, 59, p.135-151. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rives.7026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02368748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Le corail, un kaléidoscope pour l’étude de la Méditerranée dans le temps long</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lo Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rives Méditérranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Autour du corail rouge de Méditerranée, 57, pp.7-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marine marchande marseillaise en transition énergétique (1831-1851). Origines et enjeux d’un choix socio-écosystémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97, pp.223-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les llengües al centre del comerç en la Mediterrània del segle XVII: formació i pràctiques dels mercaders armenis d'Isfahan assentats a Marsella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 87, pp.327-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion et exploitation des ressources marines de l’époque moderne à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24, pp.55-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion et exploitation des ressources marines de l’époque moderne à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cérino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Gestion et exploitation des ressources marines, 24, pp.13-15. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/QLTO3859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02119551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de l'ignorance ou l'occultation du passé industriel des calanques de Marseille-Cassis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Faire de l’ignorance un objet de connaissance des SHS, 44, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rives, revue scientifique : expériences d'une refondation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Audisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rives Méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.253-264. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rives.4706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A la façon du Levant et de Perse » : Marseille et la naissance de l'indiennage européen (1648-1689)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rives Méditérranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29, pp.37-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00365352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bassin minier des Bouches-du-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mioche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries en Provence. Dynamiques d'hier et aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace et stratégies industrielles aux XVIIIe et XIXe siècles : exploiter le laboratoire méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chastagnaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2-3, pp.11-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00428540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de film documentaire. « Les Gueules Rouges. Mémoires des mineurs de bauxite en Provence. Film de 109 minutes, 2019, réalisation Éric Blanco », Rives méditerranéennes, n°67,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.193-194. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/153kv⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05575960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de film documentaire. « Les Gueules Rouges. Mémoires des mineurs de bauxite en Provence. Film de 109 minutes, 2019, réalisation Éric Blanco », Rives méditerranéennes, n°67,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.193-194. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/153kv⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05146424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprises françaises en Grèce (1850-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Agriantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04595779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction depuis l'espagnol de Enric García Domingo, « Les autres travailleurs portuaires : la flotte et les services de carénage de la Junta de Obras du port de Barcelone (1870-1930) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les outils de l’activité portuaire maritime en Europe méditerranéenne et atlantique (XVIIe-XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.115-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03268594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte-rendu de Serge Benoit, D’eau et de feu : forges et énergie hydraulique, XVIIIe-XXe siècle. Une histoire singulière de l’industrialisation française, Rennes, Presses universitaires de Rennes, 2020 in Scientia Canadensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, volume 43, numéro 1, p.136-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation minière de l’Algérie : les mines de Kef-Oum-Théboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05002264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean Red Coral: a European Merchandise from the First Wave of Globalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04081694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Webdoc] Fos / étang de Berre. 200 ans d’histoire industrielle et environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bartolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mésini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ouvriers oubliés des pollutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fos/Étang de Berre. 200 ans d’histoire industrielle et environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usine à plomb Sainte-Zoé de Port de Bouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fos/Étang de Berre. 200 ans d’histoire industrielle et environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La colonie marseillaise des marchands choffelins (1669-1695)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maxime Yévadian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trésors arméniens d’une culture en mouvement (1511-1828)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sources d'Arménie, pp.225-230, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05342892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marchands de la Nouvelle-Djoulfa (Ispahan, Perse safavide). Un réseau négociant arménien au cœur de la première mondialisation (1604-1747)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maxime Yévadian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trésors arméniens d’une culture en mouvement (1511-1828)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sources d'Arménie, pp.207-212, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05342885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corail, matériau des arts décoratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Changeux; Daniel Faget; Anne-Sophie Tribot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Merveilles aquatiques. L’art de représenter le vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MkF éditions, pp.101-105, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04542119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mer de désordres : pannes et accidents mécaniques des navires à vapeur marseillais au milieu du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Bartolotti; Olivier Lambert; Olivier Raveux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes de l’économie (XVIIIe-XXIe siècle). Arpenter l’histoire avec Xavier Daumalin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-67, 2024, Confluent des sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04750562v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mer de désordres. Pannes et accidents mécaniques des navires à vapeur marseillais au milieu du XIXe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publication Universitaire Provence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes de l’économie (XVIIIe-XXIe siècle). Arpenter l’histoire avec Xavier Daumalin.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publication Universitaire Provence, pp.53-68, 2024, Confluent Des Sciences, 979-10-320-0531-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05005732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bartolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Bartolotti; Olivier Lambert; Olivier Raveux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes de l'économie (XVIIIe-XXIe siècle). Arpenter l’histoire avec Xavier Daumalin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.5-24, 2024, 979103205316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au carrefour des civilisations. Consommation et fabrication des indiennes à Marseille et en Provence (XVIe -XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asie fantasmée. Histoires d'exotisme dans les arts décoratifs en Provence aux XVIIIe et XIXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, pp.126-133, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire économique à l'aune des approches environnementales : deux décennies de recherche au sein de l'UMR TELEMMe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bartolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renaud Bécot; Elsa Devienne; Patrick Fournier; Stéphane Frioux; Charles-François Mathis; Judith Rainhorn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le chemin, la rive et l'usine. Faire de l'histoire environnementale avec Geneviève Massard-Guilbaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-130, 2023, 978-2-35671-875-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce français du corail de Méditerranée vers l’Inde et la Chine aux XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilbert Buti; Anne Montenach; Olivier Raveux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaînes et maillons du commerce, XVIe-XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.255-276, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Montenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilbert Buti, Anne Montenach, Olivier Raveux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaînes et maillons du commerce XVIe-XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.5-20, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hauts-fourneaux de Marseille Saint-Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Mioche; Eric Godelier; Ivan Kharaba; Pascal Raggi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique de la sidérurgie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.347-348, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03787999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avènement de la non-réparabilité des fenêtres par la diffusion du vitrage isolant, Belgique et France, 1945-1974</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Souviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianenrico Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les réparations dans l’histoire : cultures techniques et savoir-faire dans la longue durée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782356716446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce français du corail de Méditerranée en Chine au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Jarnoux; Michael-W. Serruys; Toshiaki Tamaki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Côte à côte. Mers, marins, marchands. Mélanges offerts à Pierrick Pourchasse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche Bretonne et Celtique, pp.235-246, 2022, 979-10-92331-54-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03604987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les réparations dans l’Histoire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianenrico Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Réparations dans l’Histoire. Cultures techniques et savoir-faire dans la longue durée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.15-23, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les indienneurs arméniens de Constantinople à Marseille (1669-1686)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François Brizay, Johann Petitjean et Thierry Sauzeau (dir.), Les étrangers sur les littoraux à l’époque moderne (fin XVe-début XIXe siècle), Rennes, Presses universitaires de Rennes, p. 63-76</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03119196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’obligation maritime à Marseille dans la seconde moitié du XVIIe siècle à travers les affaires de François Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Bartolotti; Gilbert Buti; Xavier Daumalin; Olivier Raveux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les outils de l’activité portuaire maritime en Europe méditerranéenne et atlantique (XVIIe-XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.199-213, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03268589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The steamship: a key driver in the socio-ecosystemic transformations of the Port of Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Bartolotti; Gilbert Buti; Xavier Daumalin; Olivier Raveux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les outils de l’activité portuaire maritime en Europe méditerranéenne et atlantique (XVIIe-XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-64, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03268591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le textile au cœur de la fonction industrielle du port de Marseille durant le dernier tiers du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Bartolotti, Gilbert Buti, Xavier Daumalin et Olivier Raveux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’histoire portuaire marseillaise en chantier. Espaces, fonctions et représentations, XVIIe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.17-28, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03341502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patronat industriel européen au prisme de l’économie marseillaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joëlle Alcazar; Fabien Salesse; Xavier Vigna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La casquette et le marteau. Nouveaux regards sur le travail en Europe occidentale (1830-1930)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bréal, pp.117-134, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé des ouvriers des usines à plomb dans les calanques marseillaises (1851-1878)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Kronenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mauve Carbonell; Xavier Daumalin; Yves Kharaba; Olivier Lambert; Olivier Raveux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrie entre Méditerranée et Europe, XIXe-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-92, 2019, Le temps de l'histoire, 9791032002155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’industrialisation du littoral de Fos/étang de Berre. Modalités, résistances, arbitrages (1809-1957)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mauve Carbonell; Xavier Daumalin; Yvan Kharaba; Olivier Lambert; Olivier Raveux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrie entre Méditerranée et Europe, XIXe-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.245-259, 2019, Le temps de l'histoire, 9791032002155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauve Carbonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kharaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mauve Carbonell (dir.); Xavier Daumalin (dir.); Ivan Kharaba (dir.); Olivier Lambert (dir.); Olivier Raveux (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrie entre Méditerranée et Europe, XIXe-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-11, 2019, Le temps de l'histoire, 9791032002155. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.46610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competències i impactes de les connexions comercials euroasiàtiques de l'època moderna. Marsella i les indianes de Pèrsia a finals del segle XVII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jaume Danti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relacions mediterrànies a la Catalunya moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rafael Dalmau, pp.109-134, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porte de l’Orient ?” : Marseille et l’Asie avant le Canal de Suez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'épopée du canal de Suez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard; Institut du monde arabe; Musée d'Histoire de Marseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.102-103, 2018, 9782072771613</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre rationalisation de la collecte et conquête du milieu sous-marin : les techniques de pêche du corail rouge de Méditerranée du XVIe au début du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gibert Buti, Daniel Faget, Olivier Raveux et Solène Rivoal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moissonner la mer. Économies, sociétés et pratiques halieutiques (XVe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala-Maison méditerranéennes des sciences de l’homme, pp.37-52, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chantiers navals de La Ciotat au cœur de la première révolution industrielle : ‘l’œuvre de Louis Benet & Cie (1836-1851)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Vasselin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Ciotat, de Citharista aux chantiers navals. Histoire et archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Auroræ libri, pp.124-130, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cheminées rampantes des usines de Marseille au XIXe siècle : un objet technique de dépollution au service de l'industrialisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. Barrière R. Boulat, A. Chatriot, P. Lamard et J.-M. Minovez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les trames de l'histoire. Entreprises, territoires, consommation, institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche Comté, pp.251-260, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une innovation de produit : la vogue des indiennes de Perse à Marseille à la fin du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Figeac et Christophe Bouneau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation, métissage et culture matérielle (XVIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier, pp.99-113, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03491895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du corail de Méditerranée pour l’Asie. Les ventes du marchand marseillais François Garnier à Smyrne vers 1680</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Daumalin, Daniel Faget et Olivier Raveux (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mer en partage. Sociétés littorales et économies maritimes (XVIe-XIXe siècle). Études offertes à Gilbert Buti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.343-359, 2016, 979-10-320-0051-9. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.44040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les calanques, espace de relégation des industries les plus polluantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Daumalin, Isabelle Laffont-Schwob (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les calanques industrielles de Marseille et leurs pollutions : une histoire au présent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, REF.2C éditions, pp.11-91, 2016, 978-2-918582-27-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échelles du Levant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dionigi Albera, Maryline Crivello, Mohamed Tozy (Dir.), en collaboration avec Gisèle Seimandi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes Sud; MMSH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.432-440, 2016, 978-2-330-06466-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dionigi Albera; Maryline Crivello; Mohamed Tozy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, pp.308-312, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1 : Les calanques espace de relégation des industries les plus polluantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Calanques industrielles de Marseille et leurs pollutions : une histoire au présent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dionigi Albera, Maryline Crivello, Mohamed Tozy (Dir.), en collaboration avec Gisèle Seimandi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes Sud; MMSH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.308-312, 2016, 978-2-330-06466-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un territoire marqué par les pollutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Daumalin, Isabelle Laffont-Schwob (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les calanques industrielles de Marseille et leurs pollutions. Une histoire au présent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, REF.2C éditions, pp.131-203, 2016, 978-2-918582-27-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chastagnaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dionigi Albera, Maryline Crivello, Mohamed Tozy (Dir.), en collaboration avec Gisèle Seimandi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes Sud; MMSH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.699-709, 2016, 978-2-330-06466-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se battre pour des moulins : mouture des blés et énergie vapeur à Marseille à la fin de l'Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aline Durand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux d'eau. Moulins, meuniers et machines hydrauliques, XIIe-XXe siècle. Etudes offertes à Georges Comet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Provence, pp.107-121, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00350379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Provence et le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Provence Historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 278, pp.180, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05422651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprises et entrepreneurs entre la France, la Grèce et l'Empire ottoman (XIXe-XXIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Agriantoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de correspondance hellénique moderne et contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, 187 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce marseillais au XVIIIe siècle : retour aux sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Marzagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Niccolò Sofia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 188, pp.1-142, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04638244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pannes et accidents (XIXe-XXIe siècle) - n°11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, pp.188, 2020, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/artefact.4412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du corail rouge de Méditerranée : hommes, savoirs et pratiques de la fin du Moyen Âge à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lo Basso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rives Méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 57, pp.184, 2018, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rives.5518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilarion Roux & Cie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises françaises en Grèce (1850-1960)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04595751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Serpieri (1832-1897)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chastagnaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises françaises en Grèce (1850-1960)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04595746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Huet (1822-1887)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises françaises en Grèce (1850-1960)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04595712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compagnie française des mines du Laurium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises françaises en Grèce (1850-1960)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04595766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ledoux (1837-1927)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises françaises en Grèce (1850-1960)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04595729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corail rouge de Méditerranée : une marchandise européenne de la première mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie pour une histoire nouvelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02156034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes de l’économie (XVIIIe-XXIe siècle). Arpenter l’histoire avec Xavier Daumalin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bartolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Provence, pp.325, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04750518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaînes et maillons du commerce XVIe-XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Montenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Provence, 2023, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.66600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La longue durée des réparations. Une histoire globale des cultures techniques et des savoir-faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianenrico Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnino Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, pp.544, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03523085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire portuaire marseillaise en chantier. Espaces, fonctions et représentations, XVIIe-XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bartolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9791032003329. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.57782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03341500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Réparations dans l’Histoire. Cultures techniques et savoir-faire dans la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianenrico Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de l’activité portuaire maritime en Europe méditerranéenne et atlantique (XVIIe-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bartolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03268584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrie entre Méditerranée et Europe, XIXe-XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauve Carbonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kharaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.346, 2019, Le temps de l'histoire, 9791032002155. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.46575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moissonner la mer. Economies, sociétés et pratiques halieutiques méditerranéennes (XVe - XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Rivoal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison méditerranéenne des Sciences de l'homme; Karthala. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurs des mers. Capitaines et mariniers du XVIe au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lo Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Riveneuve éditions, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer en partage. Sociétés littorales et économies maritimes, XVIe-XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9791032000519. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.44040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les calanques industrielles de Marseille et leurs pollutions - Une histoire au présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Desrousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Heckenroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ref²C, 2016, 978-2-918582-27-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mosaïque des racines. Pouvoirs, cultures et sociétés en France et en Méditerranée XVIe-XXIe siècle. Mélanges en l'honneur du Professeur Gérard Chastagnaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Regnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Americi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Renaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Provence. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés méditerranéennes face au risque. Économies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chastagnaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Travaglini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFAO (Institut français d'archéologie orientale), pp.366, 2012, 978-2-7247-0605-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los niveles de vida en España y Francia (siglos XVIII – XX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chastagnaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Daumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Escudero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universidad de Alicante; Université de Provence, pp.394, 2010, 978-84-9717-126-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueules noires de Provence. Le bassin minier des Bouches-du-Rhône (1744 – 2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Domenichino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Jeanne Laffitte, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire des mondes. Élites et espaces en Méditerranée. XVIe – XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chastagnaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Provence, pp.320, 2005, Le temps de l'histoire, 9782853995962</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Cahiers de RECITS n°1 (2000-2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dembinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Herlea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Belot. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Technologie de Belfort-Montbéliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2004, Les Cahiers de RECITS, Robert Belot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rodolphe Wetter, manufacturier d’indiennes à Marseille et Orange au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crédit commercial, relations marchandes et liens sociaux à Marseille dans la seconde moitié du XVIIe siècle. Une approche par les obligations maritimes de François Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marchands orientaux et les langues occidentales au XVIIe siècle : l'exemple des &amp;quot;Choffelins&amp;quot; de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00429647v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moissonner la mer. Économies, sociétés et pratiques halieutiques (XVe-XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Buti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Rivoal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilbert Buti; Daniel Faget; Olivier Raveux; Solène Rivoal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moissonner la mer. Economies, sociétés et pratiques halieutiques méditerranéennes, 15e-21e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Aix-en-Provence, France. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthala-Maison méditerranéennes des sciences de l’homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.396, 2018, Atelier méditerranéen, 9782811125141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId188"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05342892v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raveux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05342885v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542119v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750562v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05005732v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04750761v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bartolotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138584v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04089477v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daumalin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-chemin-la-rive-et-lusine/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03995818v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03995543v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Montenach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Buti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03787999v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/node" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141841v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Souviron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianenrico Bernasconi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-P&#233;rez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03604987v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341502v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014435v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03119196v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268589v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268591v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03253245v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02542073v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Kronenberger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/industrie-entre-mediterranee-europe-xixe-xxie-siecle-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02542078v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02547554v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauve Carbonell" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kharaba" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Olivier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.46610" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02089918v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02274868v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Livres-d-Art/L-epopee-du-canal-de-Suez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01992126v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faget" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01783886v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01783869v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03491895v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03648284v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01449513v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/mer-partage" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.44040" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01477784v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01477836v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/dictionnaire-de-la-mediterranee" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02096741v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01477809v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/catalogue/sciences-humaines-et-sociales-sciences/dictionnaire-de-la-mediterranee" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01477909v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01477851v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chastagnaret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350379v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05146424v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153kv" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05575960v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595779v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Agriantoni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268594v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03296952v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05422663v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388441v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653613v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/tech.2024.a933094" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04638233v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659635v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977292v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130w4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555729v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186938v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03303089v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03348153v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03572884v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462620v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lambert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.4432" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462596v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.4447" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02472460v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.5137" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03007327v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368748v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.7026" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01991918v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01991945v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lo Basso" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02090022v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03648576v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119551v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C&#233;rino" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/QLTO3859" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01474995v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03634394v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Audisio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.4706" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365352v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649581v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mioche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428540v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002264v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04081694v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03064588v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gebeil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;sini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02972275v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02972280v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05422651v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850520v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04638244v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Marzagalli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Niccol&#242; Sofia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02472429v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.4412" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03566536v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.5518" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595751v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595746v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595712v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595766v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595729v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156034v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750518v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03995553v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.66600" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03523085v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carnino Guillaume" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-Perez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341500v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/lhistoire-portuaire-marseillaise-chantier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.57782" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014434v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268584v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/outils-lactivite-portuaire-maritime-europe-mediterraneenne-atlantique-xviie-xxe-siecle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02539944v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.46575" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04541274v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Rivoal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841248v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01441068v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437604v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Heckenroth" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808412v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Regnard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Americi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Renaudet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169672v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Travaglini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169637v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Daumas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Escudero" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650425v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Domenichino" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169502v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Aubert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214939v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lamard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cotte" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Belot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dembinski" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Herlea" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/collections/revues/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03158691v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741452v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429647v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175310v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/atelier-mediterraneen/3243-moissonner-la-mer-economies-societes-et-pratiques-halieutiques-mediterraneennes-xve-xxie-siecle-9782811125141.html" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05422663v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raveux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Buti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388441v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653613v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianenrico Bernasconi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-P&#233;rez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/tech.2024.a933094" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04638233v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659635v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977292v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Agriantoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130w4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555729v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186938v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daumalin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03303089v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03348153v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03572884v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462620v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lambert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.4432" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462596v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.4447" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02472460v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.5137" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03007327v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368748v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.7026" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01991945v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lo Basso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02090022v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01991918v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03648576v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119551v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C&#233;rino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faget" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/QLTO3859" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01474995v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03634394v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Audisio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.4706" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365352v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649581v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mioche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428540v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chastagnaret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05575960v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153kv" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05146424v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595779v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268594v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03296952v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002264v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04081694v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03064588v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bartolotti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gebeil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;sini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02972275v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02972280v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05342892v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05342885v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542119v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750562v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05005732v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04750761v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138584v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04089477v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-chemin-la-rive-et-lusine/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03995818v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03995543v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Montenach" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03787999v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/node" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141841v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Souviron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03604987v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014435v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03119196v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268589v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268591v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341502v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03253245v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02542073v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Kronenberger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/industrie-entre-mediterranee-europe-xixe-xxie-siecle-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02542078v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02547554v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauve Carbonell" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kharaba" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Olivier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.46610" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02089918v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02274868v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Livres-d-Art/L-epopee-du-canal-de-Suez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01992126v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01783869v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01783886v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03491895v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01449513v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/mer-partage" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.44040" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01477784v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01477836v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/dictionnaire-de-la-mediterranee" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03648284v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02096741v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01477809v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/catalogue/sciences-humaines-et-sociales-sciences/dictionnaire-de-la-mediterranee" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01477909v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01477851v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350379v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05422651v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850520v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04638244v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Marzagalli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Niccol&#242; Sofia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02472429v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.4412" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03566536v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.5518" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595751v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595746v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595712v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595766v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595729v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156034v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750518v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03995553v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.66600" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03523085v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carnino Guillaume" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-Perez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341500v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/lhistoire-portuaire-marseillaise-chantier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.57782" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014434v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268584v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/outils-lactivite-portuaire-maritime-europe-mediterraneenne-atlantique-xviie-xxe-siecle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02539944v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.46575" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04541274v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Rivoal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841248v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01441068v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437604v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Heckenroth" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808412v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Regnard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Americi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Renaudet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169672v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Travaglini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169637v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Daumas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Escudero" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650425v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Domenichino" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169502v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Aubert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214939v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lamard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cotte" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Belot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dembinski" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Herlea" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/collections/revues/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03158691v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741452v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429647v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175310v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/atelier-mediterraneen/3243-moissonner-la-mer-economies-societes-et-pratiques-halieutiques-mediterraneennes-xve-xxie-siecle-9782811125141.html" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>