--- v0 (2026-03-15)
+++ v1 (2026-05-10)
@@ -752,330 +752,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01892563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'hydre pénale à trois têtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Razac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n° 51 (4), pp.22-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mult.051.0022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la neutralisation comme mode de gouvernement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Razac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n° 54 (3), pp.120-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mult.054.0120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La matérialité de la surveillance électronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Razac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Déviance et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (3), pp.389-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ds.373.0389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Utopies banales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Razac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Additional document</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559563v1</w:t>
-              </w:r>
-[...232 lines deleted...]
-                <w:t xml:space="preserve">hal-04559534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion de la perméabilité</w:t>
               </w:r>
@@ -1655,165 +1655,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04560976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gestion du risque, dangers de l'expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Razac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers critiques de philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philosopher en SEGPA ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Razac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diotime : revue internationale de didactique de la philosophie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04560991v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04560995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernementalité</w:t>
               </w:r>
@@ -2295,165 +2295,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Décaler la question : « Qu’est-ce qu’une peine qui marche ? », de la sécurité vers la justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Razac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Production et diffusion des savoirs criminologiques : Enjeux pour les chercheur·es, les praticien·nes et les activistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale des criminologues de langue française (AICLF), May 2022, Ottawa - Université, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’expérience de probation : questions méthodologiques et politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Razac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Face à la justice L’expérience des justiciables : enquêtes, questions, discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IPhiG, Cerdap2, Jan 2022, Grenoble (Campus), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561458v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04561456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire politique du barbelé, conférence d'ouverture</w:t>
               </w:r>
@@ -3619,165 +3619,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le traitement dans la peine ou la peine comme traitement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Razac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé-Justice. État des savoirs et des pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRAP, Sep 2012, Agen, Etablissement National d'Administration Pénitentiaire (ENAP), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matérialité de la traçabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Razac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Objets de l'enfermement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Terrferme ANR, Mar 2012, Pessac, Maison des Suds, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561183v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04561175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé comme champ de bataille</w:t>
               </w:r>
@@ -4378,165 +4378,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La mise en scène de soi : Esthétique et éthique de l’existence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Razac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mises en scène du Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Théâtre National de Bretagne, Champs Libres, Nov 2004, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Disparition des subversifs, une brutalité discrète du pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Razac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foucault fuera de si. Deseo, Historia, Subjectividad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université ARCIS, Oct 2005, Santiago (Chile), Chili</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561208v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04561469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anciennes et nouvelles technologies du biopouvoir, une articulation efficace</w:t>
               </w:r>
@@ -5026,690 +5026,690 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des philosophes sur le terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Vollaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Djigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Delpla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Razac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créaphis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-35428-187-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Éprouver le sens de la peine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Razac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gouriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Ferrand; Fabien Gouriou; Olivier Razac. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions du Commun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.320, 2022, Sciences sociales, 979-10-95630-46-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03691356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 978-2-35428-187-8</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politična zgodovina bodeče žice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Razac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maska, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Maska, 2016</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Historia política del alambre de espino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Razac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Melusina, pp.278, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Melusina, pp.278, 2015</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire politique du barbelé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Razac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flammarion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Champs essais, 978-2-0812-1701-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire politique du barbelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Razac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Champs essais, 978-2-0812-1701-0</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flammarion, pp.240, 2009, Champs essais</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Flammarion, pp.240, 2009, Champs essais</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politička povijest bodljikave žice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Razac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ljevak, pp.139, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Ljevak, pp.139, 2009</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avec Foucault, après Foucault. Disséquer la société de contrôle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Razac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Esthétiques, Jean-Louis Déotte, 978-2296056305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avec Foucault, après Foucault. Disséquer la société de contrôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Razac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, pp.168, 2008, Collection Esthétiques - Série Culture et Politique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03691381v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">hal-04561075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekran in živalski vrt</w:t>
               </w:r>
@@ -8086,51 +8086,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E1D653F2"/>
+    <w:nsid w:val="6114AEC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8317,51 +8317,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-razac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-2497-5916" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/051634236" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527340v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gouriou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ferrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Razac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.2001.0021" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991294v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561159v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01892671v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01892426v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Salle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.8932" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7QTMQ4Z9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01892563v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.18919" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559563v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559635v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.051.0022" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559540v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.054.0120" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559534v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.373.0389" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01892681v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.2711" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559505v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559683v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/appareil.1245" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559671v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chime.074.0091" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559708v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01892456v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.8123" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0F8ZQ76H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560948v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560976v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560991v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560995v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561014v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560999v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561049v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561044v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561051v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349488v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Laref" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laref" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A&#239;m" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Forest" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bigo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561458v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561456v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561460v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561459v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991365v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991322v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991360v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994840v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057995v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045068v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045077v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058020v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058006v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045081v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01892693v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561129v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561123v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561138v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561166v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561183v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561175v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561172v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561168v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561188v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561192v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561195v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561200v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561202v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561464v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561461v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561208v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561469v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561467v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561470v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561471v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561474v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561475v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559357v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionskime.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902834v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691356v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducommun.org/products/eprouver-le-sens-de-la-peine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052819v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Vollaire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Djigo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Delpla" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-creaphis.com/fr/catalogue/view/1268/des-philosophes-sur-le-terrain/?of=0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691596v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691604v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561061v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/histoire-politique-du-barbele/9782081217010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691367v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691631v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691381v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561075v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-avec_foucault_apres_foucault_dissequer_la_societe_de_controle_olivier_razac-9782296056305-26060.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691811v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561068v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691388v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691812v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691587v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691416v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.philoplebe.lautre.net/wp-content/uploads/Razac.-L%C3%A9cran-et-le-zoo.-Philopl%C3%A8be.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691810v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905398v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991282v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Palermo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/arte-povera/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991270v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559630v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01892677v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Singaravelou Pierre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Venayre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559594v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_expertise_psycholegale_enjeux_realites_et_nouvelles_perspectives_sid_abdellaoui-9782336290843-39292.html" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559653v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_biopolitique_outre_atlantique_apres_foucault_david_risse_audrey_kiefer-9782296961661-36859.html" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559646v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559666v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559692v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560912v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_armes_a_letalite_reduite_pierre_thys-9782296117167-31037.html" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560986v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560959v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560934v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561008v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561027v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561033v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561041v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_mort_dissoute_disparition_et_spectralite_jean_louis_deotte_alain_brossat-9782747526821-5117.html" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397648v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561118v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561850v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561112v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561105v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-razac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-2497-5916" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/051634236" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527340v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gouriou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ferrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Razac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.2001.0021" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991294v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561159v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01892671v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01892426v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Salle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.8932" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7QTMQ4Z9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01892563v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.18919" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559635v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.051.0022" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559540v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.054.0120" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559534v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.373.0389" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559563v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01892681v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.2711" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559505v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559683v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/appareil.1245" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559671v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chime.074.0091" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559708v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01892456v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.8123" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0F8ZQ76H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560948v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560976v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560995v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560991v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561014v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560999v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561049v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561044v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561051v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349488v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Laref" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laref" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A&#239;m" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Forest" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bigo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561456v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561458v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561460v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561459v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991365v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991322v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991360v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994840v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057995v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045068v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045077v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058020v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058006v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045081v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01892693v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561129v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561123v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561138v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561166v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561175v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561183v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561172v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561168v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561188v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561192v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561195v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561200v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561202v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561464v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561461v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561469v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561208v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561467v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561470v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561471v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561474v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561475v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559357v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionskime.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902834v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052819v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Vollaire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Djigo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Delpla" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-creaphis.com/fr/catalogue/view/1268/des-philosophes-sur-le-terrain/?of=0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691356v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducommun.org/products/eprouver-le-sens-de-la-peine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691596v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691604v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561061v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/histoire-politique-du-barbele/9782081217010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691367v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691631v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561075v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-avec_foucault_apres_foucault_dissequer_la_societe_de_controle_olivier_razac-9782296056305-26060.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691381v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691811v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561068v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691388v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691812v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691587v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691416v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.philoplebe.lautre.net/wp-content/uploads/Razac.-L%C3%A9cran-et-le-zoo.-Philopl%C3%A8be.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691810v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905398v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991282v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Palermo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/arte-povera/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991270v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559630v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01892677v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Singaravelou Pierre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Venayre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559594v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_expertise_psycholegale_enjeux_realites_et_nouvelles_perspectives_sid_abdellaoui-9782336290843-39292.html" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559653v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_biopolitique_outre_atlantique_apres_foucault_david_risse_audrey_kiefer-9782296961661-36859.html" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559646v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559666v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559692v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560912v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_armes_a_letalite_reduite_pierre_thys-9782296117167-31037.html" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560986v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560959v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560934v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561008v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561027v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561033v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561041v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_mort_dissoute_disparition_et_spectralite_jean_louis_deotte_alain_brossat-9782747526821-5117.html" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397648v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561118v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561850v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561112v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561105v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>