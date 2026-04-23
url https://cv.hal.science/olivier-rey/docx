--- v0 (2026-03-20)
+++ v1 (2026-04-23)
@@ -322,165 +322,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-01973936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignants, l'identité introuvable</w:t>
+                <w:t xml:space="preserve">A-t-on vraiment besoin d’une solide recherche en éducation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, La recherche en éducation : vers de nouvelles interfaces, 192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-01973178v1</w:t>
+                <w:t xml:space="preserve">ensl-01973140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A-t-on vraiment besoin d’une solide recherche en éducation ?</w:t>
+                <w:t xml:space="preserve">Enseignants, l'identité introuvable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, La recherche en éducation : vers de nouvelles interfaces, 192</w:t>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-01973140v1</w:t>
+                <w:t xml:space="preserve">ensl-01973178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les politiques éducatives appellent la recherche à la rescousse</w:t>
               </w:r>
@@ -2759,554 +2759,629 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00749649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques tendances actuelles concernant le métier universitaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'émergence des politiques de vie étudiantes dans les universités, expression d'une nouvelle conception du rôle des universités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Kunian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le métier d'enseignant du supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Lyon, France</w:t>
+              <w:t xml:space="preserve">Regards croisés sur la question étudiante : parcours, diplômes et insertion.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00116818v1</w:t>
+                <w:t xml:space="preserve">halshs-00116814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'émergence des politiques de vie étudiantes dans les universités, expression d'une nouvelle conception du rôle des universités ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelques tendances actuelles concernant le métier universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur la question étudiante : parcours, diplômes et insertion.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Le métier d'enseignant du supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00116814v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00116818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évaluation au cœur des apprentissages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Endrizzi</w:t>
+                <w:t xml:space="preserve">D’où viennent les programmes scolaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2008</w:t>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00473757v1</w:t>
+                <w:t xml:space="preserve">hal-05569766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les parents et l'école</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'évaluation au cœur des apprentissages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Endrizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2006</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00116810v1</w:t>
+                <w:t xml:space="preserve">halshs-00473757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce qu'une &amp;quot;bonne&amp;quot; recherche en éducation ?</w:t>
+                <w:t xml:space="preserve">Les parents et l'école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Feyfant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00115861v1</w:t>
+                <w:t xml:space="preserve">halshs-00116810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation des enseignants</w:t>
+                <w:t xml:space="preserve">Qu'est-ce qu'une &amp;quot;bonne&amp;quot; recherche en éducation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2005</w:t>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00116807v1</w:t>
+                <w:t xml:space="preserve">halshs-00115861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La formation des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00116807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'enseignement supérieur sous le regard des chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00115891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId77"/>
+      <w:footerReference w:type="default" r:id="rId78"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3374,51 +3449,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A00F14D"/>
+    <w:nsid w:val="4728678E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3605,51 +3680,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-rey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8088-2220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198593457" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01973936v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaussel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gibert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joubaire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01973178v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01973140v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01973059v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01973080v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652183v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.7194" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01565663v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01561139v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02619768.2016.1260117" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01576243v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01561061v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290921v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04707821v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cavet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142430v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01561236v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Feyfant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01576207v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01576387v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gordon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Siewiorek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vivitsou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reis Saari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00546744v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455388v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125059v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feres Belghith" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Couto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874699v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Buisson-Fenet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?ISBN13=9791036201974" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.15697" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021105v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.16219" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-02049920v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.11186" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905301v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.9515" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678297v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.8132" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01561185v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.7547" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01561176v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.7299" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01561174v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6749" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02538471v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonneton-Bott&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gagnebien" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00749649v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Endrizzi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116818v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116814v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kunian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473757v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116810v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00115861v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116807v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00115891v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-rey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8088-2220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198593457" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01973936v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaussel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gibert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joubaire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01973140v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01973178v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01973059v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01973080v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652183v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.7194" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01565663v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01561139v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02619768.2016.1260117" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01576243v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01561061v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290921v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04707821v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cavet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142430v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01561236v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Feyfant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01576207v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01576387v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gordon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Siewiorek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vivitsou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reis Saari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00546744v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455388v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125059v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feres Belghith" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Couto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874699v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Buisson-Fenet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?ISBN13=9791036201974" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.15697" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021105v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.16219" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-02049920v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.11186" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905301v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.9515" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678297v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.8132" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01561185v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.7547" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01561176v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.7299" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01561174v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6749" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02538471v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonneton-Bott&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gagnebien" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00749649v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Endrizzi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116814v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kunian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116818v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569766v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473757v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116810v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00115861v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116807v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00115891v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>