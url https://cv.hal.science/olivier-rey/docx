--- v1 (2026-04-23)
+++ v2 (2026-05-14)
@@ -1,3394 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3342 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.87197231834px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Rey </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Inspecteur général de l'éducation, du sport et de la recherche</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8088-2220</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">198593457</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=fr&user=uzKJ614AAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles définitions du passeur en éducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Joubaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01973936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignants, l'identité introuvable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01973178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-t-on vraiment besoin d’une solide recherche en éducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, La recherche en éducation : vers de nouvelles interfaces, 192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01973140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les politiques éducatives appellent la recherche à la rescousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (159), pp.93-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01973059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les résultats de la recherche ont-ils un impact sur les politiques éducatives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 159 (3), pp.117-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01973080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles définitions du passeur en éducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Joubaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 201, pp.35-39. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.7194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment organiser des savoirs de référence pour la formation des enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Les ESPE : entre refondation et préparation de l'avenir, 2 (154), pp.19-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01565663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The conditions for the successful use of research results by teachers: reflections on some innovations in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Issue 5: Mobilising research knowledge for teaching and teacher education, 39, pp.577-587. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02619768.2016.1260117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01561139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une standardisation peu adaptée à l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01576243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PISA : une évaluation qui concerne à la fois les chercheurs et les politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le choc PISA ?, 145 (1), pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01561061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances de la recherche en éducation à travers trois revues européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier d’actualité de la VST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La veille scientifique et technologique de l’INRP : une interface entre la recherche et le monde de l’éducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Cavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration et Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n° 124, pp.117-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04707821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des établissements qui font la différence ? Quelques éclairages des recherches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007 (1), pp.113-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00142430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations des universités françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Feyfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut français de l’Éducation, unité veille &amp; analyses. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01561236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scolarité obligatoire et socle commun après la loi de refondation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut français de l'éducation - ENS de Lyon; Direction générale de l'enseignement scolaire. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01576207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KeyCoNet 2012 Literature Review: Key competence development in school education in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Siewiorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Vivitsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reis Saari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Key Competence Network on School Education. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01576387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of external assessments and the impact on education systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sheila M. Stoney. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond Lisbon 2010: Perspectives from Research and Development for Education Policy in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Foundation for Educational Research, pp.137-157, 2010, CIDREE YEARBOOK</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00546744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1987-1997 : la France redécouvre ses universités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis Gruel, Olivier Galland et Guillaume Houzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les étudiants en France. Histoire et sociologie d'une nouvelle jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.125-170, 2009, Le sens social</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00455388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être étudiant avant et pendant la pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feres Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire national de la vie étudiante, La Documentation Française. 2023, Etudes et recherche, 978-2-11-157670-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04125059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École et migration : un accord dissonant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Buisson-Fenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.88, 2020, Entretiens Ferdinand Buisson, 979-10-362-0199-8. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.15697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02874699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation et territoire : inégalités ou diversité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Buisson-Fenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS Éditions, pp.108, 2020, Entretiens Ferdinand Buisson, 979-10-362-0260-5. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.16219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03021105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le métier d’enseignant : une identité introuvable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Buisson-Fenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS Éditions, pp.109, 2019, Entretiens Ferdinand Buisson, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.11186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-02049920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclure le handicap, recomposer l'école ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Buisson-Fenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buisson-Fenet, Hélène; Rey, Olivier. ENS Éditions, pp.79, 2018, Entretiens Ferdinand Buisson, 979-10-362-0054-0. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.9515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01905301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autonomie de l’établissement, avec ou contre les enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Buisson-Fenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS Éditions, pp.88, 2017, Entretiens Ferdinand Buisson, 978‐2‐84788‐973‐4. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.8132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quoi sert la comparaison internationale en éducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Buisson-Fenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS Éditions, 2017, Entretiens Ferdinand Buisson, Buisson-Fenet Hélène; Rey Olivier, 9782847888997. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.7547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01561185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le politique doit-il se mêler d'éducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Buisson-Fenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS Éditions, 2016, Entretiens Ferdinand Buisson, Rey Olivier, 9782847887952. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.6749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01561174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lycée professionnel : relégué et avant-gardiste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Buisson-Fenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS Éditions, 2016, Entretiens Ferdinand Buisson, Rey Olivier, 9782847888430. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.7299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01561176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : La recherche est-elle nécessaire pour être un bon professionnel de l’éducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Boilevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gagnebien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grimault-Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel INSPE de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE - UBO, Jun 2018, Guidel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l'entrée dans la carrière universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Endrizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de pédagogie universitaire AIPU 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, May 2012, Trois Rivières, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00749649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence des politiques de vie étudiantes dans les universités, expression d'une nouvelle conception du rôle des universités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Kunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la question étudiante : parcours, diplômes et insertion.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00116814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques tendances actuelles concernant le métier universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le métier d'enseignant du supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00116818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’où viennent les programmes scolaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation au cœur des apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Endrizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00473757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parents et l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Feyfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00116810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'une &amp;quot;bonne&amp;quot; recherche en éducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00115861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00116807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement supérieur sous le regard des chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00115891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3449,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4728678E"/>
+    <w:nsid w:val="F1B7BBA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3680,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-rey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8088-2220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198593457" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01973936v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaussel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gibert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joubaire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01973140v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01973178v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01973059v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01973080v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652183v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.7194" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01565663v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01561139v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02619768.2016.1260117" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01576243v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01561061v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290921v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04707821v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cavet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142430v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01561236v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Feyfant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01576207v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01576387v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gordon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Siewiorek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vivitsou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reis Saari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00546744v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455388v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125059v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feres Belghith" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Couto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874699v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Buisson-Fenet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?ISBN13=9791036201974" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.15697" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021105v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.16219" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-02049920v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.11186" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905301v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.9515" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678297v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.8132" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01561185v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.7547" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01561176v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.7299" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01561174v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6749" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02538471v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonneton-Bott&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gagnebien" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00749649v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Endrizzi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116814v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kunian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116818v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569766v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473757v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116810v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00115861v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116807v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00115891v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-rey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8088-2220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198593457" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=fr&amp;user=uzKJ614AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01973936v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaussel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gibert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joubaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01973178v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01973140v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01973059v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01973080v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652183v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.7194" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01565663v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01561139v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02619768.2016.1260117" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01576243v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01561061v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290921v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04707821v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cavet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142430v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01561236v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Feyfant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01576207v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01576387v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gordon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Siewiorek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vivitsou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reis Saari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00546744v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455388v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125059v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feres Belghith" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Couto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874699v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Buisson-Fenet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?ISBN13=9791036201974" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.15697" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021105v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.16219" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-02049920v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.11186" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905301v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.9515" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678297v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.8132" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01561185v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.7547" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01561174v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6749" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01561176v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.7299" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02538471v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonneton-Bott&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gagnebien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00749649v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Endrizzi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116814v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kunian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116818v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569766v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473757v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116810v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00115861v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116807v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00115891v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>