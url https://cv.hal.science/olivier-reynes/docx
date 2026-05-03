--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -66,77 +66,644 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonctionnalisations d’électrode complémentaires pour la détection de pesticides organophosphorés et de leurs dérivés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Virolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Reynes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Electrochimie 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Saint-Malo (35400), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pesticide sensing: a new electrode functionalization for the detection of p-nitrophenol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Virolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Reynes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Lyon (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensitive detection of p-nitrophenol using diazonium functionalized Silver electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Virolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Reynes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVII Transfrontier Meeting on Sensors and Biosensors (TMSB 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Banyuls-sur-Mer, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microdispositif électrochimique pour l’évaluation de la capacité antioxydante et le dosage de biomarqueurs redox du stress oxydant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lodato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Reynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Dustou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Electrochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Mons, Belgique, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microdispositif électrochimique pour le dosage de biomarqueurs du stress oxydant : étude du régime couplé convection – diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lodato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Reynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Dustou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diazonium-functionalized silver electrode for the sensitive amperometric detection of p-nitrophenol in water over a wide range of concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Virolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -155,2675 +722,2108 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Reynes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 149 (15), pp.4002-4010. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d4an00696h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04659995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrocarboxylation of chloroacetonitrile mediated by a Ni(I) terpyridine complex: Voltammetric and spectroscopic studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dancheng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Chouini-Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sartor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 524, pp.120442. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ica.2021.120442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03270705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review: Conversion of bioglycerol into 1,3-propanediol via biological and chemical method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.S. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.K. Aroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.M.A.W. Daud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pérès-Lucchese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 42, pp.963-972. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rser.2014.10.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03215536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated electrochemical biosensor based on algal metabolism for water toxicity analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Vanhove</w:t>
+                <w:t xml:space="preserve">NADH regenerated using immobilized FDH in a continuously supplied reactor – Application to L-lactate synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Groenen Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Tzedakis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2014.05.004⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 239, pp.216-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2013.10.096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504978v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NADH regenerated using immobilized FDH in a continuously supplied reactor – Application to L-lactate synthesis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">EPR Spectroelectrochemical Investigation of Guanine Radical Formation and Environment Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Ribaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pério</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Reybier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sartor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2013.10.096⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (9), pp.2360-2365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp500952q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466823v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPR Spectroelectrochemical Investigation of Guanine Radical Formation and Environment Effects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Sartor</w:t>
+                <w:t xml:space="preserve">Integrated electrochemical biosensor based on algal metabolism for water toxicity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliki Tsopela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Lale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vanhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Reynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Séguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp500952q⟩</w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61, pp.290 - 297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2014.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893395v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected effect of copper ions on electrochemical impedance behaviour of self-assembled alkylaminethiol monolayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Temple-Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, vol. 33 (1), pp. 64-66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msec.2012.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and optimization of electrochemical microreactors for continuous electrosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Raluca Ciumag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Tzedakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, vol. 42, pp. 667-677. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10800-012-0445-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmable multimetallic linear nanoassemblies of ruthenium-DNA conjugates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Irvoas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arielle Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Chouini-Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, vol. 2, pp. 9538-9542. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c2ra21645k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrocarboxylation of chloroacetonitrile by a Cobalt(I) complex of terpyridine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dancheng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Reynes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, vol. 56 (n° 24), pp. 8603-8610. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/J.ELECTACTA.2011.07.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrocarboxylation of chloroacetonitrile mediated by electrogenerated cobalt(I) phenanthroline</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Determination of Copper and Zinc in Brass: Two Basic Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Reynes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.ELECOM.2010.07.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 87 (8), pp.836-837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ED100259B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548739v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Copper and Zinc in Brass: Two Basic Methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Electrocarboxylation of chloroacetonitrile mediated by electrogenerated cobalt(I) phenanthroline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Reynes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ED100259B⟩</w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, vol. 12 (n° 10), pp. 1360-1362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.ELECOM.2010.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474343v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical study in both classical cell and microreactors of flavin adenine dinucleotide as a redox mediator for NADH regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Tzedakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikhou Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Groenen Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Reynes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 55 (7), pp.2286-2294. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/J.ELECTACTA.2009.11.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical impedance spectroscopy to study physiological changes affecting the red blood cell after invasion by malaria parasites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Ribaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reybier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 24 (8), pp.2721-2725. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/J.BIOS.2008.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03562832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategy of red blood cells immobilisation onto a gold electrode: Characterization by electrochemical impedance spectroscopy and quartz crystal microbalance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ribaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Reybier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Torbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 29 (2-3), pp.141-148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rbmret.2007.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poly(Ferrocenylalkylammonium): A Molecular Electrode Material for Dihydrogenphosphate Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Royal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaînet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Moutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Saint-Aman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 15 (1), pp. 65-69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/elan.200390007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00417966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexation and electrochemical sensing of anions by amide-substituted ferrocenyl ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Moutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Maillard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guy Royal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Saint-Aman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 637-639, pp. 356-363. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0022-328X(01)00935-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00418239v1</w:t>
-              </w:r>
-[...565 lines deleted...]
-                <w:t xml:space="preserve">hal-04751418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2841,90 +2841,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical valorization of glycerol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.S. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.K. Arrua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.M.A. Wan Daud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Peres-Lucchese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2998,51 +2998,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimie Électrochimie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Reynes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3242,51 +3242,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659995v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Virolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Evrard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reynes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4an00696h" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270705v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dancheng Chen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Fabre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Chouini-Lalanne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sartor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2021.120442" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03215536v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Lee" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Aroua" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M.A.W. Daud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cognet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. P&#233;r&#232;s-Lucchese" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2014.10.033" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504978v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliki Tsopela" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Lale" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vanhove" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2014.05.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466823v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Groenen Serrano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauvet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Tzedakis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.10.096" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893395v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Ribaut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bordeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;rio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reybier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp500952q" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881071v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latapie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Launay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Temple-Boyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2012.08.005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878979v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Renault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Raluca Ciumag" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Tzedakis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-012-0445-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925042v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Irvoas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Noirot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Garrigues" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ra21645k" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539214v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ELECTACTA.2011.07.052" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548739v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ELECOM.2010.07.020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474343v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ED100259B" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548737v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikhou Kane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ELECTACTA.2009.11.071" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562832v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Ribaut" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Valentin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BIOS.2008.12.018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317882v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribaut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Reybier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Torbiero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Launay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valentin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2007.12.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417966v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Royal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cha&#238;net" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moutet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Saint-Aman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.200390007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NCT6RH5V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418239v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(01)00935-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQC0BHN0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752248v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752268v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752295v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751445v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lodato" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dustou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751418v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03252349v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Arrua" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M.A. Wan Daud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Peres-Lucchese" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03564488v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752248v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Virolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Evrard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reynes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752268v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752295v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751418v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lodato" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latapie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dustou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751445v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659995v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4an00696h" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270705v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dancheng Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Fabre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Chouini-Lalanne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sartor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2021.120442" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03215536v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Lee" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Aroua" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M.A.W. Daud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cognet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. P&#233;r&#232;s-Lucchese" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2014.10.033" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466823v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Groenen Serrano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauvet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Tzedakis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.10.096" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893395v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Ribaut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bordeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;rio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reybier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp500952q" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504978v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliki Tsopela" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Lale" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vanhove" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2014.05.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881071v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Launay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Temple-Boyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2012.08.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878979v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Renault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Raluca Ciumag" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Tzedakis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-012-0445-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925042v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Irvoas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Noirot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Garrigues" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ra21645k" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539214v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ELECTACTA.2011.07.052" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474343v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ED100259B" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548739v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ELECOM.2010.07.020" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548737v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikhou Kane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ELECTACTA.2009.11.071" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562832v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Ribaut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Valentin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BIOS.2008.12.018" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317882v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribaut" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Reybier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Torbiero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Launay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valentin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2007.12.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417966v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Royal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cha&#238;net" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moutet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Saint-Aman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.200390007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NCT6RH5V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418239v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(01)00935-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQC0BHN0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03252349v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Arrua" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M.A. Wan Daud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Peres-Lucchese" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03564488v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>