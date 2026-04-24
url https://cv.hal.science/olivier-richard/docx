--- v0 (2026-03-21)
+++ v1 (2026-04-24)
@@ -1220,429 +1220,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Painless Transposition of Reproducible Distributed Environments with NixOS Compose</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Methodology to Scale Containerized HPC Infrastructures in the Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Bleuzen</w:t>
+                <w:t xml:space="preserve">Nicolas Grenèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millian Poquet</w:t>
+                <w:t xml:space="preserve">Tarek Menouer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLUSTER 2022 - IEEE International Conference on Cluster Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Europar 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Glasgow, United Kingdom. pp.203-217, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-12597-3_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03723771v2</w:t>
+                <w:t xml:space="preserve">hal-03946821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Methodology to Scale Containerized HPC Infrastructures in the Cloud</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tarek Menouer</w:t>
+                <w:t xml:space="preserve">Model-free control for resource harvesting in computing grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Cérin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Join</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fliess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rutten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europar 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-12597-3_13⟩</w:t>
+              <w:t xml:space="preserve">CCTA 2022 - 6th IEEE Conference on Control Technology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Trieste, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCTA49430.2022.9966035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03946821v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663273v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-free control for resource harvesting in computing grids</w:t>
+                <w:t xml:space="preserve">Painless Transposition of Reproducible Distributed Environments with NixOS Compose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Rutten</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jonathan Bleuzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millian Poquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCTA 2022 - 6th IEEE Conference on Control Technology and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CLUSTER 2022 - IEEE International Conference on Cluster Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany. pp.1-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663273v2</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723771v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A control-theory approach for cluster autonomic management: maximizing usage while avoiding overload</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1862,51 +1862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bzeznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AI-Science'18 - workshop on Autonomous Infrastructure for Science, in conjunction with the ACM HPDC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Tempe, AZ, United States. pp.1-8, </w:t>
@@ -2046,1047 +2046,1047 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the Number of Response Time SLO Violations by a Cloud-HPC Convergence Scheduler</w:t>
+                <w:t xml:space="preserve">Batsim: a Realistic Language-Independent Resources and Jobs Management Systems Simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kraemer Alessandro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carlos Maziero</w:t>
+                <w:t xml:space="preserve">Pierre-François Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millian Poquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Cloud Computing Technologies and Applications (CloudTech'16)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th Workshop on Job Scheduling Strategies for Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Chicago, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01432583v1</w:t>
+                <w:t xml:space="preserve">hal-01333471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batsim: a Realistic Language-Independent Resources and Jobs Management Systems Simulator</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Millian Poquet</w:t>
+                <w:t xml:space="preserve">Reducing the Number of Response Time SLO Violations by a Cloud-HPC Convergence Scheduler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kraemer Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Maziero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Workshop on Job Scheduling Strategies for Parallel Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Conference on Cloud Computing Technologies and Applications (CloudTech'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Marrakech, Morocco. pp.8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CloudTech.2016.7847712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333471v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realis'2014: Reproductibilité expérimentale pour l'informatique en parallélisme, architecture et système</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Nussbaum</w:t>
+                <w:t xml:space="preserve">Reproducible Software Appliances for Experimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Camilo Ruiz Sanabria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Emeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ComPAS : Conférence d'informatique en Parallélisme, Architecture et Système</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Neuchatel, Suisse</w:t>
+              <w:t xml:space="preserve">TRIDENTCOM - 9th International Conference on Testbeds and Research Infrastructures for the Development of Networks &amp; Communities (2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01011401v1</w:t>
+                <w:t xml:space="preserve">hal-01064825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resources Description, Selection, Reservation and Verification on a Large-scale Testbed</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucas Nussbaum</w:t>
+                <w:t xml:space="preserve">Platform Calibration for Load Balancing of Large Simulations: TLM Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Alexandru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Rohr</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRIDENTCOM - 9th International Conference on Testbeds and Research Infrastructures for the Development of Networks &amp; Communities</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/ACM International Symposium on Cluster, Cloud and grid Computing ( IEEE/ACM CCGrid )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Chicago, United States. pp.465-472, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGrid.2014.26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965708v2</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable and Reliable Data Broadcast with Kascade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Buchert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Willemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeanvoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HPDIC - International Workshop on High Performance Data Intensive Computing, in conjunction with IEEE IPDPS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00957671v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducible Software Appliances for Experimentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristian Camilo Ruiz Sanabria</w:t>
+                <w:t xml:space="preserve">Resources Description, Selection, Reservation and Verification on a Large-scale Testbed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Margery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joseph Emeras</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Rohr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRIDENTCOM - 9th International Conference on Testbeds and Research Infrastructures for the Development of Networks &amp; Communities (2014)</w:t>
+              <w:t xml:space="preserve">TRIDENTCOM - 9th International Conference on Testbeds and Research Infrastructures for the Development of Networks &amp; Communities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064825v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965708v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platform Calibration for Load Balancing of Large Simulations: TLM Case</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mihai Alexandru</w:t>
+                <w:t xml:space="preserve">Realis'2014: Reproductibilité expérimentale pour l'informatique en parallélisme, architecture et système</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM International Symposium on Cluster, Cloud and grid Computing ( IEEE/ACM CCGrid )</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ComPAS : Conférence d'informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Neuchatel, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCGrid.2014.26⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01228344v1</w:t>
+                <w:t xml:space="preserve">hal-01011401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Large Scale Experiments in Distributed Testbeds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristian Camilo Ruiz Sanabria</w:t>
+                <w:t xml:space="preserve">Analysis of the Jobs Resource Utilization on a Production System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Emeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iegorov Oleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 11th IASTED International Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Job Scheduling Strategies for Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Boston, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953123v1</w:t>
+                <w:t xml:space="preserve">hal-00918372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Jobs Resource Utilization on a Production System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
+                <w:t xml:space="preserve">Managing Large Scale Experiments in Distributed Testbeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Camilo Ruiz Sanabria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Videau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iegorov Oleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Job Scheduling Strategies for Parallel Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 11th IASTED International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Innsbruck, Austria. pp.628--636, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2316/P.2013.795-011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918372v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing the Software Environment of an Experiment with Kameleon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Emeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3172,77 +3172,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jobs Resource Utilization as a Metric for Clusters Comparison and Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Emeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3274,342 +3274,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Scale P2P Discovery Middleware Demonstration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gestion des ressources de calcul : 4 points de vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Chuffart</w:t>
+                <w:t xml:space="preserve">Romaric David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haiwu He</w:t>
+                <w:t xml:space="preserve">Julien Devemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anissa Lamani</w:t>
+                <w:t xml:space="preserve">Philippe Olivero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Le Brouster</w:t>
+                <w:t xml:space="preserve">Suzanne Poulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiannis Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer-to-Peer Computing (P2P), 2011 IEEE International Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Renater, Nov 2011, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00687561v1</w:t>
+                <w:t xml:space="preserve">hal-04804642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des ressources de calcul : 4 points de vue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large Scale P2P Discovery Middleware Demonstration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chuffart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romaric David</w:t>
+                <w:t xml:space="preserve">Haiwu He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Devemy</w:t>
+                <w:t xml:space="preserve">Anissa Lamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Olivero</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yiannis Georgiou</w:t>
+                <w:t xml:space="preserve">Philippe Le Brouster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Peer-to-Peer Computing (P2P), 2011 IEEE International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Kyoto, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/P2P.2011.6038672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04804642v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des ressources de calcul : 4 points de vue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiannis Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Poulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3647,90 +3647,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction des environnements logiciels des expériences avec Kameleon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Emeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bzeznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiannis Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Brouster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3762,346 +3762,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Facet Approach to Reduce Energy Consumption in Clouds and Grids: The GREEN-NET Framework</w:t>
+                <w:t xml:space="preserve">Supporting malleability in parallel architectures with dynamic CPUSETs mapping and dynamic MPI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges da Costa</w:t>
+                <w:t xml:space="preserve">Marcia C. Cera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiannis Georgiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
+                <w:t xml:space="preserve">Nicolas Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Olivier Alexandre Navaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Energy-Efficient Computing and Networking (e-Energy)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICDCN 2010 : International Conference on Distributed Computing &amp; Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Calcutta, India. pp.242-257, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-11322-2_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1791314.1791329⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00517185v1</w:t>
+                <w:t xml:space="preserve">hal-00690449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting malleability in parallel architectures with dynamic CPUSETs mapping and dynamic MPI</w:t>
+                <w:t xml:space="preserve">Multi-Facet Approach to Reduce Energy Consumption in Clouds and Grids: The GREEN-NET Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcia C. Cera</w:t>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiannis Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDCN 2010 : International Conference on Distributed Computing &amp; Networking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-11322-2_26⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Energy-Efficient Computing and Networking (e-Energy)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Passau, Germany. pp.95-104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1791314.1791329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00690449v1</w:t>
+                <w:t xml:space="preserve">ensl-00517185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DSL-Lab: a Low-power Lightweight Platform to Experiment on Domestic Broadband Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fedak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4169,103 +4169,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting MPI Malleable Applications upon the OAR Resource Manager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcia C. Cera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiannis Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Olivier Alexandre Navaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colibri : Colloque d'Informatique: Brésil / INRIA, Coopérations, Avancées et Défis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Rio Grande do Sul, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4303,51 +4303,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OAR : gestionnaire de ressources pour grandes grappes de calcul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bzeznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Emeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cavagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4502,90 +4502,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GREEN-NET framework: Energy efficiency in large scale distributed systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgiou Yiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4712,226 +4712,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00260329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluations of the Lightweight Grid CIGRI upon the Grid5000 Platform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yiannis Georgiou</w:t>
+                <w:t xml:space="preserve">Toward an Experiment Engine for Lightweight Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Videau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Capit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Science and Grid Computing, IEEE International Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GridNets '07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00687520v1</w:t>
+                <w:t xml:space="preserve">hal-01398153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an Experiment Engine for Lightweight Grids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Touati</w:t>
+                <w:t xml:space="preserve">Evaluations of the Lightweight Grid CIGRI upon the Grid5000 Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiannis Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Capit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GridNets '07</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">e-Science and Grid Computing, IEEE International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Bangalore, India. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/E-SCIENCE.2007.32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01398153v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tool for Environment Deployment in Clusters and light Grids</w:t>
               </w:r>
@@ -4943,51 +4943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiannis Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Videau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5254,64 +5254,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A batch scheduler with high level components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Capit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiannis Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5571,51 +5571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeanvoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inria Booth at SC'13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Denver, United States. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6077,64 +6077,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tutorial: Reproducible distributed environments with NixOS Compose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bleuzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millian Poquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6403,51 +6403,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication between LRMS and service/resource discovering system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiwu He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6491,64 +6491,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expériences autour d'une nouvelle approche de conception d'un gestionnaire de travaux pour grappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Capit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6641,51 +6641,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Jobs Resource Utilization on a Production System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Emeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6971,284 +6971,284 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting Experimental Computer Science</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8035, INRIA. 2012, pp.29</w:t>
+                <w:t xml:space="preserve">Managing Large Scale Experiments in Distributed Testbeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Camilo Ruiz Sanabria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Videau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iegorov Oleg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8106, INRIA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00722605v1</w:t>
+                <w:t xml:space="preserve">hal-00742582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Large Scale Experiments in Distributed Testbeds</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8106, INRIA. 2012</w:t>
+                <w:t xml:space="preserve">Supporting Experimental Computer Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Fox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Keahey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kozuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8035, INRIA. 2012, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742582v1</w:t>
+                <w:t xml:space="preserve">hal-00722605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing the Software Environment of an Experiment with Kameleon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Emeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7489,51 +7489,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A93FD3C"/>
+    <w:nsid w:val="F2DE9284"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7720,51 +7720,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-richard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-8679-2874" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118127438" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066143v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Kraemer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Maziero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4352" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334135v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ruiz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Harrache" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mercier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2723872.2723883" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087519v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Buchert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Nussbaum" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2014.10.007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334806v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1242" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334816v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684943v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bolze" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342006070078" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C3211077D2750B2369FA4662C4215BD8245E6D38/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688760v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.24.547-565" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-PCKPTZ07-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246933v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raffin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632952v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Goepp" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Brun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guilloteau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723771v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bleuzen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millian Poquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946821v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gren&#232;che" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Menouer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C&#233;rin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12597-3_13" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663273v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rutten" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA49430.2022.9966035" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294272v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n G. Yabo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bzeznik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2019.8920473" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891084v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Faure" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823787v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Stahl" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3217197.3217201" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633507v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Glesser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Georgiou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01432583v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kraemer Alessandro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudTech.2016.7847712" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333471v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Dutot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011401v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00965708v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Margery" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Morel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rohr" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00957671v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Willemet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeanvoine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01064825v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Camilo Ruiz Sanabria" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Emeras" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228344v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Alexandru" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aubert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2014.26" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953123v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Videau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iegorov Oleg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2013.795-011" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918372v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919836v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiou Yiannis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2459118.2459134" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916284v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687561v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chuffart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiwu He" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Lamani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Brouster" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/P2P.2011.6038672" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804642v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric David" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Devemy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivero" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Poulat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788806v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788805v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00517185v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Costa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Dias de Assuncao" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Gelas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1791314.1791329" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690449v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia C. Cera" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maillard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier Alexandre Navaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11322-2_26" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XD4Q9KGS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502888v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fedak" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Herault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Iniesta" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Kondo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691414v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804193v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cavagna" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Olivier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788923v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Claudel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1551609.1551629" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00474732v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5160975" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260329v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687520v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/E-SCIENCE.2007.32" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398153v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Touati" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688748v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leduc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Peyrard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2006.1639691" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097816v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000284v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon J&#233;gou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005106v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01328369v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neyron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rogez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920389v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804673v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Roch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seguy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00946971v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balouek" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carpen-Amarie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Charrier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04519-1_1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613983v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ayats Llamas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460307v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01517978v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924273v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bacou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beserra" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Dedu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Desgeorges" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Donsez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427730v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suter" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001521v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471983v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720910v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720815v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Fox" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Keahey" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kozuch" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722605v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742582v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00630044v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805838v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:snp:38f1397426d4d471583f2d7e01037030effdb89b" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-richard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-8679-2874" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118127438" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066143v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Kraemer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Maziero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4352" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334135v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ruiz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Harrache" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mercier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2723872.2723883" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087519v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Buchert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Nussbaum" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2014.10.007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334806v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1242" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334816v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684943v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bolze" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342006070078" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C3211077D2750B2369FA4662C4215BD8245E6D38/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688760v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.24.547-565" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-PCKPTZ07-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246933v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raffin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632952v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Goepp" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Brun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guilloteau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946821v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gren&#232;che" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Menouer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C&#233;rin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12597-3_13" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663273v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rutten" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA49430.2022.9966035" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723771v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bleuzen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millian Poquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294272v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n G. Yabo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bzeznik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2019.8920473" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891084v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Faure" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823787v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Stahl" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3217197.3217201" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633507v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Glesser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Georgiou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333471v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Dutot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01432583v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kraemer Alessandro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudTech.2016.7847712" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01064825v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Camilo Ruiz Sanabria" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Emeras" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228344v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Alexandru" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aubert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2014.26" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00957671v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Willemet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeanvoine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00965708v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Margery" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Morel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rohr" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011401v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918372v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953123v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Videau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iegorov Oleg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2013.795-011" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919836v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiou Yiannis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2459118.2459134" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916284v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804642v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric David" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Devemy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Poulat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687561v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chuffart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiwu He" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Lamani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Brouster" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/P2P.2011.6038672" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788806v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788805v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690449v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia C. Cera" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maillard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier Alexandre Navaux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11322-2_26" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XD4Q9KGS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00517185v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Costa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Dias de Assuncao" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Gelas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1791314.1791329" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502888v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fedak" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Herault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Iniesta" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Kondo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691414v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804193v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cavagna" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Olivier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788923v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Claudel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1551609.1551629" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00474732v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5160975" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260329v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398153v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Touati" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687520v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/E-SCIENCE.2007.32" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688748v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leduc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Peyrard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2006.1639691" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097816v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000284v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon J&#233;gou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005106v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01328369v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neyron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rogez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920389v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804673v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Roch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seguy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00946971v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balouek" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carpen-Amarie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Charrier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04519-1_1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613983v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ayats Llamas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460307v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01517978v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924273v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bacou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beserra" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Dedu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Desgeorges" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Donsez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427730v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suter" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001521v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471983v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720910v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720815v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Fox" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Keahey" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kozuch" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742582v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722605v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00630044v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805838v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:snp:38f1397426d4d471583f2d7e01037030effdb89b" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>