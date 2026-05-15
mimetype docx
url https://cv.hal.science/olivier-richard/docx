--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -2046,710 +2046,710 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batsim: a Realistic Language-Independent Resources and Jobs Management Systems Simulator</w:t>
+                <w:t xml:space="preserve">Reducing the Number of Response Time SLO Violations by a Cloud-HPC Convergence Scheduler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-François Dutot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Millian Poquet</w:t>
+                <w:t xml:space="preserve">Kraemer Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Maziero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Workshop on Job Scheduling Strategies for Parallel Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Conference on Cloud Computing Technologies and Applications (CloudTech'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Marrakech, Morocco. pp.8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CloudTech.2016.7847712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333471v1</w:t>
+                <w:t xml:space="preserve">hal-01432583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the Number of Response Time SLO Violations by a Cloud-HPC Convergence Scheduler</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlos Maziero</w:t>
+                <w:t xml:space="preserve">Batsim: a Realistic Language-Independent Resources and Jobs Management Systems Simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millian Poquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Cloud Computing Technologies and Applications (CloudTech'16)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th Workshop on Job Scheduling Strategies for Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Chicago, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432583v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducible Software Appliances for Experimentation</w:t>
+                <w:t xml:space="preserve">Scalable and Reliable Data Broadcast with Kascade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Camilo Ruiz Sanabria</w:t>
+                <w:t xml:space="preserve">Stéphane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Buchert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierric Willemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jeanvoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRIDENTCOM - 9th International Conference on Testbeds and Research Infrastructures for the Development of Networks &amp; Communities (2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Guangzhou, China</w:t>
+              <w:t xml:space="preserve">HPDIC - International Workshop on High Performance Data Intensive Computing, in conjunction with IEEE IPDPS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064825v1</w:t>
+                <w:t xml:space="preserve">hal-00957671v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platform Calibration for Load Balancing of Large Simulations: TLM Case</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mihai Alexandru</w:t>
+                <w:t xml:space="preserve">Reproducible Software Appliances for Experimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Camilo Ruiz Sanabria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Aubert</w:t>
+                <w:t xml:space="preserve">Joseph Emeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM International Symposium on Cluster, Cloud and grid Computing ( IEEE/ACM CCGrid )</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TRIDENTCOM - 9th International Conference on Testbeds and Research Infrastructures for the Development of Networks &amp; Communities (2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Guangzhou, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228344v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable and Reliable Data Broadcast with Kascade</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resources Description, Selection, Reservation and Verification on a Large-scale Testbed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Margery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tomasz Buchert</w:t>
+                <w:t xml:space="preserve">Emile Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Nussbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierric Willemet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyril Rohr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HPDIC - International Workshop on High Performance Data Intensive Computing, in conjunction with IEEE IPDPS 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">TRIDENTCOM - 9th International Conference on Testbeds and Research Infrastructures for the Development of Networks &amp; Communities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957671v3</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965708v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resources Description, Selection, Reservation and Verification on a Large-scale Testbed</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Platform Calibration for Load Balancing of Large Simulations: TLM Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Alexandru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Margery</w:t>
+                <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Morel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cyril Rohr</w:t>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRIDENTCOM - 9th International Conference on Testbeds and Research Infrastructures for the Development of Networks &amp; Communities</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/ACM International Symposium on Cluster, Cloud and grid Computing ( IEEE/ACM CCGrid )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Chicago, United States. pp.465-472, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGrid.2014.26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965708v2</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realis'2014: Reproductibilité expérimentale pour l'informatique en parallélisme, architecture et système</w:t>
               </w:r>
@@ -2811,282 +2811,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Jobs Resource Utilization on a Production System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristian Ruiz</w:t>
+                <w:t xml:space="preserve">Managing Large Scale Experiments in Distributed Testbeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Camilo Ruiz Sanabria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Richard</w:t>
+                <w:t xml:space="preserve">Brice Videau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iegorov Oleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Job Scheduling Strategies for Parallel Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 11th IASTED International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Innsbruck, Austria. pp.628--636, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2316/P.2013.795-011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918372v1</w:t>
+                <w:t xml:space="preserve">hal-00953123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Large Scale Experiments in Distributed Testbeds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristian Camilo Ruiz Sanabria</w:t>
+                <w:t xml:space="preserve">Analysis of the Jobs Resource Utilization on a Production System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Emeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iegorov Oleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 11th IASTED International Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Job Scheduling Strategies for Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Boston, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953123v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing the Software Environment of an Experiment with Kameleon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Emeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3172,77 +3172,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jobs Resource Utilization as a Metric for Clusters Comparison and Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Emeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3274,342 +3274,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des ressources de calcul : 4 points de vue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large Scale P2P Discovery Middleware Demonstration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romaric David</w:t>
+                <w:t xml:space="preserve">Florent Chuffart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Devemy</w:t>
+                <w:t xml:space="preserve">Haiwu He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Olivero</w:t>
+                <w:t xml:space="preserve">Anissa Lamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Poulat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yiannis Georgiou</w:t>
+                <w:t xml:space="preserve">Philippe Le Brouster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Peer-to-Peer Computing (P2P), 2011 IEEE International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Kyoto, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/P2P.2011.6038672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04804642v1</w:t>
+                <w:t xml:space="preserve">hal-00687561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Scale P2P Discovery Middleware Demonstration</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gestion des ressources de calcul : 4 points de vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haiwu He</w:t>
+                <w:t xml:space="preserve">Romaric David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anissa Lamani</w:t>
+                <w:t xml:space="preserve">Julien Devemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Le Brouster</w:t>
+                <w:t xml:space="preserve">Philippe Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Poulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiannis Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer-to-Peer Computing (P2P), 2011 IEEE International Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Renater, Nov 2011, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00687561v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des ressources de calcul : 4 points de vue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiannis Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Poulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3647,90 +3647,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction des environnements logiciels des expériences avec Kameleon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Emeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bzeznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiannis Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Brouster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4303,51 +4303,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OAR : gestionnaire de ressources pour grandes grappes de calcul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bzeznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Emeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cavagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4712,226 +4712,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00260329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an Experiment Engine for Lightweight Grids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Videau</w:t>
+                <w:t xml:space="preserve">Evaluations of the Lightweight Grid CIGRI upon the Grid5000 Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiannis Georgiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Touati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Richard</w:t>
+                <w:t xml:space="preserve">Nicolas Capit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GridNets '07</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">e-Science and Grid Computing, IEEE International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Bangalore, India. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/E-SCIENCE.2007.32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01398153v1</w:t>
+                <w:t xml:space="preserve">hal-00687520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluations of the Lightweight Grid CIGRI upon the Grid5000 Platform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yiannis Georgiou</w:t>
+                <w:t xml:space="preserve">Toward an Experiment Engine for Lightweight Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Videau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Capit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Science and Grid Computing, IEEE International Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GridNets '07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00687520v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tool for Environment Deployment in Clusters and light Grids</w:t>
               </w:r>
@@ -4943,51 +4943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiannis Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Videau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5254,51 +5254,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A batch scheduler with high level components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Capit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5571,51 +5571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeanvoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inria Booth at SC'13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Denver, United States. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6403,51 +6403,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication between LRMS and service/resource discovering system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiwu He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6491,51 +6491,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expériences autour d'une nouvelle approche de conception d'un gestionnaire de travaux pour grappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Capit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6641,51 +6641,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Jobs Resource Utilization on a Production System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Emeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6971,284 +6971,284 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Large Scale Experiments in Distributed Testbeds</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8106, INRIA. 2012</w:t>
+                <w:t xml:space="preserve">Supporting Experimental Computer Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Fox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Keahey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kozuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8035, INRIA. 2012, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742582v1</w:t>
+                <w:t xml:space="preserve">hal-00722605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting Experimental Computer Science</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8035, INRIA. 2012, pp.29</w:t>
+                <w:t xml:space="preserve">Managing Large Scale Experiments in Distributed Testbeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Camilo Ruiz Sanabria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Videau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iegorov Oleg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8106, INRIA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00722605v1</w:t>
+                <w:t xml:space="preserve">hal-00742582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing the Software Environment of an Experiment with Kameleon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Emeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7489,51 +7489,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F2DE9284"/>
+    <w:nsid w:val="C26C06FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7720,51 +7720,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-richard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-8679-2874" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118127438" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066143v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Kraemer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Maziero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4352" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334135v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ruiz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Harrache" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mercier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2723872.2723883" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087519v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Buchert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Nussbaum" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2014.10.007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334806v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1242" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334816v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684943v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bolze" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342006070078" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C3211077D2750B2369FA4662C4215BD8245E6D38/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688760v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.24.547-565" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-PCKPTZ07-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246933v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raffin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632952v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Goepp" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Brun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guilloteau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946821v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gren&#232;che" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Menouer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C&#233;rin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12597-3_13" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663273v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rutten" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA49430.2022.9966035" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723771v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bleuzen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millian Poquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294272v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n G. Yabo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bzeznik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2019.8920473" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891084v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Faure" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823787v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Stahl" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3217197.3217201" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633507v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Glesser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Georgiou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333471v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Dutot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01432583v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kraemer Alessandro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudTech.2016.7847712" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01064825v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Camilo Ruiz Sanabria" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Emeras" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228344v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Alexandru" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aubert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2014.26" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00957671v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Willemet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeanvoine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00965708v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Margery" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Morel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rohr" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011401v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918372v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953123v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Videau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iegorov Oleg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2013.795-011" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919836v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiou Yiannis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2459118.2459134" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916284v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804642v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric David" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Devemy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Poulat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687561v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chuffart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiwu He" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Lamani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Brouster" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/P2P.2011.6038672" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788806v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788805v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690449v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia C. Cera" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maillard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier Alexandre Navaux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11322-2_26" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XD4Q9KGS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00517185v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Costa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Dias de Assuncao" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Gelas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1791314.1791329" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502888v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fedak" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Herault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Iniesta" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Kondo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691414v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804193v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cavagna" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Olivier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788923v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Claudel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1551609.1551629" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00474732v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5160975" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260329v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398153v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Touati" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687520v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/E-SCIENCE.2007.32" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688748v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leduc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Peyrard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2006.1639691" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097816v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000284v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon J&#233;gou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005106v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01328369v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neyron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rogez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920389v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804673v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Roch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seguy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00946971v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balouek" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carpen-Amarie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Charrier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04519-1_1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613983v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ayats Llamas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460307v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01517978v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924273v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bacou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beserra" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Dedu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Desgeorges" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Donsez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427730v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suter" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001521v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471983v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720910v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720815v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Fox" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Keahey" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kozuch" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742582v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722605v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00630044v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805838v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:snp:38f1397426d4d471583f2d7e01037030effdb89b" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-richard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-8679-2874" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118127438" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066143v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Kraemer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Maziero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4352" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334135v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ruiz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Harrache" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mercier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2723872.2723883" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087519v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Buchert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Nussbaum" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2014.10.007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334806v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1242" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334816v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684943v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bolze" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342006070078" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C3211077D2750B2369FA4662C4215BD8245E6D38/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688760v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.24.547-565" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-PCKPTZ07-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246933v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raffin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632952v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Goepp" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Brun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guilloteau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946821v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gren&#232;che" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Menouer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C&#233;rin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12597-3_13" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663273v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rutten" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA49430.2022.9966035" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723771v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bleuzen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millian Poquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294272v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n G. Yabo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bzeznik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2019.8920473" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891084v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Faure" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823787v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Stahl" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3217197.3217201" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633507v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Glesser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Georgiou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01432583v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kraemer Alessandro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudTech.2016.7847712" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333471v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Dutot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00957671v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Willemet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeanvoine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01064825v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Camilo Ruiz Sanabria" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Emeras" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00965708v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Margery" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Morel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rohr" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228344v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Alexandru" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aubert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2014.26" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011401v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953123v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Videau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iegorov Oleg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2013.795-011" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918372v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919836v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiou Yiannis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2459118.2459134" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916284v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687561v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chuffart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiwu He" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Lamani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Brouster" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/P2P.2011.6038672" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804642v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric David" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Devemy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivero" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Poulat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788806v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788805v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690449v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia C. Cera" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maillard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier Alexandre Navaux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11322-2_26" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XD4Q9KGS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00517185v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Costa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Dias de Assuncao" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Gelas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1791314.1791329" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502888v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fedak" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Herault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Iniesta" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Kondo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691414v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804193v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cavagna" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Olivier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788923v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Claudel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1551609.1551629" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00474732v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5160975" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260329v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687520v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/E-SCIENCE.2007.32" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398153v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Touati" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688748v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leduc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Peyrard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2006.1639691" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097816v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000284v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon J&#233;gou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005106v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01328369v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neyron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rogez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920389v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804673v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Roch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seguy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00946971v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balouek" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carpen-Amarie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Charrier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04519-1_1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613983v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ayats Llamas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460307v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01517978v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924273v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bacou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beserra" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Dedu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Desgeorges" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Donsez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427730v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suter" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001521v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471983v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720910v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720815v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Fox" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Keahey" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kozuch" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722605v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742582v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00630044v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805838v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:snp:38f1397426d4d471583f2d7e01037030effdb89b" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>