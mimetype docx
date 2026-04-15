--- v0 (2026-03-19)
+++ v1 (2026-04-15)
@@ -1653,165 +1653,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00906244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Race et citoyenneté aux Etats-Unis : restrictions raciales à la naturalisation aux XIXe et XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richomme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, http://www.miranda-ejournal.fr</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00785156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les relations ethno-raciales aux États-Unis aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENA Hors les murs, magazine des anciens élèves de l'ENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 425, pp.27-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00785175v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00785156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The post-racial illusion: racial politics and inequality in the age of Obama</w:t>
               </w:r>
@@ -3402,244 +3402,244 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">For a Constitutional Right to Vote : Interview with Richard L. Hasen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard L. Hasen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richomme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/polam.042.0249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04660916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit électoral, enjeu de la présidentielle américaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richomme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04848826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Cour suprême américaine à l'assaut du droit de vote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.mqc7aj9m7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04719718v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">halshs-04660916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présidentielles américaines et suffrages indirects : une protection démocratique ?</w:t>
               </w:r>
@@ -3777,51 +3777,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A3DFE228"/>
+    <w:nsid w:val="B4CC763F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4008,51 +4008,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-richomme" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115880402" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article1128" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169720v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richomme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782586v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683572v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michelot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.richo.2012.01" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384811v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durpaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384810v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04873790v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130il" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641675v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.184.0135" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878348v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rint.2021.1800" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496024v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.172.0099" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878337v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097537v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polam.032.0041" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678301v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546939v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polam.029.0023" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333253v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.8938" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093136v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.6912" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835872v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.149.0129" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836508v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polam.021.0015" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149486v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute1.037.0105" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906244v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785175v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785156v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679441v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657699v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499365v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472861v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.076.0141" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495643v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384628v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.113.0177" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384627v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148430v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Chen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92362-3_7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04185708v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593656v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82212-5_7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190383v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110710403-002/html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110710403-002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021129v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021128v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678326v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62262-0_8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980356v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906287v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793483v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Bherer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725149v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384760v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384759v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719718v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.mqc7aj9m7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848826v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660916v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L. Hasen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polam.042.0249" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848827v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-richomme" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115880402" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article1128" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169720v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richomme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782586v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683572v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michelot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.richo.2012.01" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384811v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durpaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384810v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04873790v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130il" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641675v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.184.0135" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878348v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rint.2021.1800" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496024v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.172.0099" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878337v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097537v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polam.032.0041" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678301v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546939v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polam.029.0023" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333253v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.8938" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093136v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.6912" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835872v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.149.0129" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836508v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polam.021.0015" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149486v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute1.037.0105" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906244v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785156v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785175v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679441v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657699v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499365v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472861v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.076.0141" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495643v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384628v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.113.0177" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384627v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148430v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Chen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92362-3_7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04185708v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593656v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82212-5_7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190383v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110710403-002/html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110710403-002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021129v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021128v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678326v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62262-0_8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980356v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906287v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793483v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Bherer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725149v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384760v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384759v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660916v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L. Hasen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polam.042.0249" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848826v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719718v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.mqc7aj9m7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848827v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>