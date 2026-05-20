--- v1 (2026-04-15)
+++ v2 (2026-05-20)
@@ -1350,261 +1350,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01093136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Géographie politique de la Californie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richomme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37, pp.105-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/oute1.037.0105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01149486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une majorité républicaine permanente ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 149, pp.129-148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/her.149.0129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00835872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hispanique / Latino / Origine espagnole&amp;quot; : genèse d'une catégorie politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique Américaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 21, pp.15-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/polam.021.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00836508v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-01149486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obamacare : réforme a minima ou nouvel élan progressiste</w:t>
               </w:r>
@@ -2682,173 +2682,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03190383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Immigration, la fin du rêve américain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richomme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Henneton, Lauric. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Rêve américain à l'épreuve de Donald Trump</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Vendémiaire, pp.31-50, 2020, 978-2-36358-351-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03021128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Immigration, religion and race : continuity in the identity discourse in the U.S.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Palau, Alexandra; Smith, Marc Spencer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processus de transformation et consolidation identitaires dans les sociétés européennes et américaines aux XXe-XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academia-l'Harmattan, pp.125-145, 2020, 978-2-8061-0503-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03021129v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-03021128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Catholic Latino vote?</w:t>
               </w:r>
@@ -3777,51 +3777,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B4CC763F"/>
+    <w:nsid w:val="ABC4AC3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4008,51 +4008,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-richomme" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115880402" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article1128" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169720v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richomme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782586v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683572v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michelot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.richo.2012.01" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384811v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durpaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384810v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04873790v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130il" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641675v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.184.0135" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878348v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rint.2021.1800" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496024v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.172.0099" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878337v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097537v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polam.032.0041" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678301v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546939v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polam.029.0023" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333253v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.8938" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093136v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.6912" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835872v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.149.0129" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836508v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polam.021.0015" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149486v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute1.037.0105" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906244v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785156v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785175v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679441v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657699v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499365v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472861v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.076.0141" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495643v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384628v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.113.0177" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384627v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148430v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Chen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92362-3_7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04185708v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593656v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82212-5_7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190383v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110710403-002/html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110710403-002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021129v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021128v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678326v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62262-0_8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980356v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906287v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793483v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Bherer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725149v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384760v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384759v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660916v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L. Hasen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polam.042.0249" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848826v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719718v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.mqc7aj9m7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848827v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-richomme" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115880402" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article1128" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169720v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richomme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782586v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683572v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michelot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.richo.2012.01" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384811v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durpaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384810v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04873790v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130il" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641675v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.184.0135" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878348v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rint.2021.1800" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496024v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.172.0099" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878337v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097537v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polam.032.0041" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678301v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546939v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polam.029.0023" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333253v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.8938" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093136v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.6912" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149486v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute1.037.0105" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835872v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.149.0129" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836508v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polam.021.0015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906244v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785156v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785175v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679441v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657699v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499365v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472861v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.076.0141" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495643v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384628v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.113.0177" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384627v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148430v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Chen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92362-3_7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04185708v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593656v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82212-5_7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190383v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110710403-002/html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110710403-002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021128v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021129v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678326v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62262-0_8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980356v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906287v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793483v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Bherer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725149v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384760v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384759v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660916v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L. Hasen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polam.042.0249" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848826v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719718v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.mqc7aj9m7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848827v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>