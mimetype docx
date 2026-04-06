--- v0 (2026-03-07)
+++ v1 (2026-04-06)
@@ -2480,408 +2480,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic radiation pressure for nonreciprocal transmission and switch effects</w:t>
+                <w:t xml:space="preserve">Discrete propagation of trapped modes in acoustic waveguide arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Devaux</w:t>
+                <w:t xml:space="preserve">Miguel Moleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Cebrecos</w:t>
+                <w:t xml:space="preserve">Cédric Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-11305-7⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.201404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193440v1</w:t>
+                <w:t xml:space="preserve">hal-02406114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete propagation of trapped modes in acoustic waveguide arrays</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chaos and Anderson Localization in Disordered Classical Chains: Hertzian vs FPUT models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Faure</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+                <w:t xml:space="preserve">A Ngapasare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Skokos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Achilleos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02406114v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaos and Anderson Localization in Disordered Classical Chains: Hertzian vs FPUT models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georgios Theocharis</w:t>
+                <w:t xml:space="preserve">Acoustic radiation pressure for nonreciprocal transmission and switch effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cebrecos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Achilleos</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-11305-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370309v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stealth acoustic materials</w:t>
               </w:r>
@@ -3389,278 +3389,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-size effects on topological interface states in one-dimensional scattering systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subwavelength Interferometric Control of Absorption in Three-port Acoustic Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Achilleos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Theocharis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Kalozoumis</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">I. Brouzos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 98 (2), </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.98.023838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-30287-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02406122v1</w:t>
+                <w:t xml:space="preserve">hal-02406665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subwavelength Interferometric Control of Absorption in Three-port Acoustic Network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Richoux</w:t>
+                <w:t xml:space="preserve">Finite-size effects on topological interface states in one-dimensional scattering systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kalozoumis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-30287-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.98.023838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02406665v1</w:t>
+                <w:t xml:space="preserve">hal-02406122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second-Harmonic Generation in Acoustic Waveguides Loaded with an Array of Side Holes</w:t>
               </w:r>
@@ -4031,77 +4031,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments on metasurface carpet cloaking for audible acoustics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4735,486 +4735,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disorder persistent transparency within the bandgap of a periodic array of acoustic Helmholtz resonators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Richoux</w:t>
+                <w:t xml:space="preserve">Invariant currents in lossy acoustic waveguides with complete local symmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kalozoumis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fotios Diakonos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Maurel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Pagneux</w:t>
+                <w:t xml:space="preserve">P. Schmelcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 117 (10), pp.104902. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4914184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.014303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03106807v1</w:t>
+                <w:t xml:space="preserve">hal-02407018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariant currents in lossy acoustic waveguides with complete local symmetry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Georgios Theocharis</w:t>
+                <w:t xml:space="preserve">Disorder persistent transparency within the bandgap of a periodic array of acoustic Helmholtz resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Schmelcher</w:t>
+                <w:t xml:space="preserve">A. Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 92 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117 (10), pp.104902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.014303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4914184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407018v1</w:t>
+                <w:t xml:space="preserve">hal-03106807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of acoustic solitons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+                <w:t xml:space="preserve">Control of acoustic absorption in one-dimensional scattering by resonant scatterers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Romero-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Estonian Academy of Sciences </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107 (24), pp.244102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4938121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01091411v1</w:t>
+                <w:t xml:space="preserve">hal-02407015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of acoustic absorption in one-dimensional scattering by resonant scatterers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georgios Theocharis</w:t>
+                <w:t xml:space="preserve">Numerical investigation of acoustic solitons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Estonian Academy of Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64 (3), pp.304-310</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4938121⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02407015v1</w:t>
+                <w:t xml:space="preserve">hal-01091411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic solitons in waveguides with Helmholtz resonators: Transmission line approach</w:t>
               </w:r>
@@ -5317,51 +5317,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric Acoustic Propagation of Wave Packets Via the Self-Demodulation Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5434,90 +5434,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced Modal Modelling of Time-Domain Propagation in Complex Waveguide Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Moleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5694,64 +5694,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low frequency acoustic resonances in urban courtyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Moleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5837,77 +5837,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Doc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lihoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Moleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RéférenceS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.228-231</w:t>
@@ -5936,64 +5936,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound propagation in periodic urban areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Moleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6222,51 +6222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lihoreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8120,64 +8120,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound propagation in periodic urban areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Moleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8241,64 +8241,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la méthode EF-modale à l'étude de réseaux périodiques ouverts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Moleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8362,64 +8362,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the modal-FE method to the study of open periodic lattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Moleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8483,64 +8483,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode mixte EF-modale pour l'étude de la propagation acoustique en milieu urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Moleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9390,51 +9390,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ioannou Sougleridis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Richoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Achilleos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Theocharis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frantzeskakis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.044201" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784178v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Coutant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#8208;yang Zheng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassos Achilleos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apxr.202300102" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383400v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Ioannou Sougleridis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anastasiadis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.110.174311" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282393v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desjouy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117433" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297378v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte R&#246;ntgen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian V Morfonios" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schmelcher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.044082" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282506v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin Many Manda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Skokos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.184313" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873952v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Ngapasare" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/ac3a5e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873945v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0089055" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872867v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pagneux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0011550" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283199v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0042406" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059991v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Theocharis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Merkel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.32" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451255v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sivadon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyang Zheng" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.224309" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436122v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangyi Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040702" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02471519v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Yang Zheng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze-Guo Chen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab60f1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496333v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Brouzos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotios Diakonos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab78d9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098233v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.214204" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064340v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ngapasare" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Skokos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.054201" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436042v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Groby" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.054055" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193440v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cebrecos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11305-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02406114v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Moleron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Faure" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon F&#233;lix" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.201404" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370309v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ngapasare" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366177v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Romero-Garcia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamothe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Miquel Garcia-Raffi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.054076" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371094v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kiorpelidis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pagneux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.012117" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371105v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.034014" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406867v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8071186" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02406122v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kalozoumis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.023838" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406665v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Brouzos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30287-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406875v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919165" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406955v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.022214" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406961v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.144303" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02406127v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4941810" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406967v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst6080086" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02396621v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tournat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19519" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406999v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4950708" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406981v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4954869" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069252v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2015.02.005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106807v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maurel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914184" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407018v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmelcher" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.014303" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091411v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407015v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938121" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407265v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Frantzeskakis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.023204" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177984v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.234301" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02406175v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918718" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406563v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Romero Garc&#237;a" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/9/093017" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02406181v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4836295" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845850v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ayrault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lihoreau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02406190v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4725487" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877720v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Degroot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gazengel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mac Donald" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Campbell" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2009.07.006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400411v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pelat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2010.03.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402122v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Degroot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lionet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2008.917670" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589266v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Macdonald" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2007.09.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079134v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. Depollier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hardy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.73.026611" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403109v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403096v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Depollier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365903v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Desjouy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365703v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ho Cheong" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848194v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Frantzeskakis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240353v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0968" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365127v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352594v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Groby" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365159v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365968v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasos Achilleos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365883v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365850v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810887v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421450v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637548v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638048v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166390v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Souchon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352610v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300717v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400688v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campbell" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358586v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ioannou Sougleridis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Richoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Achilleos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Theocharis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frantzeskakis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.044201" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784178v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Coutant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#8208;yang Zheng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassos Achilleos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apxr.202300102" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383400v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Ioannou Sougleridis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anastasiadis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.110.174311" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282393v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desjouy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117433" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297378v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte R&#246;ntgen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian V Morfonios" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schmelcher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.044082" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282506v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin Many Manda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Skokos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.184313" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873952v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Ngapasare" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/ac3a5e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873945v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0089055" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872867v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pagneux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0011550" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283199v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0042406" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059991v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Theocharis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Merkel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.32" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451255v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sivadon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyang Zheng" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.224309" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436122v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangyi Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040702" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02471519v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Yang Zheng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze-Guo Chen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab60f1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496333v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Brouzos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotios Diakonos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab78d9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098233v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.214204" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064340v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ngapasare" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Skokos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.054201" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436042v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Groby" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.054055" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02406114v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Moleron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Faure" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon F&#233;lix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.201404" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370309v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ngapasare" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193440v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cebrecos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11305-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366177v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Romero-Garcia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamothe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Miquel Garcia-Raffi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.054076" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371094v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kiorpelidis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pagneux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.012117" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371105v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.034014" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406867v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8071186" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406665v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Brouzos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30287-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02406122v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kalozoumis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.023838" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406875v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919165" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406955v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.022214" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406961v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.144303" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02406127v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4941810" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406967v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst6080086" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02396621v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tournat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19519" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406999v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4950708" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406981v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4954869" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069252v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2015.02.005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407018v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmelcher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.014303" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106807v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maurel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914184" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407015v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938121" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091411v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407265v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Frantzeskakis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.023204" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177984v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.234301" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02406175v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918718" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406563v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Romero Garc&#237;a" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/9/093017" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02406181v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4836295" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845850v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ayrault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lihoreau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02406190v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4725487" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877720v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Degroot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gazengel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mac Donald" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Campbell" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2009.07.006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400411v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pelat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2010.03.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402122v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Degroot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lionet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2008.917670" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589266v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Macdonald" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2007.09.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079134v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. Depollier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hardy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.73.026611" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403109v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403096v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Depollier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365903v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Desjouy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365703v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ho Cheong" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848194v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Frantzeskakis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240353v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0968" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365127v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352594v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Groby" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365159v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365968v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasos Achilleos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365883v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365850v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810887v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421450v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637548v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638048v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166390v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Souchon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352610v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300717v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400688v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campbell" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358586v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>