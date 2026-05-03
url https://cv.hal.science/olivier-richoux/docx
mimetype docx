--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -230,619 +230,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topologically Invisible Defects in Chiral Mirror Lattices</w:t>
+                <w:t xml:space="preserve">Existence and characterization of edge states in an acoustic trimer Su-Schrieffer-Heeger model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Coutant</w:t>
+                <w:t xml:space="preserve">Ioannis Ioannou Sougleridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li‐yang Zheng</w:t>
+                <w:t xml:space="preserve">A. Anastasiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olivier Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vassos Achilleos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Physics Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3 (4), </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (17), pp.174311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/apxr.202300102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.110.174311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784178v1</w:t>
+                <w:t xml:space="preserve">hal-05383400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence and characterization of edge states in an acoustic trimer Su-Schrieffer-Heeger model</w:t>
+                <w:t xml:space="preserve">Topologically Invisible Defects in Chiral Mirror Lattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioannis Ioannou Sougleridis</w:t>
+                <w:t xml:space="preserve">Antonin Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Anastasiadis</w:t>
+                <w:t xml:space="preserve">Li‐yang Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vassos Achilleos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vassos Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110 (17), pp.174311. </w:t>
+              <w:t xml:space="preserve">Advanced Physics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevb.110.174311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/apxr.202300102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05383400v1</w:t>
+                <w:t xml:space="preserve">hal-04784178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic solitons in a periodic waveguide: Theory and experiments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Achilleos</w:t>
+                <w:t xml:space="preserve">Equireflectionality and customized unbalanced coherent perfect absorption in asymmetric waveguide networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malte Röntgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Desjouy</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian V Morfonios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Schmelcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.117433⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (4), pp.044082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.044082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04282393v1</w:t>
+                <w:t xml:space="preserve">hal-04297378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equireflectionality and customized unbalanced coherent perfect absorption in asymmetric waveguide networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Richoux</w:t>
+                <w:t xml:space="preserve">Acoustic solitons in a periodic waveguide: Theory and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ioannou Sougleridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Schmelcher</w:t>
+                <w:t xml:space="preserve">C. Desjouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (4), pp.044082. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 546, pp.117433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.044082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.117433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297378v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave-packet spreading in the disordered and nonlinear Su-Schrieffer-Heeger chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertin Many Manda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassos Achilleos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalampos Skokos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -928,64 +928,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnold Ngapasare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassos Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalampos Skokos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1058,77 +1058,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnold Ngapasare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalampos Skokos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassos Achilleos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 32 (5), pp.053116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1162,77 +1162,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subwavelength Su-Schrieffer-Heeger topological modes in acoustic waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassos Achilleos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1286,957 +1286,957 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological two-dimensional Su–Schrieffer–Heeger analog acoustic networks: Total reflection at corners and corner induced modes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Coutant</w:t>
+                <w:t xml:space="preserve">High-amplitude sound propagation in acoustic transmission-line metamaterial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiangyi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Romero-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Theocharis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0042406⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (10), pp.104102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0040702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03283199v1</w:t>
+                <w:t xml:space="preserve">hal-03436122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of acoustic metamaterials made of Helmholtz resonators for perfect absorption by using the complex frequency plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Romero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (7-8), pp.713-749. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/crphys.32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05059991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Su-Schrieffer-Heeger lattice: Direct mapping of acoustic waveguides to the Su-Schrieffer-Heeger model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Topological two-dimensional Su–Schrieffer–Heeger analog acoustic networks: Total reflection at corners and corner induced modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Liyang Zheng</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vassos Achilleos</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Theocharis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.224309⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129 (12), pp.125108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0042406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451255v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-amplitude sound propagation in acoustic transmission-line metamaterial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acoustic Su-Schrieffer-Heeger lattice: Direct mapping of acoustic waveguides to the Su-Schrieffer-Heeger model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Sivadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiangyi Zhang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Georgios Theocharis</w:t>
+                <w:t xml:space="preserve">Liyang Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vassos Achilleos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 118 (10), pp.104102. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (22), pp.224309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0040702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.224309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436122v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic graphene network loaded with Helmholtz resonators: a first-principle modeling, Dirac cones, edge and interface waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-functional resonant acoustic wave router</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassos Achilleos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Theocharis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li-Yang Zheng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vassos Achilleos</w:t>
+                <w:t xml:space="preserve">Ioannis Brouzos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ze-Guo Chen</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fotios Diakonos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22 (1), pp.013029. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/ab60f1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab78d9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02471519v1</w:t>
+                <w:t xml:space="preserve">hal-02496333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-functional resonant acoustic wave router</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robustness of topological corner modes against disorder with application to acoustic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vassos Achilleos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fotios Diakonos</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab78d9⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (21), pp.214204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.214204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02496333v1</w:t>
+                <w:t xml:space="preserve">hal-03098233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness of topological corner modes against disorder with application to acoustic networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Coutant</w:t>
+                <w:t xml:space="preserve">Acoustic graphene network loaded with Helmholtz resonators: a first-principle modeling, Dirac cones, edge and interface waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Yang Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassos Achilleos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ze-Guo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vassos Achilleos</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102 (21), pp.214204. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (1), pp.013029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.214204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/ab60f1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03098233v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave propagation in a strongly disordered one-dimensional phononic lattice supporting rotational waves</w:t>
               </w:r>
@@ -2352,90 +2352,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfect absorption in mirror-symmetric acoustic metascreens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Romero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2538,51 +2538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 99 (20), </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2642,51 +2642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ngapasare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Skokos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2763,51 +2763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cebrecos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3010,51 +3010,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duality of bounded and scattering wave systems with local symmetries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Kiorpelidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fotios Diakonos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3131,77 +3131,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of Edge Waves in a Two-Dimensional Su-Schrieffer-Heeger Acoustic Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li-Yang Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassos Achilleos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3255,1810 +3255,1810 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark Solitons in Acoustic Transmission Line Metamaterials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Second-Harmonic Generation in Acoustic Waveguides Loaded with an Array of Side Holes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiangyi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Romero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassos Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (7), pp.1186. </w:t>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 104 (2), pp.235-242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app8071186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3813/AAA.919165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02406867v1</w:t>
+                <w:t xml:space="preserve">hal-02406875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subwavelength Interferometric Control of Absorption in Three-port Acoustic Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dark Solitons in Acoustic Transmission Line Metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiangyi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Romero-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Theocharis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Richoux</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vassos Achilleos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-30287-y⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (7), pp.1186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app8071186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02406665v1</w:t>
+                <w:t xml:space="preserve">hal-02406867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-size effects on topological interface states in one-dimensional scattering systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Kalozoumis</w:t>
+                <w:t xml:space="preserve">Subwavelength Interferometric Control of Absorption in Three-port Acoustic Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Brouzos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.98.023838⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-30287-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02406122v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-Harmonic Generation in Acoustic Waveguides Loaded with an Array of Side Holes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vicente Romero-García</w:t>
+                <w:t xml:space="preserve">Finite-size effects on topological interface states in one-dimensional scattering systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kalozoumis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vassos Achilleos</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Achilleos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 104 (2), pp.235-242. </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3813/AAA.919165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.98.023838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02406875v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bright and gap solitons in membrane-type acoustic metamaterials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vicente Romero-García</w:t>
+                <w:t xml:space="preserve">Non-Hermitian acoustic metamaterials: Role of exceptional points in sound absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pagneux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96 (2), </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (14), </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.96.022214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.144303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02406955v1</w:t>
+                <w:t xml:space="preserve">hal-02406961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Hermitian acoustic metamaterials: Role of exceptional points in sound absorption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Achilleos</w:t>
+                <w:t xml:space="preserve">Bright and gap solitons in membrane-type acoustic metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiangyi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Romero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Richoux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vassos Achilleos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95 (14), </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.144303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.96.022214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02406961v1</w:t>
+                <w:t xml:space="preserve">hal-02406955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments on metasurface carpet cloaking for audible acoustics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Coherent perfect absorption induced by the nonlinearity of a Helmholtz resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Achilleos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 108 (6), pp.064103. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 140 (1), pp.EL94-EL100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4941810⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.4954869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02406127v1</w:t>
+                <w:t xml:space="preserve">hal-02406981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-Harmonic Generation in Membrane-Type Nonlinear Acoustic Metamaterials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vicente Romero-García</w:t>
+                <w:t xml:space="preserve">Perfect and broadband acoustic absorption by critically coupled sub-wavelength resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Romero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vassos Achilleos</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cryst6080086⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep19519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02406967v1</w:t>
+                <w:t xml:space="preserve">hal-02396621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfect and broadband acoustic absorption by critically coupled sub-wavelength resonators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Romero-Garcia</w:t>
+                <w:t xml:space="preserve">Second-Harmonic Generation in Membrane-Type Nonlinear Acoustic Metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiangyi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Romero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">V. Tournat</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassos Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (8), pp.86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep19519⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cryst6080086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396621v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of complex frequency plane to design broadband and sub-wavelength absorbers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Experiments on metasurface carpet cloaking for audible acoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Pagneux</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 139 (6), pp.3395-3403. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108 (6), pp.064103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4950708⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4941810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02406999v1</w:t>
+                <w:t xml:space="preserve">hal-02406127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent perfect absorption induced by the nonlinearity of a Helmholtz resonator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Use of complex frequency plane to design broadband and sub-wavelength absorbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Romero-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Theocharis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georgios Theocharis</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 140 (1), pp.EL94-EL100. </w:t>
+              <w:t xml:space="preserve">, 2016, 139 (6), pp.3395-3403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4954869⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.4950708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02406981v1</w:t>
+                <w:t xml:space="preserve">hal-02406999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of acoustic solitary waves in a lattice of Helmholtz resonators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Invariant currents in lossy acoustic waveguides with complete local symmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kalozoumis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fotios Diakonos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Theocharis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Lombard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+                <w:t xml:space="preserve">P. Schmelcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2015.02.005⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.014303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01069252v1</w:t>
+                <w:t xml:space="preserve">hal-02407018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariant currents in lossy acoustic waveguides with complete local symmetry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Schmelcher</w:t>
+                <w:t xml:space="preserve">Disorder persistent transparency within the bandgap of a periodic array of acoustic Helmholtz resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.014303⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117 (10), pp.104902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4914184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407018v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disorder persistent transparency within the bandgap of a periodic array of acoustic Helmholtz resonators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Richoux</w:t>
+                <w:t xml:space="preserve">Generation of acoustic solitary waves in a lattice of Helmholtz resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Maurel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Pagneux</w:t>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 117 (10), pp.104902. </w:t>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56, pp.85-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4914184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2015.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106807v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of acoustic absorption in one-dimensional scattering by resonant scatterers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Romero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5105,77 +5105,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of acoustic solitons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Estonian Academy of Sciences </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 64 (3), pp.304-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5213,51 +5213,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic solitons in waveguides with Helmholtz resonators: Transmission line approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5343,51 +5343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5428,949 +5428,949 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02177984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Modal Modelling of Time-Domain Propagation in Complex Waveguide Networks</w:t>
+                <w:t xml:space="preserve">Low frequency acoustic resonances in urban courtyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Moleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3813/AAA.918718⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 135 (1), pp.74-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4836295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02406175v1</w:t>
+                <w:t xml:space="preserve">hal-02406181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limits of slow sound propagation and transparency in lossy, locally resonant periodic structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Romero García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Tournat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1367-2630/16/9/093017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low frequency acoustic resonances in urban courtyards</w:t>
+                <w:t xml:space="preserve">Reduced Modal Modelling of Time-Domain Propagation in Complex Waveguide Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Moleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 135 (1), pp.74-82. </w:t>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 100 (3), pp.391-400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4836295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3813/AAA.918718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02406181v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la propagation acoustique en milieu urbain : approches ondulatoires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Doc</w:t>
+                <w:t xml:space="preserve">Sound propagation in periodic urban areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Moleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RéférenceS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111 (11), pp.114906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4725487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00845850v1</w:t>
+                <w:t xml:space="preserve">hal-02406190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound propagation in periodic urban areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de la propagation acoustique en milieu urbain : approches ondulatoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Doc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lihoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Moleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RéférenceS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.228-231</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02406190v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the pressure field in the vicinity of a microphone membrane using PIV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Effect of the open roof on low frequency acoustic propagation in street canyons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Degroot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Murray Campbell</w:t>
+                <w:t xml:space="preserve">Adrien Pelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lihoreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 71 (2), pp.157-163. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2009.07.006⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 71 (8), pp.731-738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2010.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877720v1</w:t>
+                <w:t xml:space="preserve">hal-00400411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the open roof on low frequency acoustic propagation in street canyons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Modelling the pressure field in the vicinity of a microphone membrane using PIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ayrault</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Degroot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Mac Donald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Pelat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Lihoreau</w:t>
+                <w:t xml:space="preserve">Murray Campbell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 71 (8), pp.731-738. </w:t>
+              <w:t xml:space="preserve">, 2010, 71 (2), pp.157-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2010.03.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2009.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00400411v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser Doppler Velocimetry for Joint Measurements of Acoustic and Mean Flow Velocities : LMS-based Algorithm and CRB Calculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Degroot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6456,77 +6456,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Degroot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murray Campbell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 69 (12), pp.1308-1317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6560,51 +6560,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of mechanical waves in a one-dimensional nonlinear disordered lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude L. Depollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6658,204 +6658,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00079134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic characterization of Hofstadter butterfly with resonant scatterers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Characterization by a time-frequency method of classical waves propagation in one-dimensional lattice : effects of the dispersion and localized nonlinearities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Depollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 59 (1), pp.34-40</w:t>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 88 (6), pp.934-941</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00403109v1</w:t>
+                <w:t xml:space="preserve">hal-00403096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization by a time-frequency method of classical waves propagation in one-dimensional lattice : effects of the dispersion and localized nonlinearities.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Acoustic characterization of Hofstadter butterfly with resonant scatterers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Hardy</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 88 (6), pp.934-941</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 59 (1), pp.34-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00403096v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6873,77 +6873,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear propagation in acoustic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Ioannou Sougleridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassos Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Desjouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7024,64 +7024,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Ho Cheong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassos Achilleos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7119,90 +7119,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear propagation in an acoustic periodic waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Ioannou Sougleridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassos Achilleos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Theocharis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Frantzeskakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7244,77 +7244,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidences of perfect acoustic absorption in deep sub-wavelength structures in ventilation problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Romero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7372,204 +7372,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering Suppression by Stealth Acoustic Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Perfect acoustic absorption in deep sub-wavelength structures for the ventilation problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Romero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lamothe</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phononics 2019: 5th International Conference on Phononic Crystals/Metamaterials, Phonon Transport, Topological Phononics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Tucson, United States</w:t>
+              <w:t xml:space="preserve">Symposium on acoustic metamaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Ischia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365127v1</w:t>
+                <w:t xml:space="preserve">hal-02365159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfect acoustic absorption in deep sub-wavelength structures for the ventilation problems with degenerate resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Romero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7618,523 +7622,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfect acoustic absorption in deep sub-wavelength structures for the ventilation problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Scattering Suppression by Stealth Acoustic Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Romero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Theocharis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluis Miquel Garcia-Raffi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on acoustic metamaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Ischia, Italy</w:t>
+              <w:t xml:space="preserve">Phononics 2019: 5th International Conference on Phononic Crystals/Metamaterials, Phonon Transport, Topological Phononics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Tucson, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365159v1</w:t>
+                <w:t xml:space="preserve">hal-02365127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipative Envelope Solitons In 1D Acoustic Metamaterials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Non-Periodic Distribution of Scatterers and Broadband Acoustic Transparency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluis Miquel Garcia-Raffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Theocharis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Romero-García</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on acoustic metamaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Xàtiva, Spain</w:t>
+              <w:t xml:space="preserve">The 2nd Franco-Chinese Acoustic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365968v1</w:t>
+                <w:t xml:space="preserve">hal-02365850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear wave propagation in 1D acoustic transmission line metamaterials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Dissipative Envelope Solitons In 1D Acoustic Metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiangyi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Romero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasos Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd Franco-Chinese Acoustic Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Symposium on acoustic metamaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Xàtiva, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365883v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Periodic Distribution of Scatterers and Broadband Acoustic Transparency</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Nonlinear wave propagation in 1D acoustic transmission line metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiangyi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Romero-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Theocharis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasos Achilleos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2nd Franco-Chinese Acoustic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365850v1</w:t>
+                <w:t xml:space="preserve">hal-02365883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound propagation in periodic urban areas</w:t>
               </w:r>
@@ -8159,51 +8159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8280,51 +8280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8401,51 +8401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8509,51 +8509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Moleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8617,64 +8617,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a dipole radiation by Laser Doppler Velocimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Duff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8744,90 +8744,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stealth Acoustic Materials for Scattering Cancellation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Romero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluis Miquel Garcia-Raffi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8897,90 +8897,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topologically invisible defects in chiral mirror lattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liyang Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassos Achilleos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9019,77 +9019,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the pressure field in the vicinity of a microphone membrane using PIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Degroot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9133,51 +9133,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical study of the propagation of acoustic waves in a 1D weakly disordered lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9390,51 +9390,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ioannou Sougleridis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Richoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Achilleos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Theocharis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frantzeskakis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.044201" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784178v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Coutant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#8208;yang Zheng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassos Achilleos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apxr.202300102" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383400v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Ioannou Sougleridis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anastasiadis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.110.174311" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282393v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desjouy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117433" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297378v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte R&#246;ntgen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian V Morfonios" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schmelcher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.044082" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282506v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin Many Manda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Skokos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.184313" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873952v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Ngapasare" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/ac3a5e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873945v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0089055" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872867v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pagneux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0011550" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283199v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0042406" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059991v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Theocharis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Merkel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.32" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451255v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sivadon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyang Zheng" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.224309" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436122v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangyi Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040702" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02471519v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Yang Zheng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze-Guo Chen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab60f1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496333v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Brouzos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotios Diakonos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab78d9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098233v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.214204" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064340v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ngapasare" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Skokos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.054201" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436042v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Groby" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.054055" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02406114v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Moleron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Faure" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon F&#233;lix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.201404" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370309v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ngapasare" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193440v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cebrecos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11305-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366177v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Romero-Garcia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamothe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Miquel Garcia-Raffi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.054076" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371094v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kiorpelidis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pagneux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.012117" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371105v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.034014" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406867v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8071186" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406665v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Brouzos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30287-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02406122v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kalozoumis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.023838" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406875v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919165" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406955v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.022214" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406961v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.144303" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02406127v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4941810" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406967v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst6080086" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02396621v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tournat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19519" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406999v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4950708" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406981v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4954869" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069252v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2015.02.005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407018v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmelcher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.014303" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106807v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maurel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914184" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407015v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938121" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091411v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407265v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Frantzeskakis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.023204" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177984v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.234301" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02406175v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918718" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406563v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Romero Garc&#237;a" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/9/093017" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02406181v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4836295" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845850v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ayrault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lihoreau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02406190v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4725487" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877720v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Degroot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gazengel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mac Donald" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Campbell" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2009.07.006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400411v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pelat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2010.03.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402122v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Degroot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lionet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2008.917670" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589266v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Macdonald" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2007.09.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079134v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. Depollier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hardy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.73.026611" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403109v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403096v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Depollier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365903v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Desjouy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365703v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ho Cheong" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848194v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Frantzeskakis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240353v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0968" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365127v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352594v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Groby" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365159v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365968v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasos Achilleos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365883v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365850v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810887v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421450v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637548v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638048v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166390v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Souchon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352610v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300717v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400688v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campbell" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358586v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ioannou Sougleridis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Richoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Achilleos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Theocharis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frantzeskakis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.044201" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383400v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Ioannou Sougleridis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anastasiadis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassos Achilleos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.110.174311" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784178v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Coutant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#8208;yang Zheng" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apxr.202300102" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297378v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte R&#246;ntgen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian V Morfonios" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schmelcher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.044082" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282393v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desjouy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117433" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282506v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin Many Manda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Skokos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.184313" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873952v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Ngapasare" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/ac3a5e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873945v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0089055" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872867v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pagneux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0011550" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436122v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangyi Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040702" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059991v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Theocharis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Merkel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.32" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283199v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0042406" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451255v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sivadon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyang Zheng" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.224309" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496333v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Brouzos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotios Diakonos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab78d9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098233v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.214204" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02471519v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Yang Zheng" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze-Guo Chen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab60f1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064340v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ngapasare" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Skokos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.054201" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436042v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Groby" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.054055" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02406114v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Moleron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Faure" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon F&#233;lix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.201404" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370309v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ngapasare" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193440v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cebrecos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11305-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366177v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Romero-Garcia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamothe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Miquel Garcia-Raffi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.054076" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371094v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kiorpelidis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pagneux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.012117" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371105v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.034014" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406875v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919165" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406867v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8071186" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406665v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Brouzos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30287-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02406122v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kalozoumis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.023838" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406961v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.144303" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406955v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.022214" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406981v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4954869" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02396621v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tournat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19519" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406967v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst6080086" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02406127v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4941810" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406999v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4950708" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407018v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmelcher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.014303" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106807v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maurel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914184" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069252v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2015.02.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407015v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938121" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091411v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407265v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Frantzeskakis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.023204" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177984v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.234301" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02406181v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4836295" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406563v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Romero Garc&#237;a" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/9/093017" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02406175v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918718" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02406190v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4725487" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845850v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ayrault" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lihoreau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400411v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pelat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2010.03.004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877720v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Degroot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gazengel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mac Donald" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Campbell" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2009.07.006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402122v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Degroot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lionet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2008.917670" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589266v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Macdonald" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2007.09.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079134v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. Depollier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hardy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.73.026611" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403096v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Depollier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403109v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365903v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Desjouy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365703v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ho Cheong" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848194v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Frantzeskakis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240353v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0968" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365159v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352594v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Groby" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365127v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365850v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365968v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasos Achilleos" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365883v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810887v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421450v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637548v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638048v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166390v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Souchon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352610v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300717v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400688v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campbell" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358586v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>