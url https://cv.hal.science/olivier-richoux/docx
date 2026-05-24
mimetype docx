--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -230,619 +230,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence and characterization of edge states in an acoustic trimer Su-Schrieffer-Heeger model</w:t>
+                <w:t xml:space="preserve">Topologically Invisible Defects in Chiral Mirror Lattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioannis Ioannou Sougleridis</w:t>
+                <w:t xml:space="preserve">Antonin Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Anastasiadis</w:t>
+                <w:t xml:space="preserve">Li‐yang Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vassos Achilleos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vassos Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110 (17), pp.174311. </w:t>
+              <w:t xml:space="preserve">Advanced Physics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevb.110.174311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/apxr.202300102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05383400v1</w:t>
+                <w:t xml:space="preserve">hal-04784178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topologically Invisible Defects in Chiral Mirror Lattices</w:t>
+                <w:t xml:space="preserve">Existence and characterization of edge states in an acoustic trimer Su-Schrieffer-Heeger model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Coutant</w:t>
+                <w:t xml:space="preserve">Ioannis Ioannou Sougleridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li‐yang Zheng</w:t>
+                <w:t xml:space="preserve">A. Anastasiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olivier Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vassos Achilleos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Physics Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3 (4), </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (17), pp.174311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/apxr.202300102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.110.174311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784178v1</w:t>
+                <w:t xml:space="preserve">hal-05383400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equireflectionality and customized unbalanced coherent perfect absorption in asymmetric waveguide networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acoustic solitons in a periodic waveguide: Theory and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ioannou Sougleridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Achilleos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Theocharis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malte Röntgen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Peter Schmelcher</w:t>
+                <w:t xml:space="preserve">C. Desjouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.044082⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 546, pp.117433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.117433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297378v1</w:t>
+                <w:t xml:space="preserve">hal-04282393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic solitons in a periodic waveguide: Theory and experiments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Achilleos</w:t>
+                <w:t xml:space="preserve">Equireflectionality and customized unbalanced coherent perfect absorption in asymmetric waveguide networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malte Röntgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian V Morfonios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Desjouy</w:t>
+                <w:t xml:space="preserve">Peter Schmelcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 546, pp.117433. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (4), pp.044082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.117433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.044082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282393v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave-packet spreading in the disordered and nonlinear Su-Schrieffer-Heeger chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertin Many Manda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassos Achilleos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalampos Skokos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -928,64 +928,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnold Ngapasare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassos Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalampos Skokos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1058,77 +1058,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnold Ngapasare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalampos Skokos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassos Achilleos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 32 (5), pp.053116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1162,77 +1162,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subwavelength Su-Schrieffer-Heeger topological modes in acoustic waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassos Achilleos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1286,892 +1286,892 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-amplitude sound propagation in acoustic transmission-line metamaterial</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vicente Romero-García</w:t>
+                <w:t xml:space="preserve">Topological two-dimensional Su–Schrieffer–Heeger analog acoustic networks: Total reflection at corners and corner induced modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Achilleos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0040702⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129 (12), pp.125108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0042406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03436122v1</w:t>
+                <w:t xml:space="preserve">hal-03283199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of acoustic metamaterials made of Helmholtz resonators for perfect absorption by using the complex frequency plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Romero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noé Jiménez</w:t>
+                <w:t xml:space="preserve">G. Theocharis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (7-8), pp.713-749. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/crphys.32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05059991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological two-dimensional Su–Schrieffer–Heeger analog acoustic networks: Total reflection at corners and corner induced modes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Acoustic Su-Schrieffer-Heeger lattice: Direct mapping of acoustic waveguides to the Su-Schrieffer-Heeger model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Achilleos</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Sivadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyang Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vassos Achilleos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0042406⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (22), pp.224309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.224309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03283199v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Su-Schrieffer-Heeger lattice: Direct mapping of acoustic waveguides to the Su-Schrieffer-Heeger model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-amplitude sound propagation in acoustic transmission-line metamaterial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liyang Zheng</w:t>
+                <w:t xml:space="preserve">Jiangyi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Romero-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vassos Achilleos</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 103 (22), pp.224309. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (10), pp.104102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.224309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0040702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451255v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-functional resonant acoustic wave router</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robustness of topological corner modes against disorder with application to acoustic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vassos Achilleos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fotios Diakonos</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab78d9⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (21), pp.214204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.214204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02496333v1</w:t>
+                <w:t xml:space="preserve">hal-03098233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness of topological corner modes against disorder with application to acoustic networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-functional resonant acoustic wave router</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olivier Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vassos Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Brouzos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fotios Diakonos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102 (21), pp.214204. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.214204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab78d9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03098233v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic graphene network loaded with Helmholtz resonators: a first-principle modeling, Dirac cones, edge and interface waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li-Yang Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassos Achilleos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ze-Guo Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2352,90 +2352,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfect absorption in mirror-symmetric acoustic metascreens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Romero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2480,278 +2480,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete propagation of trapped modes in acoustic waveguide arrays</w:t>
+                <w:t xml:space="preserve">Chaos and Anderson Localization in Disordered Classical Chains: Hertzian vs FPUT models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Moleron</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A Ngapasare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Theocharis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Skokos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Achilleos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02406114v1</w:t>
+                <w:t xml:space="preserve">hal-02370309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaos and Anderson Localization in Disordered Classical Chains: Hertzian vs FPUT models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Discrete propagation of trapped modes in acoustic waveguide arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Moleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Achilleos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.201404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370309v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic radiation pressure for nonreciprocal transmission and switch effects</w:t>
               </w:r>
@@ -2763,51 +2763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cebrecos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2861,940 +2861,940 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stealth acoustic materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lamothe</w:t>
+                <w:t xml:space="preserve">Observation of Edge Waves in a Two-Dimensional Su-Schrieffer-Heeger Acoustic Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Yang Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassos Achilleos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lluis Miquel Garcia-Raffi</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 11 (5), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.11.054076⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.034014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02366177v1</w:t>
+                <w:t xml:space="preserve">hal-02371105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duality of bounded and scattering wave systems with local symmetries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Kiorpelidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fotios Diakonos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.99.012117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Edge Waves in a Two-Dimensional Su-Schrieffer-Heeger Acoustic Network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Richoux</w:t>
+                <w:t xml:space="preserve">Stealth acoustic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Romero-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluis Miquel Garcia-Raffi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 12, </w:t>
+              <w:t xml:space="preserve">, 2019, 11 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.034014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.11.054076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371105v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-Harmonic Generation in Acoustic Waveguides Loaded with an Array of Side Holes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Dark Solitons in Acoustic Transmission Line Metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiangyi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Romero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassos Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 104 (2), pp.235-242. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (7), pp.1186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3813/AAA.919165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app8071186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02406875v1</w:t>
+                <w:t xml:space="preserve">hal-02406867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark Solitons in Acoustic Transmission Line Metamaterials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vicente Romero-García</w:t>
+                <w:t xml:space="preserve">Finite-size effects on topological interface states in one-dimensional scattering systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kalozoumis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vassos Achilleos</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Achilleos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app8071186⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.98.023838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02406867v1</w:t>
+                <w:t xml:space="preserve">hal-02406122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subwavelength Interferometric Control of Absorption in Three-port Acoustic Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Brouzos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-018-30287-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-size effects on topological interface states in one-dimensional scattering systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Kalozoumis</w:t>
+                <w:t xml:space="preserve">Second-Harmonic Generation in Acoustic Waveguides Loaded with an Array of Side Holes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiangyi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Romero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">O. Richoux</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassos Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 98 (2), </w:t>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 104 (2), pp.235-242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.98.023838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3813/AAA.919165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02406122v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Hermitian acoustic metamaterials: Role of exceptional points in sound absorption</w:t>
               </w:r>
@@ -3806,64 +3806,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95 (14), </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3897,103 +3897,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bright and gap solitons in membrane-type acoustic metamaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiangyi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Romero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassos Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 96 (2), </w:t>
@@ -4025,1239 +4025,1239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent perfect absorption induced by the nonlinearity of a Helmholtz resonator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Achilleos</w:t>
+                <w:t xml:space="preserve">Second-Harmonic Generation in Membrane-Type Nonlinear Acoustic Metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiangyi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Romero-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Theocharis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Richoux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vassos Achilleos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 140 (1), pp.EL94-EL100. </w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (8), pp.86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4954869⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cryst6080086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02406981v1</w:t>
+                <w:t xml:space="preserve">hal-02406967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfect and broadband acoustic absorption by critically coupled sub-wavelength resonators</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experiments on metasurface carpet cloaking for audible acoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep19519⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108 (6), pp.064103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4941810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02396621v1</w:t>
+                <w:t xml:space="preserve">hal-02406127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-Harmonic Generation in Membrane-Type Nonlinear Acoustic Metamaterials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vicente Romero-García</w:t>
+                <w:t xml:space="preserve">Perfect and broadband acoustic absorption by critically coupled sub-wavelength resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Romero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vassos Achilleos</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (8), pp.86. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cryst6080086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep19519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02406967v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments on metasurface carpet cloaking for audible acoustics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Use of complex frequency plane to design broadband and sub-wavelength absorbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Romero-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Theocharis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 108 (6), pp.064103. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 139 (6), pp.3395-3403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4941810⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.4950708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02406127v1</w:t>
+                <w:t xml:space="preserve">hal-02406999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of complex frequency plane to design broadband and sub-wavelength absorbers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Romero-Garcia</w:t>
+                <w:t xml:space="preserve">Coherent perfect absorption induced by the nonlinearity of a Helmholtz resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Achilleos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 139 (6), pp.3395-3403. </w:t>
+              <w:t xml:space="preserve">, 2016, 140 (1), pp.EL94-EL100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4950708⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.4954869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02406999v1</w:t>
+                <w:t xml:space="preserve">hal-02406981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariant currents in lossy acoustic waveguides with complete local symmetry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Generation of acoustic solitary waves in a lattice of Helmholtz resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Schmelcher</w:t>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.014303⟩</w:t>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56, pp.85-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2015.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407018v1</w:t>
+                <w:t xml:space="preserve">hal-01069252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disorder persistent transparency within the bandgap of a periodic array of acoustic Helmholtz resonators</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Pagneux</w:t>
+                <w:t xml:space="preserve">Invariant currents in lossy acoustic waveguides with complete local symmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kalozoumis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fotios Diakonos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Theocharis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schmelcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4914184⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.014303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106807v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of acoustic solitary waves in a lattice of Helmholtz resonators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lombard</w:t>
+                <w:t xml:space="preserve">Disorder persistent transparency within the bandgap of a periodic array of acoustic Helmholtz resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+                <w:t xml:space="preserve">A. Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 56, pp.85-99. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117 (10), pp.104902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2015.02.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4914184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069252v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of acoustic absorption in one-dimensional scattering by resonant scatterers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Numerical investigation of acoustic solitons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Estonian Academy of Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64 (3), pp.304-310</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407015v1</w:t>
+                <w:t xml:space="preserve">hal-01091411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of acoustic solitons</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Control of acoustic absorption in one-dimensional scattering by resonant scatterers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Theocharis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Romero-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Estonian Academy of Sciences </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107 (24), pp.244102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4938121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01091411v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic solitons in waveguides with Helmholtz resonators: Transmission line approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5343,51 +5343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5428,949 +5428,949 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02177984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low frequency acoustic resonances in urban courtyards</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Reduced Modal Modelling of Time-Domain Propagation in Complex Waveguide Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Moleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4836295⟩</w:t>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 100 (3), pp.391-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3813/AAA.918718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02406181v1</w:t>
+                <w:t xml:space="preserve">hal-02406175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limits of slow sound propagation and transparency in lossy, locally resonant periodic structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Romero García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Tournat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1367-2630/16/9/093017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Modal Modelling of Time-Domain Propagation in Complex Waveguide Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Low frequency acoustic resonances in urban courtyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Moleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 100 (3), pp.391-400. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 135 (1), pp.74-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3813/AAA.918718⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.4836295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02406175v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound propagation in periodic urban areas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Modélisation de la propagation acoustique en milieu urbain : approches ondulatoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Doc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lihoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Moleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RéférenceS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.228-231</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02406190v1</w:t>
+                <w:t xml:space="preserve">hal-00845850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la propagation acoustique en milieu urbain : approches ondulatoires</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sound propagation in periodic urban areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Miguel Moleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RéférenceS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111 (11), pp.114906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4725487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845850v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the open roof on low frequency acoustic propagation in street canyons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modelling the pressure field in the vicinity of a microphone membrane using PIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Pelat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Lihoreau</w:t>
+                <w:t xml:space="preserve">A. Degroot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Mac Donald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murray Campbell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 71 (8), pp.731-738. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2010.03.004⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 71 (2), pp.157-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2009.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00400411v1</w:t>
+                <w:t xml:space="preserve">hal-01877720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the pressure field in the vicinity of a microphone membrane using PIV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Effect of the open roof on low frequency acoustic propagation in street canyons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Robert Mac Donald</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murray Campbell</w:t>
+                <w:t xml:space="preserve">Adrien Pelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lihoreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 71 (2), pp.157-163. </w:t>
+              <w:t xml:space="preserve">, 2010, 71 (8), pp.731-738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2009.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2010.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877720v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser Doppler Velocimetry for Joint Measurements of Acoustic and Mean Flow Velocities : LMS-based Algorithm and CRB Calculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Degroot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6456,77 +6456,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Degroot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murray Campbell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 69 (12), pp.1308-1317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6560,51 +6560,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of mechanical waves in a one-dimensional nonlinear disordered lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude L. Depollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6664,51 +6664,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization by a time-frequency method of classical waves propagation in one-dimensional lattice : effects of the dispersion and localized nonlinearities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Depollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6759,51 +6759,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic characterization of Hofstadter butterfly with resonant scatterers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6873,77 +6873,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear propagation in acoustic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Ioannou Sougleridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassos Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Desjouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7024,64 +7024,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Ho Cheong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassos Achilleos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7119,90 +7119,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear propagation in an acoustic periodic waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Ioannou Sougleridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassos Achilleos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Theocharis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Frantzeskakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7244,77 +7244,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidences of perfect acoustic absorption in deep sub-wavelength structures in ventilation problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Romero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7372,838 +7372,838 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfect acoustic absorption in deep sub-wavelength structures for the ventilation problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Perfect acoustic absorption in deep sub-wavelength structures for the ventilation problems with degenerate resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Romero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P Groby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on acoustic metamaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Ischia, Italy</w:t>
+              <w:t xml:space="preserve">23rd International Congress on Acoustics, Sept. 09-13, 2019 integrating 4th EAA Euroregio 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365159v1</w:t>
+                <w:t xml:space="preserve">hal-02352594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfect acoustic absorption in deep sub-wavelength structures for the ventilation problems with degenerate resonators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Scattering Suppression by Stealth Acoustic Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Romero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Theocharis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluis Miquel Garcia-Raffi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Congress on Acoustics, Sept. 09-13, 2019 integrating 4th EAA Euroregio 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">Phononics 2019: 5th International Conference on Phononic Crystals/Metamaterials, Phonon Transport, Topological Phononics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Tucson, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352594v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering Suppression by Stealth Acoustic Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Perfect acoustic absorption in deep sub-wavelength structures for the ventilation problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Romero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lamothe</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phononics 2019: 5th International Conference on Phononic Crystals/Metamaterials, Phonon Transport, Topological Phononics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Tucson, United States</w:t>
+              <w:t xml:space="preserve">Symposium on acoustic metamaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Ischia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365127v1</w:t>
+                <w:t xml:space="preserve">hal-02365159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Periodic Distribution of Scatterers and Broadband Acoustic Transparency</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Dissipative Envelope Solitons In 1D Acoustic Metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiangyi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Romero-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Theocharis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasos Achilleos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd Franco-Chinese Acoustic Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Symposium on acoustic metamaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Xàtiva, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365850v1</w:t>
+                <w:t xml:space="preserve">hal-02365968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipative Envelope Solitons In 1D Acoustic Metamaterials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Nonlinear wave propagation in 1D acoustic transmission line metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiangyi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Romero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasos Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on acoustic metamaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Xàtiva, Spain</w:t>
+              <w:t xml:space="preserve">The 2nd Franco-Chinese Acoustic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365968v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear wave propagation in 1D acoustic transmission line metamaterials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Non-Periodic Distribution of Scatterers and Broadband Acoustic Transparency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluis Miquel Garcia-Raffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Theocharis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Romero-García</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2nd Franco-Chinese Acoustic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365883v1</w:t>
+                <w:t xml:space="preserve">hal-02365850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound propagation in periodic urban areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Moleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8241,90 +8241,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la méthode EF-modale à l'étude de réseaux périodiques ouverts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Moleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8362,90 +8362,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the modal-FE method to the study of open periodic lattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Moleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8483,77 +8483,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode mixte EF-modale pour l'étude de la propagation acoustique en milieu urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Moleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8617,64 +8617,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a dipole radiation by Laser Doppler Velocimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Duff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8744,103 +8744,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stealth Acoustic Materials for Scattering Cancellation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Romero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluis Miquel Garcia-Raffi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">META 2019 Lisbon - Portugal The 10th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8897,90 +8897,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topologically invisible defects in chiral mirror lattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liyang Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassos Achilleos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9019,77 +9019,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the pressure field in the vicinity of a microphone membrane using PIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Degroot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9133,51 +9133,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical study of the propagation of acoustic waves in a 1D weakly disordered lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9390,51 +9390,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ioannou Sougleridis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Richoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Achilleos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Theocharis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frantzeskakis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.044201" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383400v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Ioannou Sougleridis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anastasiadis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassos Achilleos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.110.174311" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784178v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Coutant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#8208;yang Zheng" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apxr.202300102" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297378v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte R&#246;ntgen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian V Morfonios" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schmelcher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.044082" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282393v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desjouy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117433" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282506v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin Many Manda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Skokos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.184313" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873952v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Ngapasare" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/ac3a5e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873945v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0089055" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872867v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pagneux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0011550" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436122v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangyi Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040702" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059991v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Theocharis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Merkel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.32" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283199v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0042406" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451255v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sivadon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyang Zheng" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.224309" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496333v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Brouzos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotios Diakonos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab78d9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098233v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.214204" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02471519v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Yang Zheng" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze-Guo Chen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab60f1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064340v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ngapasare" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Skokos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.054201" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436042v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Groby" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.054055" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02406114v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Moleron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Faure" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon F&#233;lix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.201404" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370309v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ngapasare" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193440v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cebrecos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11305-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366177v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Romero-Garcia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamothe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Miquel Garcia-Raffi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.054076" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371094v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kiorpelidis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pagneux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.012117" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371105v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.034014" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406875v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919165" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406867v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8071186" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406665v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Brouzos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30287-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02406122v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kalozoumis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.023838" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406961v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.144303" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406955v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.022214" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406981v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4954869" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02396621v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tournat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19519" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406967v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst6080086" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02406127v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4941810" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406999v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4950708" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407018v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmelcher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.014303" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106807v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maurel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914184" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069252v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2015.02.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407015v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938121" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091411v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407265v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Frantzeskakis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.023204" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177984v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.234301" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02406181v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4836295" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406563v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Romero Garc&#237;a" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/9/093017" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02406175v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918718" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02406190v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4725487" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845850v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ayrault" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lihoreau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400411v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pelat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2010.03.004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877720v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Degroot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gazengel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mac Donald" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Campbell" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2009.07.006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402122v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Degroot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lionet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2008.917670" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589266v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Macdonald" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2007.09.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079134v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. Depollier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hardy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.73.026611" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403096v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Depollier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403109v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365903v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Desjouy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365703v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ho Cheong" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848194v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Frantzeskakis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240353v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0968" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365159v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352594v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Groby" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365127v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365850v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365968v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasos Achilleos" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365883v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810887v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421450v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637548v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638048v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166390v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Souchon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352610v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300717v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400688v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campbell" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358586v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ioannou Sougleridis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Richoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Achilleos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Theocharis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frantzeskakis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.044201" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784178v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Coutant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#8208;yang Zheng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassos Achilleos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apxr.202300102" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383400v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Ioannou Sougleridis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anastasiadis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.110.174311" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282393v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desjouy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117433" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297378v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte R&#246;ntgen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian V Morfonios" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schmelcher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.044082" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282506v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin Many Manda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Skokos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.184313" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873952v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Ngapasare" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/ac3a5e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873945v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0089055" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872867v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pagneux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0011550" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283199v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0042406" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059991v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Theocharis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Merkel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.32" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451255v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sivadon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyang Zheng" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.224309" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436122v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangyi Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040702" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098233v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.214204" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496333v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Brouzos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotios Diakonos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab78d9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02471519v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Yang Zheng" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze-Guo Chen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab60f1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064340v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ngapasare" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Skokos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.054201" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436042v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Groby" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.054055" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370309v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ngapasare" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02406114v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Moleron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Faure" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon F&#233;lix" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.201404" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193440v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cebrecos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11305-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371105v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.034014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371094v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kiorpelidis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pagneux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.012117" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366177v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Romero-Garcia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamothe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Miquel Garcia-Raffi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.054076" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406867v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8071186" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02406122v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kalozoumis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.023838" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406665v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Brouzos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30287-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406875v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919165" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406961v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.144303" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406955v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.022214" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406967v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst6080086" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02406127v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4941810" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02396621v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tournat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19519" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406999v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4950708" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406981v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4954869" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069252v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2015.02.005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407018v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmelcher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.014303" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106807v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maurel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914184" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091411v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407015v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938121" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407265v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Frantzeskakis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.023204" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177984v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.234301" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02406175v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918718" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406563v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Romero Garc&#237;a" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/9/093017" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02406181v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4836295" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845850v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ayrault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lihoreau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02406190v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4725487" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877720v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Degroot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gazengel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mac Donald" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Campbell" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2009.07.006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400411v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pelat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2010.03.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402122v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Degroot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lionet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2008.917670" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589266v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Macdonald" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2007.09.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079134v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. Depollier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hardy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.73.026611" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403096v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Depollier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403109v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365903v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Desjouy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365703v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ho Cheong" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848194v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Frantzeskakis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240353v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0968" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352594v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Groby" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365127v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365159v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365968v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasos Achilleos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365883v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365850v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810887v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421450v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637548v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638048v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166390v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Souchon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352610v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300717v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400688v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campbell" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358586v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>