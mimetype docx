--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.41379310345px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Ridoux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor at Université de Rennes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ridoux Olivier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur d'informatique à l'université de Rennes 1, section CNU n° 27Carrière : 1984-1999, chargé de recherche à l'INRIA, puis à partir de 1999, enseignant-chercheur à l'université de Rennes (1)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FORMATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formation supérieure à l’université de Rennes 1Doctorat d’informatique en 1986, HDR en 1999</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RESPONSABILITÉS COLLECTIVES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999-2004 : responsable de la Maîtrise d’informatique de l’IFSIC (devenue 1ère année de Master de l’ISTIC)2004-2009 : directeur de l'IFSIC (devenu ISTIC en 2011, environ 70 personnels, 1200 étudiants)2005-2016 : créateur et responsable de l'équipe de recherche LIS (devenue SemLIS en 2016) à l’IRISA2009-2011 : co-créateur et administrateur provisoire de l'ESIR (environ 35 personnels, 300 étudiants)2009-2024 : correspondant handicap de l'ESIR puis de l'ISTIC2011-2018 : responsable des parcours d’innovation de l’ESIR, et plus généralement des enseignements d’Humanités2015-2019 : responsable du département </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data & Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'IRISA (environ 100 membres, 6 équipes)2018-2024 : co-responsable du L2 d'informatique de l'ISTIC (environ 200 étudiants)2019-2021 : créateur et responsable de l'axe transversal </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'IRISA</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SUJETS D’INTÉRÊT (ENSEIGNEMENT, RECHERCHE ET RESPONSABILITÉ SOCIÉTALE)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La logique et ses applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : recherche en programmation logique, recherche en systèmes d'information logique, enseignement de la programmation logique (IFSIC/ISTIC).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : enseignement en systèmes d’exploitation (IFSIC), enseignement en bases de données (ESIR), enseignement des principes des systèmes informatiques (IFSIC/ISTIC), recherche en systèmes d'information logique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'information logique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : il s'agit d'une approche symbolique aux problèmes de la gestion de l'information, qui utilise la logique pour formaliser la représentation, l'accès, la sélection, la présentation et la mise à jour de l'information. Cette approche est à la fois d'essence théorique et soumise à des expérimentations dans des vrais systèmes et a donné lieu à un transfert industriel. Création et direction de l'équipe LIS (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La théorie de la programmation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : enseignement en calculabilité et complexité (IFSIC, un livre : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calculateurs, Calculs, Calculabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> -Dunod), enseignement en algorithmique (ESIR), enseignement en théorie des langages (ESIR/ISTIC), enseignement et recherche en compilation (IFSIC/ESIR/ISTIC), enseignement et recherche en programmation logique, enseignement et recherche en génie logiciel (IFSIC/ISTIC).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'épistémologie, l'histoire des sciences et les interactions entre science et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : enseignements au sein des parcours innovation de l'ESIR et en Bac+4 ENS Rennes, révolutions et ruptures en science et en innovation, développement durable, Green IT.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable et la sobriété</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : spécialement dans le contexte des technologies de l'information. Enseignement du Green IT à l'IFSIC/ISTIC et à l'ESIR (et d'autres établissements, ex. ENS Rennes, EME et INSA). Membre du GDS EcoInfo du CNRS. Contributeur du rapport </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une sobriété numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Shift Project, 2018). Interventions pour différents publiques, académiques ou non.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La situation de handicap dans la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : référent handicap de l'ESIR puis de l'ISTIC, porteur de la formation Handimanager des étudiants de l'ESIR.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites planétaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Sobriété numérique, Université de Rennes, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Computers and the Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Teaching Computers and the Environment, École d'automne du CNRS : Eco-ICT 2024, France. 2024, pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes des systèmes informatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de la démo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases de données - Le modèle relationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmique et complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lambda−calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science et Innovation - Révolutions et ruptures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Drapeau Vieira Contim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche agile du développement logiciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La machine de Turing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie des langages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green IT - Le matériel de l'immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT within limits compared with fisheries within limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Undone Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Inria, and LORIA Université de Lorraine, Feb 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction dans des textes anciens d'entités nommées de type binômes de la classification linnéenne du vivant : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Morand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème conférence francophone sur l'Extraction et la Gestion des Connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Integrate Environmental Challenges in Computing Curricula?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGCSE 2022: The 53rd ACM Technical Symposium on Computer Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Providence, United States. pp.899-905, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3478431.3499280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : L’innovation comme solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Créteil (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des Données du Défi EGC 2016 à l'aide d'un Système d'Information Logique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Foret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème conférence francophone sur l'Extraction et la Gestion des Connaissances (EGC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation of Geolocalized Trajectories using Exponential Moving Average</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soda Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Africain sur la Recherche en Informatique et Mathématiques Appliquées (CARI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Saint Louis, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cubes of Concepts: Multi-dimensional Exploration of Multi-valued Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. Formal Concept Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Leuven, Belgium. pp.112-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Fault Localization with Data Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Engineering &amp; Knowledge Engineering (SEKE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Functional Dependencies and Association Rules by Navigating in a Lattice of OLAP Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concept Lattices and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Sevilla, Spain. pp.199-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00549856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeLLIS: A Data Mining Process for Fault Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Engineering and Knowledge Engineering (SEKE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Concept analysis enhances Fault Localization in Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. Formal Concept Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Montreal, Canada. pp.273--288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00363593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Spatial Relations in Logical Concept Analysis To Explore Geographical Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. Formal Concept Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Montreal, Canada. pp.241--257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00363592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical Information Systems: from Taxonomies to Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA Work. Dynamic Taxonomies and Faceted Search (FIND)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Regensburg, Germany. pp.212--216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00363607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parameterized Algorithm for Exploring Concept Lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. Formal Concept Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, France. pp.114--129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring a Geographical Dataset with GEOLIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Quesseveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA Work. Advances in Conceptual Knowledge Engineering (ACKE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Regensburg, Germany. pp.540--544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00363605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOLIS: A Logical Information System for Geographical Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Quesseveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Spatial Analysis and GEOmatics - SAGEO 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEBER Christiane, GANCARSKI Pierre, Sep 2006, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00187048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Algorithm to Find Frequent Concepts of a Formal Context with Taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Concept Lattices and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data mining and cross-checking of execution traces. A re-interpretation of Jones, Harrold and Stasko test information visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Denmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Automated Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parts-of-file File System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Padioleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USENIX 2005 Annual Technical Conference, General Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Anaheim, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical Approach to Natural Language Understanding in a Spoken Dialogue System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Villaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Text, Speech and Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Brno, Czech Republic. pp.637-644</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Logic File System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Padioleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USENIX 2003 Annual Technical Conference, General Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, San Antonio, TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître les noms binomiaux des espèces biologiques dans un corpus ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parameterized Algorithm to Explore Formal Contexts with a Taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (2), pp.319--343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00363594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOLIS: A Logical Information System for Geographical Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Quesseveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (3-4), pp.371-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00363600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité, limite, stabilité en informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de dualités en sciences et technologies de l'information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to logical information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (3), pp.383-419. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0306-4573(03)00018-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification by Testing for Recursive Program Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Anne Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1817 (Logic-Based Program Synthesis and Transformation, 9th International Workshop, LOPSTR'99, Selected Pa), pp.255-272. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/10720327_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pragmatic reconstruction of Lambda-Prolog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belleannee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 41 (1), pp 67-102. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0743-1066(98)10038-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programs, Properties, and Data: Exploring the Software Development Trilogy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Anne Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 15 (6), pp.75-81. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/52.730849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Mining‐Based Techniques for Software Fault Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Eric Wong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Software Fault Localization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 7, 2023, Handbook of Software Fault Localization: Foundations and Advances, 9781119291824. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119880929.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Art of Picopoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel de connaissances pour un numérique éco-responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frenoux Emmanuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EcoInfo. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Mining for Fault Localization: towards a Global Debugging Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INSA RENNES; Univ Rennes, CNRS, IRISA, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic Functors: A Toolbox of Components for Building Customized and Embeddable Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5871, INRIA. 2006, pp.103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Mining and Cross-checking of Execution Traces: A re-interpretation of Jones, Harrold and Stasko test information visualization (Long version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Denmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1743, 2005, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Mining and Cross-checking of Execution Traces : A re-intepretation of Jones, Harrold and Stasko test information visualization (Long version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Denmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5661, INRIA. 2005, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Parts-of-file File System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Padioleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4783, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic Functors : a Framework for Developing Embeddable Customized Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4457, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Logical Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4540, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Logic File System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Padioleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4656, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A File System Based on Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3942, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une généralisation logique de l'analyse de concepts formels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-3820, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pragmatic Reconstruction of LambdaProlog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belleannée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2390, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagining CLP (Lambda, alphabeta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2388, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Architecture of an Implementation of LambdaProlog: Prolog/Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2392, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of advanced logic programming languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Coupet-Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2391, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Compilation of lambdaProlog and its execution with MALI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1831, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programming with MALI -unification or ordered types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1058, INRIA. 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programming with MALI. The interpretation of Prolog programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Le Huitouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1048, INRIA. 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation simplifiée d'une machine de gestion de mémoire pour les interpréteurs Prolog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bekkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Ungaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-0280, INRIA. 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00076278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification d'une machine de gestion mémoire pour les interpréteurs des langages logiques.Version 1 (provisoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bekkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Ungaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-0283, INRIA. 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00076275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifeste: Pour plus d'Interactions entre Informatique, Sciences Humaines et Sociales et Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science des données et sciences humaines et sociales : atelier 4 du Data Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Rennes, France. , pp.6, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille de données pour la localisation de fautes dans les programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId121"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.41379310345px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Ridoux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor at Université de Rennes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ridoux Olivier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur d'informatique à l'université de Rennes 1, section CNU n° 27Carrière : 1984-1999, chargé de recherche à l'INRIA, puis à partir de 1999, enseignant-chercheur à l'université de Rennes (1)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FORMATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formation supérieure à l’université de Rennes 1Doctorat d’informatique en 1986, HDR en 1999</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RESPONSABILITÉS COLLECTIVES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999-2004 : responsable de la Maîtrise d’informatique de l’IFSIC (devenue 1ère année de Master de l’ISTIC)2004-2009 : directeur de l'IFSIC (devenu ISTIC en 2011, environ 70 personnels, 1200 étudiants)2005-2016 : créateur et responsable de l'équipe de recherche LIS (devenue SemLIS en 2016) à l’IRISA2009-2011 : co-créateur et administrateur provisoire de l'ESIR (environ 35 personnels, 300 étudiants)2009-2024 : correspondant handicap de l'ESIR puis de l'ISTIC2011-2018 : responsable des parcours d’innovation de l’ESIR, et plus généralement des enseignements d’Humanités2015-2019 : responsable du département </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data & Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'IRISA (environ 100 membres, 6 équipes)2018-2024 : co-responsable du L2 d'informatique de l'ISTIC (environ 200 étudiants)2019-2021 : créateur et responsable de l'axe transversal </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'IRISA</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SUJETS D’INTÉRÊT (ENSEIGNEMENT, RECHERCHE ET RESPONSABILITÉ SOCIÉTALE)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La logique et ses applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : recherche en programmation logique, recherche en systèmes d'information logique, enseignement de la programmation logique (IFSIC/ISTIC).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : enseignement en systèmes d’exploitation (IFSIC), enseignement en bases de données (ESIR), enseignement des principes des systèmes informatiques (IFSIC/ISTIC), recherche en systèmes d'information logique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'information logique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : il s'agit d'une approche symbolique aux problèmes de la gestion de l'information, qui utilise la logique pour formaliser la représentation, l'accès, la sélection, la présentation et la mise à jour de l'information. Cette approche est à la fois d'essence théorique et soumise à des expérimentations dans des vrais systèmes et a donné lieu à un transfert industriel. Création et direction de l'équipe LIS (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La théorie de la programmation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : enseignement en calculabilité et complexité (IFSIC, un livre : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calculateurs, Calculs, Calculabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> -Dunod), enseignement en algorithmique (ESIR), enseignement en théorie des langages (ESIR/ISTIC), enseignement et recherche en compilation (IFSIC/ESIR/ISTIC), enseignement et recherche en programmation logique, enseignement et recherche en génie logiciel (IFSIC/ISTIC).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'épistémologie, l'histoire des sciences et les interactions entre science et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : enseignements au sein des parcours innovation de l'ESIR et en Bac+4 ENS Rennes, révolutions et ruptures en science et en innovation, développement durable, Green IT.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable et la sobriété</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : spécialement dans le contexte des technologies de l'information. Enseignement du Green IT à l'IFSIC/ISTIC et à l'ESIR (et d'autres établissements, ex. ENS Rennes, EME et INSA). Membre du GDS EcoInfo du CNRS. Contributeur du rapport </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une sobriété numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Shift Project, 2018). Interventions pour différents publiques, académiques ou non.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La situation de handicap dans la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : référent handicap de l'ESIR puis de l'ISTIC, porteur de la formation Handimanager des étudiants de l'ESIR.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites planétaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Sobriété numérique, Université de Rennes, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Computers and the Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Teaching Computers and the Environment, École d'automne du CNRS : Eco-ICT 2024, France. 2024, pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche agile du développement logiciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science et Innovation - Révolutions et ruptures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Drapeau Vieira Contim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes des systèmes informatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de la démo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmique et complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases de données - Le modèle relationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lambda−calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green IT - Le matériel de l'immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La machine de Turing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie des langages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT within limits compared with fisheries within limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Undone Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Inria, and LORIA Université de Lorraine, Feb 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction dans des textes anciens d'entités nommées de type binômes de la classification linnéenne du vivant : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Morand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème conférence francophone sur l'Extraction et la Gestion des Connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Integrate Environmental Challenges in Computing Curricula?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGCSE 2022: The 53rd ACM Technical Symposium on Computer Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Providence, United States. pp.899-905, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3478431.3499280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : L’innovation comme solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Créteil (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des Données du Défi EGC 2016 à l'aide d'un Système d'Information Logique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Foret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème conférence francophone sur l'Extraction et la Gestion des Connaissances (EGC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation of Geolocalized Trajectories using Exponential Moving Average</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soda Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Africain sur la Recherche en Informatique et Mathématiques Appliquées (CARI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Saint Louis, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cubes of Concepts: Multi-dimensional Exploration of Multi-valued Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. Formal Concept Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Leuven, Belgium. pp.112-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Fault Localization with Data Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Engineering &amp; Knowledge Engineering (SEKE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Functional Dependencies and Association Rules by Navigating in a Lattice of OLAP Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concept Lattices and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Sevilla, Spain. pp.199-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00549856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeLLIS: A Data Mining Process for Fault Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Engineering and Knowledge Engineering (SEKE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Spatial Relations in Logical Concept Analysis To Explore Geographical Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. Formal Concept Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Montreal, Canada. pp.241--257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00363592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Concept analysis enhances Fault Localization in Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. Formal Concept Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Montreal, Canada. pp.273--288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00363593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring a Geographical Dataset with GEOLIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Quesseveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA Work. Advances in Conceptual Knowledge Engineering (ACKE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Regensburg, Germany. pp.540--544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00363605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical Information Systems: from Taxonomies to Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA Work. Dynamic Taxonomies and Faceted Search (FIND)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Regensburg, Germany. pp.212--216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00363607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parameterized Algorithm for Exploring Concept Lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. Formal Concept Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, France. pp.114--129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Algorithm to Find Frequent Concepts of a Formal Context with Taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Concept Lattices and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOLIS: A Logical Information System for Geographical Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Quesseveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Spatial Analysis and GEOmatics - SAGEO 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEBER Christiane, GANCARSKI Pierre, Sep 2006, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00187048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data mining and cross-checking of execution traces. A re-interpretation of Jones, Harrold and Stasko test information visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Denmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Automated Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parts-of-file File System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Padioleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USENIX 2005 Annual Technical Conference, General Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Anaheim, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical Approach to Natural Language Understanding in a Spoken Dialogue System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Villaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Text, Speech and Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Brno, Czech Republic. pp.637-644</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Logic File System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Padioleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USENIX 2003 Annual Technical Conference, General Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, San Antonio, TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître les noms binomiaux des espèces biologiques dans un corpus ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parameterized Algorithm to Explore Formal Contexts with a Taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (2), pp.319--343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00363594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOLIS: A Logical Information System for Geographical Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Quesseveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (3-4), pp.371-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00363600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité, limite, stabilité en informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de dualités en sciences et technologies de l'information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to logical information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (3), pp.383-419. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0306-4573(03)00018-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification by Testing for Recursive Program Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Anne Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1817 (Logic-Based Program Synthesis and Transformation, 9th International Workshop, LOPSTR'99, Selected Pa), pp.255-272. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/10720327_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pragmatic reconstruction of Lambda-Prolog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belleannee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 41 (1), pp 67-102. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0743-1066(98)10038-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programs, Properties, and Data: Exploring the Software Development Trilogy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Anne Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 15 (6), pp.75-81. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/52.730849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Mining‐Based Techniques for Software Fault Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Eric Wong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Software Fault Localization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 7, 2023, Handbook of Software Fault Localization: Foundations and Advances, 9781119291824. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119880929.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Art of Picopoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel de connaissances pour un numérique éco-responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frenoux Emmanuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EcoInfo. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Mining for Fault Localization: towards a Global Debugging Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INSA RENNES; Univ Rennes, CNRS, IRISA, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic Functors: A Toolbox of Components for Building Customized and Embeddable Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5871, INRIA. 2006, pp.103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Mining and Cross-checking of Execution Traces : A re-intepretation of Jones, Harrold and Stasko test information visualization (Long version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Denmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5661, INRIA. 2005, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Mining and Cross-checking of Execution Traces: A re-interpretation of Jones, Harrold and Stasko test information visualization (Long version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Denmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1743, 2005, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Parts-of-file File System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Padioleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4783, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Logic File System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Padioleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4656, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Logical Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4540, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic Functors : a Framework for Developing Embeddable Customized Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4457, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A File System Based on Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3942, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une généralisation logique de l'analyse de concepts formels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-3820, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagining CLP (Lambda, alphabeta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2388, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pragmatic Reconstruction of LambdaProlog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belleannée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2390, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Architecture of an Implementation of LambdaProlog: Prolog/Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2392, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of advanced logic programming languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Coupet-Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2391, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Compilation of lambdaProlog and its execution with MALI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1831, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programming with MALI. The interpretation of Prolog programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Le Huitouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1048, INRIA. 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programming with MALI -unification or ordered types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1058, INRIA. 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification d'une machine de gestion mémoire pour les interpréteurs des langages logiques.Version 1 (provisoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bekkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Ungaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-0283, INRIA. 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00076275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation simplifiée d'une machine de gestion de mémoire pour les interpréteurs Prolog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bekkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Ungaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-0280, INRIA. 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00076278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifeste: Pour plus d'Interactions entre Informatique, Sciences Humaines et Sociales et Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science des données et sciences humaines et sociales : atelier 4 du Data Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Rennes, France. , pp.6, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille de données pour la localisation de fautes dans les programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId121"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FEBACD17"/>
+    <w:nsid w:val="D385DE2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339290v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ridoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738732v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03213341v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03213321v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03213316v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03176638v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03212428v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03212394v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03155381v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03176745v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Drapeau Vieira Contim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03213300v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505869v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505877v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492252v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867654v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447919v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Morand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606210v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3478431.3499280" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04048147v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253026v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Foret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119534v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soda Ciss&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779957v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119562v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ducass&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549856v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119579v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363593v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363592v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bedel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363607v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180601v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363605v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Quesseveur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187048v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119634v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756834v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Denmat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214500v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Padioleau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484116v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Villaneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214497v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04231214v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363594v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363600v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350426v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000457v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447896v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-4573(03)00018-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00783194v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-Anne Nicolas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10720327_15" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934033v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belleannee" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brisset" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0743-1066(98)10038-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00783203v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/52.730849" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403506v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Eric Wong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781119880929.ch7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119880929.ch7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155296v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954188v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frenoux Emmanuelle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefevre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003069v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070155v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000566v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070347v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071803v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072131v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072048v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071929v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072708v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072838v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074285v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belleann&#233;e" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074287v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074283v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074284v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Coupet-Grimal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074841v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075501v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075511v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chevallier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Huitouze" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076278v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bekkers" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Canet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Ungaro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076275v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01230651v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aucher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016775v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339290v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ridoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738732v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03213300v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03176745v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Drapeau Vieira Contim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03213341v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03213321v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03213316v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03176638v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03212394v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03212428v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03155381v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492252v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505869v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505877v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867654v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447919v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Morand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606210v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3478431.3499280" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04048147v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253026v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Foret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119534v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soda Ciss&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779957v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119562v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ducass&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549856v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119579v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363592v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bedel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363593v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363605v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Quesseveur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363607v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180601v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119634v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187048v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756834v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Denmat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214500v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Padioleau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484116v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Villaneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214497v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04231214v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363594v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363600v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350426v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000457v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447896v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-4573(03)00018-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00783194v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-Anne Nicolas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10720327_15" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934033v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belleannee" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brisset" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0743-1066(98)10038-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00783203v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/52.730849" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403506v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Eric Wong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781119880929.ch7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119880929.ch7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155296v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954188v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frenoux Emmanuelle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefevre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003069v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070155v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070347v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000566v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071803v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071929v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072048v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072131v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072708v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072838v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074287v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074285v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belleann&#233;e" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074283v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074284v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Coupet-Grimal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074841v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075511v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chevallier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Huitouze" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075501v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076275v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bekkers" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Canet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Ungaro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076278v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01230651v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aucher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016775v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>