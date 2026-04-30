--- v1 (2026-04-10)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.41379310345px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Ridoux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor at Université de Rennes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ridoux Olivier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur d'informatique à l'université de Rennes 1, section CNU n° 27Carrière : 1984-1999, chargé de recherche à l'INRIA, puis à partir de 1999, enseignant-chercheur à l'université de Rennes (1)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FORMATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formation supérieure à l’université de Rennes 1Doctorat d’informatique en 1986, HDR en 1999</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RESPONSABILITÉS COLLECTIVES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999-2004 : responsable de la Maîtrise d’informatique de l’IFSIC (devenue 1ère année de Master de l’ISTIC)2004-2009 : directeur de l'IFSIC (devenu ISTIC en 2011, environ 70 personnels, 1200 étudiants)2005-2016 : créateur et responsable de l'équipe de recherche LIS (devenue SemLIS en 2016) à l’IRISA2009-2011 : co-créateur et administrateur provisoire de l'ESIR (environ 35 personnels, 300 étudiants)2009-2024 : correspondant handicap de l'ESIR puis de l'ISTIC2011-2018 : responsable des parcours d’innovation de l’ESIR, et plus généralement des enseignements d’Humanités2015-2019 : responsable du département </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data & Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'IRISA (environ 100 membres, 6 équipes)2018-2024 : co-responsable du L2 d'informatique de l'ISTIC (environ 200 étudiants)2019-2021 : créateur et responsable de l'axe transversal </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'IRISA</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SUJETS D’INTÉRÊT (ENSEIGNEMENT, RECHERCHE ET RESPONSABILITÉ SOCIÉTALE)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La logique et ses applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : recherche en programmation logique, recherche en systèmes d'information logique, enseignement de la programmation logique (IFSIC/ISTIC).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : enseignement en systèmes d’exploitation (IFSIC), enseignement en bases de données (ESIR), enseignement des principes des systèmes informatiques (IFSIC/ISTIC), recherche en systèmes d'information logique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'information logique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : il s'agit d'une approche symbolique aux problèmes de la gestion de l'information, qui utilise la logique pour formaliser la représentation, l'accès, la sélection, la présentation et la mise à jour de l'information. Cette approche est à la fois d'essence théorique et soumise à des expérimentations dans des vrais systèmes et a donné lieu à un transfert industriel. Création et direction de l'équipe LIS (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La théorie de la programmation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : enseignement en calculabilité et complexité (IFSIC, un livre : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calculateurs, Calculs, Calculabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> -Dunod), enseignement en algorithmique (ESIR), enseignement en théorie des langages (ESIR/ISTIC), enseignement et recherche en compilation (IFSIC/ESIR/ISTIC), enseignement et recherche en programmation logique, enseignement et recherche en génie logiciel (IFSIC/ISTIC).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'épistémologie, l'histoire des sciences et les interactions entre science et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : enseignements au sein des parcours innovation de l'ESIR et en Bac+4 ENS Rennes, révolutions et ruptures en science et en innovation, développement durable, Green IT.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable et la sobriété</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : spécialement dans le contexte des technologies de l'information. Enseignement du Green IT à l'IFSIC/ISTIC et à l'ESIR (et d'autres établissements, ex. ENS Rennes, EME et INSA). Membre du GDS EcoInfo du CNRS. Contributeur du rapport </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une sobriété numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Shift Project, 2018). Interventions pour différents publiques, académiques ou non.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La situation de handicap dans la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : référent handicap de l'ESIR puis de l'ISTIC, porteur de la formation Handimanager des étudiants de l'ESIR.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites planétaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Sobriété numérique, Université de Rennes, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Computers and the Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Teaching Computers and the Environment, École d'automne du CNRS : Eco-ICT 2024, France. 2024, pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche agile du développement logiciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science et Innovation - Révolutions et ruptures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Drapeau Vieira Contim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes des systèmes informatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de la démo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmique et complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases de données - Le modèle relationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lambda−calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green IT - Le matériel de l'immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La machine de Turing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie des langages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT within limits compared with fisheries within limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Undone Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Inria, and LORIA Université de Lorraine, Feb 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction dans des textes anciens d'entités nommées de type binômes de la classification linnéenne du vivant : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Morand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème conférence francophone sur l'Extraction et la Gestion des Connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Integrate Environmental Challenges in Computing Curricula?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGCSE 2022: The 53rd ACM Technical Symposium on Computer Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Providence, United States. pp.899-905, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3478431.3499280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : L’innovation comme solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Créteil (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des Données du Défi EGC 2016 à l'aide d'un Système d'Information Logique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Foret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème conférence francophone sur l'Extraction et la Gestion des Connaissances (EGC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation of Geolocalized Trajectories using Exponential Moving Average</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soda Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Africain sur la Recherche en Informatique et Mathématiques Appliquées (CARI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Saint Louis, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cubes of Concepts: Multi-dimensional Exploration of Multi-valued Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. Formal Concept Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Leuven, Belgium. pp.112-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Fault Localization with Data Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Engineering &amp; Knowledge Engineering (SEKE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Functional Dependencies and Association Rules by Navigating in a Lattice of OLAP Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concept Lattices and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Sevilla, Spain. pp.199-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00549856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeLLIS: A Data Mining Process for Fault Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Engineering and Knowledge Engineering (SEKE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Spatial Relations in Logical Concept Analysis To Explore Geographical Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. Formal Concept Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Montreal, Canada. pp.241--257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00363592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Concept analysis enhances Fault Localization in Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. Formal Concept Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Montreal, Canada. pp.273--288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00363593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring a Geographical Dataset with GEOLIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Quesseveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA Work. Advances in Conceptual Knowledge Engineering (ACKE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Regensburg, Germany. pp.540--544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00363605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical Information Systems: from Taxonomies to Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA Work. Dynamic Taxonomies and Faceted Search (FIND)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Regensburg, Germany. pp.212--216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00363607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parameterized Algorithm for Exploring Concept Lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. Formal Concept Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, France. pp.114--129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Algorithm to Find Frequent Concepts of a Formal Context with Taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Concept Lattices and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOLIS: A Logical Information System for Geographical Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Quesseveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Spatial Analysis and GEOmatics - SAGEO 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEBER Christiane, GANCARSKI Pierre, Sep 2006, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00187048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data mining and cross-checking of execution traces. A re-interpretation of Jones, Harrold and Stasko test information visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Denmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Automated Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parts-of-file File System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Padioleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USENIX 2005 Annual Technical Conference, General Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Anaheim, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical Approach to Natural Language Understanding in a Spoken Dialogue System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Villaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Text, Speech and Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Brno, Czech Republic. pp.637-644</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Logic File System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Padioleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USENIX 2003 Annual Technical Conference, General Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, San Antonio, TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître les noms binomiaux des espèces biologiques dans un corpus ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parameterized Algorithm to Explore Formal Contexts with a Taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (2), pp.319--343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00363594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOLIS: A Logical Information System for Geographical Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Quesseveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (3-4), pp.371-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00363600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité, limite, stabilité en informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de dualités en sciences et technologies de l'information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to logical information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (3), pp.383-419. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0306-4573(03)00018-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification by Testing for Recursive Program Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Anne Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1817 (Logic-Based Program Synthesis and Transformation, 9th International Workshop, LOPSTR'99, Selected Pa), pp.255-272. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/10720327_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pragmatic reconstruction of Lambda-Prolog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belleannee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 41 (1), pp 67-102. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0743-1066(98)10038-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programs, Properties, and Data: Exploring the Software Development Trilogy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Anne Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 15 (6), pp.75-81. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/52.730849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Mining‐Based Techniques for Software Fault Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Eric Wong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Software Fault Localization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 7, 2023, Handbook of Software Fault Localization: Foundations and Advances, 9781119291824. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119880929.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Art of Picopoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel de connaissances pour un numérique éco-responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frenoux Emmanuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EcoInfo. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Mining for Fault Localization: towards a Global Debugging Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INSA RENNES; Univ Rennes, CNRS, IRISA, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic Functors: A Toolbox of Components for Building Customized and Embeddable Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5871, INRIA. 2006, pp.103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Mining and Cross-checking of Execution Traces : A re-intepretation of Jones, Harrold and Stasko test information visualization (Long version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Denmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5661, INRIA. 2005, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Mining and Cross-checking of Execution Traces: A re-interpretation of Jones, Harrold and Stasko test information visualization (Long version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Denmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1743, 2005, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Parts-of-file File System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Padioleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4783, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Logic File System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Padioleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4656, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Logical Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4540, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic Functors : a Framework for Developing Embeddable Customized Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4457, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A File System Based on Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3942, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une généralisation logique de l'analyse de concepts formels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-3820, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagining CLP (Lambda, alphabeta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2388, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pragmatic Reconstruction of LambdaProlog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belleannée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2390, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Architecture of an Implementation of LambdaProlog: Prolog/Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2392, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of advanced logic programming languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Coupet-Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2391, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Compilation of lambdaProlog and its execution with MALI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1831, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programming with MALI. The interpretation of Prolog programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Le Huitouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1048, INRIA. 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programming with MALI -unification or ordered types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1058, INRIA. 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification d'une machine de gestion mémoire pour les interpréteurs des langages logiques.Version 1 (provisoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bekkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Ungaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-0283, INRIA. 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00076275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation simplifiée d'une machine de gestion de mémoire pour les interpréteurs Prolog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bekkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Ungaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-0280, INRIA. 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00076278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifeste: Pour plus d'Interactions entre Informatique, Sciences Humaines et Sociales et Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science des données et sciences humaines et sociales : atelier 4 du Data Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Rennes, France. , pp.6, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille de données pour la localisation de fautes dans les programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId121"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.41379310345px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Ridoux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor at Université de Rennes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ridoux Olivier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur d'informatique à l'université de Rennes 1, section CNU n° 27Carrière : 1984-1999, chargé de recherche à l'INRIA, puis à partir de 1999, enseignant-chercheur à l'université de Rennes (1)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FORMATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formation supérieure à l’université de Rennes 1Doctorat d’informatique en 1986, HDR en 1999</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RESPONSABILITÉS COLLECTIVES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999-2004 : responsable de la Maîtrise d’informatique de l’IFSIC (devenue 1ère année de Master de l’ISTIC)2004-2009 : directeur de l'IFSIC (devenu ISTIC en 2011, environ 70 personnels, 1200 étudiants)2005-2016 : créateur et responsable de l'équipe de recherche LIS (devenue SemLIS en 2016) à l’IRISA2009-2011 : co-créateur et administrateur provisoire de l'ESIR (environ 35 personnels, 300 étudiants)2009-2024 : correspondant handicap de l'ESIR puis de l'ISTIC2011-2018 : responsable des parcours d’innovation de l’ESIR, et plus généralement des enseignements d’Humanités2015-2019 : responsable du département </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data & Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'IRISA (environ 100 membres, 6 équipes)2018-2024 : co-responsable du L2 d'informatique de l'ISTIC (environ 200 étudiants)2019-2021 : créateur et responsable de l'axe transversal </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'IRISA</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SUJETS D’INTÉRÊT (ENSEIGNEMENT, RECHERCHE ET RESPONSABILITÉ SOCIÉTALE)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La logique et ses applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : recherche en programmation logique, recherche en systèmes d'information logique, enseignement de la programmation logique (IFSIC/ISTIC).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : enseignement en systèmes d’exploitation (IFSIC), enseignement en bases de données (ESIR), enseignement des principes des systèmes informatiques (IFSIC/ISTIC), recherche en systèmes d'information logique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'information logique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : il s'agit d'une approche symbolique aux problèmes de la gestion de l'information, qui utilise la logique pour formaliser la représentation, l'accès, la sélection, la présentation et la mise à jour de l'information. Cette approche est à la fois d'essence théorique et soumise à des expérimentations dans des vrais systèmes et a donné lieu à un transfert industriel. Création et direction de l'équipe LIS (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La théorie de la programmation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : enseignement en calculabilité et complexité (IFSIC, un livre : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calculateurs, Calculs, Calculabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> -Dunod), enseignement en algorithmique (ESIR), enseignement en théorie des langages (ESIR/ISTIC), enseignement et recherche en compilation (IFSIC/ESIR/ISTIC), enseignement et recherche en programmation logique, enseignement et recherche en génie logiciel (IFSIC/ISTIC).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'épistémologie, l'histoire des sciences et les interactions entre science et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : enseignements au sein des parcours innovation de l'ESIR et en Bac+4 ENS Rennes, révolutions et ruptures en science et en innovation, développement durable, Green IT.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable et la sobriété</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : spécialement dans le contexte des technologies de l'information. Enseignement du Green IT à l'IFSIC/ISTIC et à l'ESIR (et d'autres établissements, ex. ENS Rennes, EME et INSA). Membre du GDS EcoInfo du CNRS. Contributeur du rapport </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une sobriété numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Shift Project, 2018). Interventions pour différents publiques, académiques ou non.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La situation de handicap dans la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : référent handicap de l'ESIR puis de l'ISTIC, porteur de la formation Handimanager des étudiants de l'ESIR.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites planétaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Sobriété numérique, Université de Rennes, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Computers and the Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Teaching Computers and the Environment, École d'automne du CNRS : Eco-ICT 2024, France. 2024, pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de la démo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes des systèmes informatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases de données - Le modèle relationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmique et complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lambda−calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science et Innovation - Révolutions et ruptures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Drapeau Vieira Contim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche agile du développement logiciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La machine de Turing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green IT - Le matériel de l'immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie des langages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT within limits compared with fisheries within limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Undone Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Inria, and LORIA Université de Lorraine, Feb 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction dans des textes anciens d'entités nommées de type binômes de la classification linnéenne du vivant : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Morand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème conférence francophone sur l'Extraction et la Gestion des Connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Integrate Environmental Challenges in Computing Curricula?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGCSE 2022: The 53rd ACM Technical Symposium on Computer Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Providence, United States. pp.899-905, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3478431.3499280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : L’innovation comme solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Créteil (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des Données du Défi EGC 2016 à l'aide d'un Système d'Information Logique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Foret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème conférence francophone sur l'Extraction et la Gestion des Connaissances (EGC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation of Geolocalized Trajectories using Exponential Moving Average</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soda Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Africain sur la Recherche en Informatique et Mathématiques Appliquées (CARI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Saint Louis, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cubes of Concepts: Multi-dimensional Exploration of Multi-valued Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. Formal Concept Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Leuven, Belgium. pp.112-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Fault Localization with Data Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Engineering &amp; Knowledge Engineering (SEKE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Functional Dependencies and Association Rules by Navigating in a Lattice of OLAP Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concept Lattices and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Sevilla, Spain. pp.199-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00549856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeLLIS: A Data Mining Process for Fault Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Engineering and Knowledge Engineering (SEKE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Concept analysis enhances Fault Localization in Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. Formal Concept Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Montreal, Canada. pp.273--288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00363593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Spatial Relations in Logical Concept Analysis To Explore Geographical Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. Formal Concept Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Montreal, Canada. pp.241--257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00363592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical Information Systems: from Taxonomies to Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA Work. Dynamic Taxonomies and Faceted Search (FIND)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Regensburg, Germany. pp.212--216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00363607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parameterized Algorithm for Exploring Concept Lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. Formal Concept Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, France. pp.114--129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring a Geographical Dataset with GEOLIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Quesseveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA Work. Advances in Conceptual Knowledge Engineering (ACKE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Regensburg, Germany. pp.540--544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00363605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOLIS: A Logical Information System for Geographical Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Quesseveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Spatial Analysis and GEOmatics - SAGEO 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEBER Christiane, GANCARSKI Pierre, Sep 2006, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00187048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Algorithm to Find Frequent Concepts of a Formal Context with Taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Concept Lattices and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data mining and cross-checking of execution traces. A re-interpretation of Jones, Harrold and Stasko test information visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Denmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Automated Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parts-of-file File System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Padioleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USENIX 2005 Annual Technical Conference, General Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Anaheim, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical Approach to Natural Language Understanding in a Spoken Dialogue System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Villaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Text, Speech and Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Brno, Czech Republic. pp.637-644</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Logic File System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Padioleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USENIX 2003 Annual Technical Conference, General Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, San Antonio, TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître les noms binomiaux des espèces biologiques dans un corpus ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parameterized Algorithm to Explore Formal Contexts with a Taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (2), pp.319--343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00363594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOLIS: A Logical Information System for Geographical Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Quesseveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (3-4), pp.371-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00363600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité, limite, stabilité en informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de dualités en sciences et technologies de l'information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to logical information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (3), pp.383-419. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0306-4573(03)00018-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification by Testing for Recursive Program Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Anne Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1817 (Logic-Based Program Synthesis and Transformation, 9th International Workshop, LOPSTR'99, Selected Pa), pp.255-272. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/10720327_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pragmatic reconstruction of Lambda-Prolog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belleannee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 41 (1), pp 67-102. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0743-1066(98)10038-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programs, Properties, and Data: Exploring the Software Development Trilogy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Anne Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 15 (6), pp.75-81. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/52.730849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Mining‐Based Techniques for Software Fault Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Eric Wong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Software Fault Localization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 7, 2023, Handbook of Software Fault Localization: Foundations and Advances, 9781119291824. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119880929.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Art of Picopoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel de connaissances pour un numérique éco-responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frenoux Emmanuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EcoInfo. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Mining for Fault Localization: towards a Global Debugging Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INSA RENNES; Univ Rennes, CNRS, IRISA, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic Functors: A Toolbox of Components for Building Customized and Embeddable Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5871, INRIA. 2006, pp.103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Mining and Cross-checking of Execution Traces: A re-interpretation of Jones, Harrold and Stasko test information visualization (Long version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Denmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1743, 2005, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Mining and Cross-checking of Execution Traces : A re-intepretation of Jones, Harrold and Stasko test information visualization (Long version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Denmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5661, INRIA. 2005, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Parts-of-file File System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Padioleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4783, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic Functors : a Framework for Developing Embeddable Customized Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4457, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Logical Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4540, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Logic File System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Padioleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4656, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A File System Based on Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3942, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une généralisation logique de l'analyse de concepts formels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-3820, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagining CLP (Lambda, alphabeta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2388, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pragmatic Reconstruction of LambdaProlog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belleannée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2390, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Architecture of an Implementation of LambdaProlog: Prolog/Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2392, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of advanced logic programming languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Coupet-Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2391, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Compilation of lambdaProlog and its execution with MALI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1831, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programming with MALI -unification or ordered types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1058, INRIA. 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programming with MALI. The interpretation of Prolog programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Le Huitouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1048, INRIA. 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation simplifiée d'une machine de gestion de mémoire pour les interpréteurs Prolog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bekkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Ungaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-0280, INRIA. 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00076278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification d'une machine de gestion mémoire pour les interpréteurs des langages logiques.Version 1 (provisoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bekkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Ungaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-0283, INRIA. 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00076275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifeste: Pour plus d'Interactions entre Informatique, Sciences Humaines et Sociales et Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science des données et sciences humaines et sociales : atelier 4 du Data Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Rennes, France. , pp.6, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille de données pour la localisation de fautes dans les programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId121"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D385DE2A"/>
+    <w:nsid w:val="B8927FB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339290v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ridoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738732v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03213300v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03176745v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Drapeau Vieira Contim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03213341v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03213321v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03213316v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03176638v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03212394v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03212428v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03155381v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492252v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505869v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505877v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867654v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447919v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Morand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606210v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3478431.3499280" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04048147v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253026v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Foret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119534v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soda Ciss&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779957v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119562v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ducass&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549856v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119579v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363592v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bedel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363593v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363605v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Quesseveur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363607v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180601v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119634v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187048v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756834v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Denmat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214500v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Padioleau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484116v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Villaneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214497v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04231214v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363594v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363600v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350426v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000457v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447896v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-4573(03)00018-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00783194v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-Anne Nicolas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10720327_15" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934033v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belleannee" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brisset" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0743-1066(98)10038-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00783203v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/52.730849" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403506v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Eric Wong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781119880929.ch7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119880929.ch7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155296v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954188v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frenoux Emmanuelle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefevre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003069v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070155v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070347v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000566v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071803v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071929v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072048v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072131v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072708v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072838v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074287v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074285v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belleann&#233;e" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074283v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074284v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Coupet-Grimal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074841v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075511v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chevallier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Huitouze" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075501v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076275v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bekkers" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Canet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Ungaro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076278v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01230651v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aucher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016775v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339290v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ridoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738732v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03213321v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03213341v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03213316v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03176638v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03212428v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03212394v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03155381v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03176745v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Drapeau Vieira Contim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03213300v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505869v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492252v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505877v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867654v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447919v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Morand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606210v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3478431.3499280" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04048147v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253026v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Foret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119534v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soda Ciss&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779957v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119562v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ducass&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549856v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119579v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363593v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363592v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bedel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363607v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180601v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363605v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Quesseveur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187048v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119634v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756834v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Denmat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214500v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Padioleau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484116v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Villaneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214497v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04231214v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363594v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363600v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350426v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000457v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447896v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-4573(03)00018-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00783194v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-Anne Nicolas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10720327_15" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934033v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belleannee" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brisset" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0743-1066(98)10038-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00783203v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/52.730849" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403506v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Eric Wong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781119880929.ch7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119880929.ch7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155296v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954188v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frenoux Emmanuelle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefevre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003069v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070155v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000566v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070347v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071803v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072131v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072048v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071929v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072708v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072838v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074287v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074285v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belleann&#233;e" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074283v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074284v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Coupet-Grimal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074841v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075501v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075511v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chevallier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Huitouze" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076278v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bekkers" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Canet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Ungaro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076275v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01230651v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aucher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016775v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>