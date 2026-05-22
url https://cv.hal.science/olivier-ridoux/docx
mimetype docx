--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.41379310345px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Ridoux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor at Université de Rennes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ridoux Olivier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur d'informatique à l'université de Rennes 1, section CNU n° 27Carrière : 1984-1999, chargé de recherche à l'INRIA, puis à partir de 1999, enseignant-chercheur à l'université de Rennes (1)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FORMATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formation supérieure à l’université de Rennes 1Doctorat d’informatique en 1986, HDR en 1999</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RESPONSABILITÉS COLLECTIVES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999-2004 : responsable de la Maîtrise d’informatique de l’IFSIC (devenue 1ère année de Master de l’ISTIC)2004-2009 : directeur de l'IFSIC (devenu ISTIC en 2011, environ 70 personnels, 1200 étudiants)2005-2016 : créateur et responsable de l'équipe de recherche LIS (devenue SemLIS en 2016) à l’IRISA2009-2011 : co-créateur et administrateur provisoire de l'ESIR (environ 35 personnels, 300 étudiants)2009-2024 : correspondant handicap de l'ESIR puis de l'ISTIC2011-2018 : responsable des parcours d’innovation de l’ESIR, et plus généralement des enseignements d’Humanités2015-2019 : responsable du département </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data & Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'IRISA (environ 100 membres, 6 équipes)2018-2024 : co-responsable du L2 d'informatique de l'ISTIC (environ 200 étudiants)2019-2021 : créateur et responsable de l'axe transversal </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'IRISA</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SUJETS D’INTÉRÊT (ENSEIGNEMENT, RECHERCHE ET RESPONSABILITÉ SOCIÉTALE)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La logique et ses applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : recherche en programmation logique, recherche en systèmes d'information logique, enseignement de la programmation logique (IFSIC/ISTIC).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : enseignement en systèmes d’exploitation (IFSIC), enseignement en bases de données (ESIR), enseignement des principes des systèmes informatiques (IFSIC/ISTIC), recherche en systèmes d'information logique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'information logique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : il s'agit d'une approche symbolique aux problèmes de la gestion de l'information, qui utilise la logique pour formaliser la représentation, l'accès, la sélection, la présentation et la mise à jour de l'information. Cette approche est à la fois d'essence théorique et soumise à des expérimentations dans des vrais systèmes et a donné lieu à un transfert industriel. Création et direction de l'équipe LIS (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La théorie de la programmation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : enseignement en calculabilité et complexité (IFSIC, un livre : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calculateurs, Calculs, Calculabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> -Dunod), enseignement en algorithmique (ESIR), enseignement en théorie des langages (ESIR/ISTIC), enseignement et recherche en compilation (IFSIC/ESIR/ISTIC), enseignement et recherche en programmation logique, enseignement et recherche en génie logiciel (IFSIC/ISTIC).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'épistémologie, l'histoire des sciences et les interactions entre science et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : enseignements au sein des parcours innovation de l'ESIR et en Bac+4 ENS Rennes, révolutions et ruptures en science et en innovation, développement durable, Green IT.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable et la sobriété</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : spécialement dans le contexte des technologies de l'information. Enseignement du Green IT à l'IFSIC/ISTIC et à l'ESIR (et d'autres établissements, ex. ENS Rennes, EME et INSA). Membre du GDS EcoInfo du CNRS. Contributeur du rapport </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une sobriété numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Shift Project, 2018). Interventions pour différents publiques, académiques ou non.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La situation de handicap dans la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : référent handicap de l'ESIR puis de l'ISTIC, porteur de la formation Handimanager des étudiants de l'ESIR.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites planétaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Sobriété numérique, Université de Rennes, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Computers and the Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Teaching Computers and the Environment, École d'automne du CNRS : Eco-ICT 2024, France. 2024, pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de la démo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes des systèmes informatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases de données - Le modèle relationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmique et complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lambda−calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science et Innovation - Révolutions et ruptures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Drapeau Vieira Contim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche agile du développement logiciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La machine de Turing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green IT - Le matériel de l'immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie des langages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT within limits compared with fisheries within limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Undone Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Inria, and LORIA Université de Lorraine, Feb 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction dans des textes anciens d'entités nommées de type binômes de la classification linnéenne du vivant : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Morand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème conférence francophone sur l'Extraction et la Gestion des Connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Integrate Environmental Challenges in Computing Curricula?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGCSE 2022: The 53rd ACM Technical Symposium on Computer Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Providence, United States. pp.899-905, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3478431.3499280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : L’innovation comme solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Créteil (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des Données du Défi EGC 2016 à l'aide d'un Système d'Information Logique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Foret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème conférence francophone sur l'Extraction et la Gestion des Connaissances (EGC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation of Geolocalized Trajectories using Exponential Moving Average</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soda Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Africain sur la Recherche en Informatique et Mathématiques Appliquées (CARI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Saint Louis, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cubes of Concepts: Multi-dimensional Exploration of Multi-valued Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. Formal Concept Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Leuven, Belgium. pp.112-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Fault Localization with Data Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Engineering &amp; Knowledge Engineering (SEKE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Functional Dependencies and Association Rules by Navigating in a Lattice of OLAP Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concept Lattices and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Sevilla, Spain. pp.199-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00549856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeLLIS: A Data Mining Process for Fault Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Engineering and Knowledge Engineering (SEKE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Concept analysis enhances Fault Localization in Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. Formal Concept Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Montreal, Canada. pp.273--288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00363593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Spatial Relations in Logical Concept Analysis To Explore Geographical Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. Formal Concept Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Montreal, Canada. pp.241--257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00363592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical Information Systems: from Taxonomies to Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA Work. Dynamic Taxonomies and Faceted Search (FIND)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Regensburg, Germany. pp.212--216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00363607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parameterized Algorithm for Exploring Concept Lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. Formal Concept Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, France. pp.114--129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring a Geographical Dataset with GEOLIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Quesseveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA Work. Advances in Conceptual Knowledge Engineering (ACKE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Regensburg, Germany. pp.540--544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00363605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOLIS: A Logical Information System for Geographical Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Quesseveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Spatial Analysis and GEOmatics - SAGEO 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEBER Christiane, GANCARSKI Pierre, Sep 2006, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00187048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Algorithm to Find Frequent Concepts of a Formal Context with Taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Concept Lattices and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data mining and cross-checking of execution traces. A re-interpretation of Jones, Harrold and Stasko test information visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Denmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Automated Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parts-of-file File System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Padioleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USENIX 2005 Annual Technical Conference, General Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Anaheim, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical Approach to Natural Language Understanding in a Spoken Dialogue System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Villaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Text, Speech and Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Brno, Czech Republic. pp.637-644</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Logic File System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Padioleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USENIX 2003 Annual Technical Conference, General Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, San Antonio, TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître les noms binomiaux des espèces biologiques dans un corpus ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parameterized Algorithm to Explore Formal Contexts with a Taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (2), pp.319--343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00363594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOLIS: A Logical Information System for Geographical Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Quesseveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (3-4), pp.371-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00363600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité, limite, stabilité en informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de dualités en sciences et technologies de l'information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to logical information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (3), pp.383-419. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0306-4573(03)00018-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification by Testing for Recursive Program Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Anne Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1817 (Logic-Based Program Synthesis and Transformation, 9th International Workshop, LOPSTR'99, Selected Pa), pp.255-272. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/10720327_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pragmatic reconstruction of Lambda-Prolog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belleannee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 41 (1), pp 67-102. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0743-1066(98)10038-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programs, Properties, and Data: Exploring the Software Development Trilogy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Anne Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 15 (6), pp.75-81. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/52.730849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Mining‐Based Techniques for Software Fault Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Eric Wong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Software Fault Localization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 7, 2023, Handbook of Software Fault Localization: Foundations and Advances, 9781119291824. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119880929.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Art of Picopoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel de connaissances pour un numérique éco-responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frenoux Emmanuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EcoInfo. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Mining for Fault Localization: towards a Global Debugging Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INSA RENNES; Univ Rennes, CNRS, IRISA, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic Functors: A Toolbox of Components for Building Customized and Embeddable Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5871, INRIA. 2006, pp.103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Mining and Cross-checking of Execution Traces: A re-interpretation of Jones, Harrold and Stasko test information visualization (Long version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Denmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1743, 2005, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Mining and Cross-checking of Execution Traces : A re-intepretation of Jones, Harrold and Stasko test information visualization (Long version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Denmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5661, INRIA. 2005, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Parts-of-file File System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Padioleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4783, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic Functors : a Framework for Developing Embeddable Customized Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4457, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Logical Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4540, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Logic File System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Padioleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4656, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A File System Based on Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3942, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une généralisation logique de l'analyse de concepts formels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-3820, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagining CLP (Lambda, alphabeta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2388, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pragmatic Reconstruction of LambdaProlog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belleannée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2390, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Architecture of an Implementation of LambdaProlog: Prolog/Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2392, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of advanced logic programming languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Coupet-Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2391, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Compilation of lambdaProlog and its execution with MALI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1831, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programming with MALI -unification or ordered types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1058, INRIA. 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programming with MALI. The interpretation of Prolog programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Le Huitouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1048, INRIA. 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation simplifiée d'une machine de gestion de mémoire pour les interpréteurs Prolog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bekkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Ungaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-0280, INRIA. 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00076278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification d'une machine de gestion mémoire pour les interpréteurs des langages logiques.Version 1 (provisoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bekkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Ungaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-0283, INRIA. 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00076275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifeste: Pour plus d'Interactions entre Informatique, Sciences Humaines et Sociales et Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science des données et sciences humaines et sociales : atelier 4 du Data Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Rennes, France. , pp.6, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille de données pour la localisation de fautes dans les programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId121"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.41379310345px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Ridoux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor at Université de Rennes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ridoux Olivier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur d'informatique à l'université de Rennes 1, section CNU n° 27Carrière : 1984-1999, chargé de recherche à l'INRIA, puis à partir de 1999, enseignant-chercheur à l'université de Rennes (1)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FORMATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formation supérieure à l’université de Rennes 1Doctorat d’informatique en 1986, HDR en 1999</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RESPONSABILITÉS COLLECTIVES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999-2004 : responsable de la Maîtrise d’informatique de l’IFSIC (devenue 1ère année de Master de l’ISTIC)2004-2009 : directeur de l'IFSIC (devenu ISTIC en 2011, environ 70 personnels, 1200 étudiants)2005-2016 : créateur et responsable de l'équipe de recherche LIS (devenue SemLIS en 2016) à l’IRISA2009-2011 : co-créateur et administrateur provisoire de l'ESIR (environ 35 personnels, 300 étudiants)2009-2024 : correspondant handicap de l'ESIR puis de l'ISTIC2011-2018 : responsable des parcours d’innovation de l’ESIR, et plus généralement des enseignements d’Humanités2015-2019 : responsable du département </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data & Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'IRISA (environ 100 membres, 6 équipes)2018-2024 : co-responsable du L2 d'informatique de l'ISTIC (environ 200 étudiants)2019-2021 : créateur et responsable de l'axe transversal </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'IRISA</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SUJETS D’INTÉRÊT (ENSEIGNEMENT, RECHERCHE ET RESPONSABILITÉ SOCIÉTALE)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La logique et ses applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : recherche en programmation logique, recherche en systèmes d'information logique, enseignement de la programmation logique (IFSIC/ISTIC).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : enseignement en systèmes d’exploitation (IFSIC), enseignement en bases de données (ESIR), enseignement des principes des systèmes informatiques (IFSIC/ISTIC), recherche en systèmes d'information logique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'information logique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : il s'agit d'une approche symbolique aux problèmes de la gestion de l'information, qui utilise la logique pour formaliser la représentation, l'accès, la sélection, la présentation et la mise à jour de l'information. Cette approche est à la fois d'essence théorique et soumise à des expérimentations dans des vrais systèmes et a donné lieu à un transfert industriel. Création et direction de l'équipe LIS (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La théorie de la programmation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : enseignement en calculabilité et complexité (IFSIC, un livre : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calculateurs, Calculs, Calculabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> -Dunod), enseignement en algorithmique (ESIR), enseignement en théorie des langages (ESIR/ISTIC), enseignement et recherche en compilation (IFSIC/ESIR/ISTIC), enseignement et recherche en programmation logique, enseignement et recherche en génie logiciel (IFSIC/ISTIC).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'épistémologie, l'histoire des sciences et les interactions entre science et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : enseignements au sein des parcours innovation de l'ESIR et en Bac+4 ENS Rennes, révolutions et ruptures en science et en innovation, développement durable, Green IT.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable et la sobriété</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : spécialement dans le contexte des technologies de l'information. Enseignement du Green IT à l'IFSIC/ISTIC et à l'ESIR (et d'autres établissements, ex. ENS Rennes, EME et INSA). Membre du GDS EcoInfo du CNRS. Contributeur du rapport </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une sobriété numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Shift Project, 2018). Interventions pour différents publiques, académiques ou non.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La situation de handicap dans la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : référent handicap de l'ESIR puis de l'ISTIC, porteur de la formation Handimanager des étudiants de l'ESIR.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites planétaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Sobriété numérique, Université de Rennes, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Computers and the Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Teaching Computers and the Environment, École d'automne du CNRS : Eco-ICT 2024, France. 2024, pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de la démo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes des systèmes informatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases de données - Le modèle relationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmique et complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lambda−calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science et Innovation - Révolutions et ruptures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Drapeau Vieira Contim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche agile du développement logiciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La machine de Turing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green IT - Le matériel de l'immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie des langages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT within limits compared with fisheries within limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Undone Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Inria, and LORIA Université de Lorraine, Feb 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction dans des textes anciens d'entités nommées de type binômes de la classification linnéenne du vivant : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Morand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème conférence francophone sur l'Extraction et la Gestion des Connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : L’innovation comme solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Créteil (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Integrate Environmental Challenges in Computing Curricula?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGCSE 2022: The 53rd ACM Technical Symposium on Computer Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Providence, United States. pp.899-905, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3478431.3499280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des Données du Défi EGC 2016 à l'aide d'un Système d'Information Logique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Foret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème conférence francophone sur l'Extraction et la Gestion des Connaissances (EGC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation of Geolocalized Trajectories using Exponential Moving Average</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soda Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Africain sur la Recherche en Informatique et Mathématiques Appliquées (CARI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Saint Louis, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cubes of Concepts: Multi-dimensional Exploration of Multi-valued Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. Formal Concept Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Leuven, Belgium. pp.112-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Fault Localization with Data Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Engineering &amp; Knowledge Engineering (SEKE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Functional Dependencies and Association Rules by Navigating in a Lattice of OLAP Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concept Lattices and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Sevilla, Spain. pp.199-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00549856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeLLIS: A Data Mining Process for Fault Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Engineering and Knowledge Engineering (SEKE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Concept analysis enhances Fault Localization in Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. Formal Concept Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Montreal, Canada. pp.273--288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00363593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Spatial Relations in Logical Concept Analysis To Explore Geographical Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. Formal Concept Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Montreal, Canada. pp.241--257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00363592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical Information Systems: from Taxonomies to Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA Work. Dynamic Taxonomies and Faceted Search (FIND)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Regensburg, Germany. pp.212--216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00363607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parameterized Algorithm for Exploring Concept Lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. Formal Concept Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, France. pp.114--129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring a Geographical Dataset with GEOLIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Quesseveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA Work. Advances in Conceptual Knowledge Engineering (ACKE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Regensburg, Germany. pp.540--544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00363605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Algorithm to Find Frequent Concepts of a Formal Context with Taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Concept Lattices and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOLIS: A Logical Information System for Geographical Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Quesseveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Spatial Analysis and GEOmatics - SAGEO 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEBER Christiane, GANCARSKI Pierre, Sep 2006, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00187048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data mining and cross-checking of execution traces. A re-interpretation of Jones, Harrold and Stasko test information visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Denmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Automated Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parts-of-file File System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Padioleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USENIX 2005 Annual Technical Conference, General Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Anaheim, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical Approach to Natural Language Understanding in a Spoken Dialogue System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Villaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Text, Speech and Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Brno, Czech Republic. pp.637-644</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Logic File System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Padioleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USENIX 2003 Annual Technical Conference, General Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, San Antonio, TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître les noms binomiaux des espèces biologiques dans un corpus ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parameterized Algorithm to Explore Formal Contexts with a Taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (2), pp.319--343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00363594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOLIS: A Logical Information System for Geographical Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Quesseveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (3-4), pp.371-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00363600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité, limite, stabilité en informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de dualités en sciences et technologies de l'information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to logical information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (3), pp.383-419. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0306-4573(03)00018-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification by Testing for Recursive Program Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Anne Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1817 (Logic-Based Program Synthesis and Transformation, 9th International Workshop, LOPSTR'99, Selected Pa), pp.255-272. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/10720327_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pragmatic reconstruction of Lambda-Prolog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belleannee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 41 (1), pp 67-102. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0743-1066(98)10038-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programs, Properties, and Data: Exploring the Software Development Trilogy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Anne Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 15 (6), pp.75-81. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/52.730849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Mining‐Based Techniques for Software Fault Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Eric Wong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Software Fault Localization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 7, 2023, Handbook of Software Fault Localization: Foundations and Advances, 9781119291824. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119880929.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Art of Picopoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel de connaissances pour un numérique éco-responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frenoux Emmanuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EcoInfo. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Mining for Fault Localization: towards a Global Debugging Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INSA RENNES; Univ Rennes, CNRS, IRISA, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic Functors: A Toolbox of Components for Building Customized and Embeddable Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5871, INRIA. 2006, pp.103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Mining and Cross-checking of Execution Traces: A re-interpretation of Jones, Harrold and Stasko test information visualization (Long version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Denmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1743, 2005, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Mining and Cross-checking of Execution Traces : A re-intepretation of Jones, Harrold and Stasko test information visualization (Long version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Denmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5661, INRIA. 2005, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Parts-of-file File System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Padioleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4783, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic Functors : a Framework for Developing Embeddable Customized Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4457, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Logical Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4540, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Logic File System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Padioleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4656, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A File System Based on Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3942, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une généralisation logique de l'analyse de concepts formels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-3820, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagining CLP (Lambda, alphabeta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2388, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pragmatic Reconstruction of LambdaProlog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belleannée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2390, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Architecture of an Implementation of LambdaProlog: Prolog/Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2392, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of advanced logic programming languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Coupet-Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2391, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Compilation of lambdaProlog and its execution with MALI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1831, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programming with MALI -unification or ordered types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1058, INRIA. 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programming with MALI. The interpretation of Prolog programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Le Huitouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1048, INRIA. 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation simplifiée d'une machine de gestion de mémoire pour les interpréteurs Prolog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bekkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Ungaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-0280, INRIA. 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00076278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification d'une machine de gestion mémoire pour les interpréteurs des langages logiques.Version 1 (provisoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bekkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Ungaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-0283, INRIA. 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00076275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifeste: Pour plus d'Interactions entre Informatique, Sciences Humaines et Sociales et Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science des données et sciences humaines et sociales : atelier 4 du Data Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Rennes, France. , pp.6, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille de données pour la localisation de fautes dans les programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ducassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ridoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId121"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B8927FB4"/>
+    <w:nsid w:val="43354630"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339290v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ridoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738732v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03213321v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03213341v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03213316v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03176638v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03212428v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03212394v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03155381v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03176745v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Drapeau Vieira Contim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03213300v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505869v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492252v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505877v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867654v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447919v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Morand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606210v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3478431.3499280" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04048147v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253026v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Foret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119534v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soda Ciss&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779957v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119562v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ducass&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549856v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119579v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363593v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363592v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bedel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363607v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180601v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363605v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Quesseveur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187048v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119634v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756834v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Denmat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214500v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Padioleau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484116v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Villaneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214497v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04231214v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363594v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363600v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350426v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000457v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447896v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-4573(03)00018-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00783194v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-Anne Nicolas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10720327_15" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934033v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belleannee" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brisset" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0743-1066(98)10038-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00783203v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/52.730849" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403506v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Eric Wong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781119880929.ch7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119880929.ch7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155296v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954188v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frenoux Emmanuelle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefevre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003069v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070155v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000566v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070347v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071803v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072131v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072048v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071929v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072708v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072838v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074287v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074285v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belleann&#233;e" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074283v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074284v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Coupet-Grimal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074841v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075501v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075511v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chevallier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Huitouze" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076278v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bekkers" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Canet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Ungaro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076275v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01230651v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aucher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016775v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339290v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ridoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738732v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03213316v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03213321v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03213341v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03176638v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03212428v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03212394v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03155381v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03176745v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Drapeau Vieira Contim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03213300v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505869v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492252v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505877v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867654v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447919v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Morand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04048147v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606210v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3478431.3499280" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253026v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Foret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119534v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soda Ciss&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779957v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119562v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ducass&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549856v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119579v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363593v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363592v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bedel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363607v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180601v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363605v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Quesseveur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119634v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187048v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756834v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Denmat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214500v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Padioleau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484116v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Villaneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214497v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04231214v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363594v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363600v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350426v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000457v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447896v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-4573(03)00018-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00783194v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-Anne Nicolas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10720327_15" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934033v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belleannee" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brisset" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0743-1066(98)10038-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00783203v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/52.730849" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403506v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Eric Wong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781119880929.ch7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119880929.ch7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155296v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954188v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frenoux Emmanuelle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefevre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003069v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070155v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000566v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070347v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071803v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072131v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072048v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071929v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072708v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072838v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074287v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074285v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belleann&#233;e" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074283v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074284v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Coupet-Grimal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074841v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075501v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075511v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chevallier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Huitouze" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076278v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bekkers" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Canet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Ungaro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076275v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01230651v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aucher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016775v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>