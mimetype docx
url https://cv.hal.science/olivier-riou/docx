--- v0 (2026-03-09)
+++ v1 (2026-04-15)
@@ -234,287 +234,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05031044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of thermal drift of bolometric infrared cameras: limits and recommendations</w:t>
+                <w:t xml:space="preserve">Non-contact monitoring of soda-lime glass surface changes by its LWIR apparent emissivity: Possibilities and limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olivier Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Samy Brazane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Félix Durastanti</w:t>
+                <w:t xml:space="preserve">Jean-Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.102998. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17686733.2023.2290304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2023.102998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04325995v1</w:t>
+                <w:t xml:space="preserve">hal-04319689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-contact monitoring of soda-lime glass surface changes by its LWIR apparent emissivity: Possibilities and limitations</w:t>
+                <w:t xml:space="preserve">Management of thermal drift of bolometric infrared cameras: limits and recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Samy Brazane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurent Ibos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Félix Durastanti</w:t>
+                <w:t xml:space="preserve">Jean Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.102998. </w:t>
+              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2023.102998⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17686733.2023.2290304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04319689v1</w:t>
+                <w:t xml:space="preserve">hal-04325995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of Radiochemotherapy to Immunotherapy in unresectable locally advanced Oesophageal carciNoma—randomized phase 2 trial ARION UCGI 33/PRODIGE 67: the study protocol</w:t>
               </w:r>
@@ -673,64 +673,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Malye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sustainable Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (6), pp.1756-1768. </w:t>
@@ -794,64 +794,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Bekkar Djelloul Sayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Felix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -937,64 +937,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Belghachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (6), pp.1774-1782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1187,90 +1187,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of damp heat effects on glass properties for photovoltaic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guiheneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Engineering, Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 52 (3), pp.170-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1317,77 +1317,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the irradiance intensity during UV accelerated aging test on unencapsulated silicon solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guiheneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1451,90 +1451,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation Between Transmittance and LWIR Apparent Emissivity of Soda-Lime Glass During Accelerated Aging Test for Solar Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guiheneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solar Energy Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 139 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1568,103 +1568,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the accelerated aging under UV of the ethylene-vinyl acetate copolymer for photovoltaic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guiheneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (1-2), pp.87-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1737,64 +1737,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Korka Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guihéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Engineering Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 21, pp.520-528. </w:t>
@@ -1832,64 +1832,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-destructive testing method to quantify aging of materials by its apparent emissivity: Case of glass-based reflectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guiheneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1966,103 +1966,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate methods for single-band apparent emissivity measurement of opaque materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guiheneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 89, pp.239-251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2122,64 +2122,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Khelalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouteville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2211,295 +2211,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation performance of photovoltaic modules after a long time operation in Saharan environment</w:t>
+                <w:t xml:space="preserve">A Circuit-Based Approach to Simulate the Characteristics of a Silicon Photovoltaic Module With Aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farida Bandou</w:t>
+                <w:t xml:space="preserve">R. Doumane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amar Hadj Arab</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">M. Balistrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Olivier Logerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2015.04.091⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solar Energy Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 (2), Non spécifié. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4029541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528230v1</w:t>
+                <w:t xml:space="preserve">hal-04139975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Circuit-Based Approach to Simulate the Characteristics of a Silicon Photovoltaic Module With Aging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation performance of photovoltaic modules after a long time operation in Saharan environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Bandou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Doumane</w:t>
+                <w:t xml:space="preserve">Amar Hadj Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Balistrou</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mohammed Saïd Belkaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solar Energy Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 137 (2), Non spécifié. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (39), pp.13839-13848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4029541⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2015.04.091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139975v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of a supercapacitor with a multibranch circuit</w:t>
               </w:r>
@@ -2511,51 +2511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Djellad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2658,64 +2658,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Belghachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 40 (39), pp.13857-13865. </w:t>
@@ -2747,291 +2747,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of temperature homogeneity of a silicon wafer heated in a rapid thermal system (RTP: Rapid Thermal Process) by a filtering window</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation performance of photovoltaic modules after a long time operation in Saharan environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Bandou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Hadj Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Saïd Belkaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.12.013⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (39), pp.13839-13848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2015.04.091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02486105v1</w:t>
+                <w:t xml:space="preserve">hal-04140003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation performance of photovoltaic modules after a long time operation in Saharan environment</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improvement of temperature homogeneity of a silicon wafer heated in a rapid thermal system (RTP: Rapid Thermal Process) by a filtering window</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Félix Durastanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouteville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2015.04.091⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 77, pp.76-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04140003v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the energy transfer in a system combining photovoltaic source to ultracapacitors</w:t>
               </w:r>
@@ -3056,51 +3056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Omeiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3147,90 +3147,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A self-method for resolving the problem of apparent LWIR emissivity for quantitative thermography up to 130 °C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 67, pp.504-513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3264,90 +3264,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal study of an aluminium nitride ceramic heater for spray CVD on glass substrates by quantitative thermography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouteville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3433,64 +3433,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Djellad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Renewable and Sustainable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2 (6), pp.222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3524,77 +3524,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative study of the temperature dependence of normal LWIR apparent emissivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 60, pp.244-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3653,64 +3653,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection des défauts sur motoréducteur à engrenage en utilisant la transformée en ondelettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy-Marie Rakoto-Razafindrazato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Science et maintenance – Afim </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3735,90 +3735,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Tool for Extraction of Modal Parameters Based on Continuous Wavelet Transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy-Marie Rakoto Razafindrazato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Condition Monitoring of Machinery in Non-Stationary Operations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.347-355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3864,64 +3864,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of proper frequency range for accurate heat capacity measurement by AC microcalorimeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Sfaxi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4012,90 +4012,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification des effets de l'érosion sur un verre sodo-calcique par la réflectivité bidirectionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Brazane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samy Brazane</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Felix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4133,90 +4133,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection sans contact des effets de l'érosion éolienne sur du verre sodo-calcique par émissivité apparente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Brazane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samy Brazane</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Felix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4254,90 +4254,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of thermal drift of the FLIR A325sc camera: limits and recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Brazane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samy Brazane</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Felix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4407,103 +4407,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification des effets de l'érosion sur un verre sodo-calcique par émissivité apparente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Brazane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samy Brazane</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Delaleux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème congrès annuel de la Société Française de Thermique (SFT 2022 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de thermique - SFT, May 2022, Valenciennes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4537,103 +4537,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for non-contact detection of wind erosion effects on soda-lime glass: threshold of detectability by apparent emissivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Brazane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Delaleux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QIRT 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quantitative InfraRed Thermography Conference, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4658,103 +4658,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of thermal drift of the FLIR A325sc camera: limits and recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Brazane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Delaleux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QIRT 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quantitative InfraRed Thermography Conference, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4805,64 +4805,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Hacen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menny El Bah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4900,103 +4900,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de l'érosion éolienne par émissivité apparente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Brazane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samy Brazane</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ibos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Ibos</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques Franco-Maghrébines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Thiais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5073,51 +5073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwahhab Betka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAPE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Oxford, United Kingdom</w:t>
@@ -5146,103 +5146,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outil de quantification sans contact du vieillissement par émissivité apparente en conditions extérieures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guiheneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème édition du congrès annuel de la Société Française de Thermique ( SFT 2019 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de thermique - SFT, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5267,103 +5267,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocole de vieillissement accéléré pour application solaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guiheneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de thermique, May 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5388,103 +5388,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outil de quantification non intrusif du vieillissement naturel par émissivité apparente : essais en conditions extérieures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guiheneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JSFM-CMC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées scientifiques Franco-Maghrébines : Caractérisation des Matériaux Complexes - JSFM CMC, Oct 2018, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5522,77 +5522,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of UV exposure on the anti-reflection coating of an unencapsulated silicon solar cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guihéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5647,77 +5647,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement accéléré sous UV de cellules solaires c-Si non-encapsulées : effet de l’intensité du rayonnement UV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guihéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5753,368 +5753,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des transferts thermiques au sein d’un capteur solaire hybride à concentrateur holographique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Riou</w:t>
+                <w:t xml:space="preserve">Evolution of the Efficiency of a Photovoltaic/Supercapcitor System with Aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Olivier Logerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Korka Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guihéneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSFM-CMC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ebuilt 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Conferences in Built Environment - Ebuilt, Nov 2016, Lasi, Romania. pp.520-528, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AEF.21.520⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05198882v1</w:t>
+                <w:t xml:space="preserve">hal-04138284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the Efficiency of a Photovoltaic/Supercapcitor System with Aging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Delaleux</w:t>
+                <w:t xml:space="preserve">Modélisation des transferts thermiques au sein d’un capteur solaire hybride à concentrateur holographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Yacine Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Iurevych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guiheneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ebuilt 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JSFM-CMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Rabat (Maroc), Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04138284v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du vieillissement accéléré sous UV du copolymère éthylène-acétate de vinyle pour des applications photovoltaïques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guihéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JSFM-CMC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées scientifiques Franco-Maghrébines : Caractérisation des Matériaux Complexes - JSFM, Nov 2016, Thiais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6152,90 +6152,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement accéléré sous UV d’une cellule mono-Si non-encapsulée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guihéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNPV 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées Nationales du PhotoVoltaïque, Nov 2016, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6260,103 +6260,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outil de contrôle non destructif pour la quantification du vieillissement des concentrateurs solaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guiheneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de thermique - SFT, May 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6381,77 +6381,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de contrôle non destructif pour quantifier le vieillissement du verre par son émissivité apparente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guiheneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6502,90 +6502,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Damp Heat aging on soda-lime glass for photovoltaic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guiheneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd European Photovoltaic Solar Energy Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Munich, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6632,90 +6632,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV accelerated ageing test on un-packaged mono-crystalline silicon solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guiheneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E2KW 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Environment Knowledge Week Congress – E2KW, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6779,64 +6779,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Echegut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JITH 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées Internationales de Thermique - JITH, Oct 2015, Marseille, France</w:t>
@@ -6878,90 +6878,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du vieillissement des verres : corrélation entre émissivité apparente (IR) et transmittance (visible)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guiheneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées internationales de thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6986,64 +6986,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du vieillissement par émissivité apparente des miroirs verre des héliostats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Espargilliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7105,393 +7105,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du vieillissement accéléré sous UV du copolymère éthylène-acétate de vinyle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Etude du vieillissement des verres : corrélation entre émissivité apparente (IR) et transmittance (visible)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guiheneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNPV 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Journées Nationales du PhotoVoltaïque - JNPV, Dec 2015, Dourdan, France</w:t>
+              <w:t xml:space="preserve">JITH 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, journées internationales de thermique - JITH, Oct 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138120v1</w:t>
+                <w:t xml:space="preserve">hal-04138082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du vieillissement des verres : corrélation entre émissivité apparente (IR) et transmittance (visible)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Etude du vieillissement accéléré sous UV du copolymère éthylène-acétate de vinyle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guihéneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JITH 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, journées internationales de thermique - JITH, Oct 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">JNPV 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées Nationales du PhotoVoltaïque - JNPV, Dec 2015, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138082v1</w:t>
+                <w:t xml:space="preserve">hal-04138120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du vieillissement des systèmes solaires par émissivité apparente</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A self-method for resolving the problem of apparent LWIR emissivity for quantitative thermography at ordinary temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Félix Durastanti</w:t>
+                <w:t xml:space="preserve">Jean-Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIER 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">QIRT 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quantitative InfraRed Thermography - QIRT, Dec 2014, Monastir, Tunisia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21611/qirt.2014.115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04137172v1</w:t>
+                <w:t xml:space="preserve">hal-04137184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of hybrid energy conversion system: wind turbine/photovoltaic source associated with battery/ultracapacitor storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Djellad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7500,224 +7509,215 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Omeiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIER 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conférence Internationale des Energies Renouvelables - CIER, Dec 2014, Monastir, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A self-method for resolving the problem of apparent LWIR emissivity for quantitative thermography at ordinary temperatures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Caractérisation du vieillissement des systèmes solaires par émissivité apparente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Félix Durastanti</w:t>
+                <w:t xml:space="preserve">Jean Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QIRT 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIER 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conférence Internationale des Energies Renouvelables - CIER, Dec 2014, Monastir, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21611/qirt.2014.115⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04137184v1</w:t>
+                <w:t xml:space="preserve">hal-04137172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’influence de la diffusivité thermique du hublot de quartz sur le profil de température d’un substrat de silicium dans un système thermique rapide (RTP : Rapid Thermal Process)</w:t>
               </w:r>
@@ -7729,51 +7729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Kelalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouteville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7805,338 +7805,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de l’homogénéité de la température d’un substrat de silicium chauffé dans un système thermique rapide (RTP : Rapid Thermal Process) par analyse spectrale des propriétés radiatives</w:t>
+                <w:t xml:space="preserve">Étude par simulation de l'influence du vieillissement et des conditions climatiques sur la production électrique d'un module photovoltaïque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Bouteville</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radia Doumane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Balistrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de thermique - SFT, May 2013, Gérardmer, France</w:t>
+              <w:t xml:space="preserve">JiTH 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, journées internationales de thermique, Nov 2013, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04137126v1</w:t>
+                <w:t xml:space="preserve">hal-04137054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude par simulation de l'influence du vieillissement et des conditions climatiques sur la production électrique d'un module photovoltaïque</w:t>
+                <w:t xml:space="preserve">Optimisation de l’homogénéité de la température d’un substrat de silicium chauffé dans un système thermique rapide (RTP : Rapid Thermal Process) par analyse spectrale des propriétés radiatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Kelalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Félix Durastanti</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouteville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JiTH 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, journées internationales de thermique, Nov 2013, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de thermique - SFT, May 2013, Gérardmer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137054v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle pour estimer le taux de dégradation de la puissance électrique produite par un module photovoltaïque avec son vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radia Doumane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radia Doumane</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mourad Balistrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNPV 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées Nationales du Photovoltaïque - JNPV, Dec 2013, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8161,103 +8161,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du vieillissement d’un module photovoltaïque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radia Doumane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radia Doumane</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mourad Balistrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings de la 2ème Conférence Internationale sur les Énergies Renouvelable (ICRE 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Mira, Apr 2012, Bejaia, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8282,90 +8282,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical tool for extraction of modal parameters based on continuous wavelet transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy-Marie Rakoto-Razafindrazato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Conference "Condition Monitoring of Machinery in Non-Stationnary Operations" CMMNO’2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, inteinternational conference on Condition Monitoring of Machinery in Non-Stationary Operations, Mar 2012, Hammamet, Algeria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8437,64 +8437,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JITH 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, journées internationales de thermique, Sep 2011, Tlemcen, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8532,51 +8532,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a hot plate heating for spray CVD deposition on glass substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8653,64 +8653,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 16ème colloque CNRIUT 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRIUT, Jun 2010, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8748,77 +8748,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithme d’optimisation de paramètres en thermique instationnaire appliqué au refroidissement d’un four</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Kelalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Sfaxi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Thermique 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de thermique - SFT, May 2010, Le Touquet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8843,77 +8843,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail préparatoire à la mise en place d’un suivi vibratoire de pompes à vide dans une industrie à haute technicité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Vasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Scoquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8968,51 +8968,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des caméras de thermographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9063,64 +9063,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of error in temperature starting from the Slit Response Function and the calibration curve of a thermal focal plane array camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tortel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9167,51 +9167,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama commercial des caméras thermiques disponibles en France (2005)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journées de thermographie Instrumentale &amp; industrielle Thermogram'2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Lieusaint, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9236,51 +9236,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution spatiale et exactitude en température des caméras thermiques à matrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journées de thermographie Instrumentale &amp; industrielle Thermogram'2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Lieusaint, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9305,51 +9305,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonuniformity correction and thermal drift compensation of thermal infrared camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Berrebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9403,247 +9403,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04134544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermographie bi spectrale, tenant compte de l’environnement : évaluation des performances, retour d’expérience</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">AC modulation calorimetry: possibilities and limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Surugue</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Felix Durastanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Sfaxi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de thermique, Jun 2003, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Eurotherm seminar 75: Microscale heat transfer 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04136381v1</w:t>
+                <w:t xml:space="preserve">hal-04136426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AC modulation calorimetry: possibilities and limitations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Thermographie bi spectrale, tenant compte de l’environnement : évaluation des performances, retour d’expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Youssef Sfaxi</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Surugue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotherm seminar 75: Microscale heat transfer 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Reims, France</w:t>
+              <w:t xml:space="preserve">SFT 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de thermique, Jun 2003, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04136426v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction de Non-Uniformité (NUC) des caméras thermiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9681,51 +9681,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appareil de mesure de chaleur spécifique par une méthode alternative adapté à des échantillons de quelques micro-grammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chaussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9789,51 +9789,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PANORAMA TECHNOLOGIQUE DES CAMERAS THERMIQUES A FPA, ATOUTS ET LIMITES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Audaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9871,51 +9871,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de chaleur spécifique par une méthode alternative en milieu diffusif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chaussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10519,51 +10519,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031044v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huguet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Riou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pasquier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Modesto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Qu&#233;ro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2023.04.007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04325995v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Brazane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Riou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ibos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaleux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean F&#233;lix Durastanti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2023.2290304" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04319689v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lix Durastanti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2023.102998" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802971v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Modesto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tougeron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tremoli&#232;res" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ronchin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Darut Jouve" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-023-11227-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04142245v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hacen Jed" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Logerais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19397038.2021.1971321" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04142044v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bekkar Djelloul Sayah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mekki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Felix Durastanti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-019-07124-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04142016v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Mazouz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Belghachi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2019.2939886" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04141836v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Azizi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Omeiri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Amiar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd&#233;rafi Charki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.09.022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-454386TS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04140017v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guiheneuf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1478422X.2016.1234803" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04140021v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pouliquen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2017.08.044" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04140020v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4036415" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04140015v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Logerais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.2017.00010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04140006v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Korka Diallo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AEF.21.520" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04134889v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Espargilliere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.12.109" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04134874v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2016.04.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445991v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Khelalfa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouteville" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528230v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Bandou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Hadj Arab" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sa&#239;d Belkaid" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.04.091" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04139975v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Doumane" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balistrou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4029541" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04139997v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Logerais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Camara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djellad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omeiri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.06.037" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04139989v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.05.127" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486105v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.12.013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04140003v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04139983v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Durastanti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.03.144" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04134831v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2014.09.024" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207446v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Froger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2013.793468" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04139968v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ansoumane Camara" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Djellad" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ijrse.20130206.16" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04134700v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2013.05.012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NB9LFXDR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04136907v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Marie Rakoto-Razafindrazato" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04134479v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Marie Rakoto Razafindrazato" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28768-8_37" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CS5RJKG4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04134434v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Sfaxi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2003.11.006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M16WGS08-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313010v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312997v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04311848v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04140154v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-061" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04141245v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04141294v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215323v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hacen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menny El Bah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04311870v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04140104v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Ihaddadene" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razika Ihaddadene" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahhab Betka" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04140115v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04140042v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04140043v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04139061v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04139042v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198882v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Yacine Diallo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Iurevych" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04138284v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04138299v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04139031v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04138151v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04138256v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375930v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20162016-5BO.11.6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04138233v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04138028v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo De Sousa Meneses" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Echegut" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143882v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04137288v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Oliv&#232;s" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04138120v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04138082v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04137172v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04137156v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04137184v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2014.115" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04137061v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Kelalfa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04137126v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04137054v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Doumane" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Balistrou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04137066v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04136898v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04136905v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04136891v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Camara" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04136884v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04136567v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04136867v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04139085v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vasse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Scoquart" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trouchard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04135417v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tortel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04136486v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2006.025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04135827v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04135865v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04134544v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Berrebi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bremond" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.547807" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04136381v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Surugue" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04136426v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04135815v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Br&#233;mond" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136354v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chaussy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Charalambous" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gandit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04135753v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Audaire" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136460v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Charalambous" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04136132v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Billon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gandit" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lejay" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181458v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Charalembous" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lejay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04136106v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charalambous" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chaussy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031044v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huguet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Riou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pasquier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Modesto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Qu&#233;ro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2023.04.007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04319689v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Riou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Brazane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaleux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ibos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lix Durastanti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2023.102998" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04325995v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean F&#233;lix Durastanti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2023.2290304" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802971v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Modesto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tougeron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tremoli&#232;res" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ronchin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Darut Jouve" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-023-11227-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04142245v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hacen Jed" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Logerais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19397038.2021.1971321" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04142044v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bekkar Djelloul Sayah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mekki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Felix Durastanti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-019-07124-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04142016v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Mazouz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Belghachi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2019.2939886" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04141836v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Azizi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Omeiri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Amiar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd&#233;rafi Charki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.09.022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-454386TS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04140017v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guiheneuf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1478422X.2016.1234803" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04140021v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pouliquen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2017.08.044" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04140020v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4036415" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04140015v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Logerais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.2017.00010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04140006v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Korka Diallo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AEF.21.520" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04134889v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Espargilliere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.12.109" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04134874v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2016.04.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445991v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Khelalfa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouteville" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04139975v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Doumane" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balistrou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4029541" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528230v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Bandou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Hadj Arab" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sa&#239;d Belkaid" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.04.091" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04139997v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Logerais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Camara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djellad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omeiri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.06.037" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04139989v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.05.127" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04140003v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486105v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.12.013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04139983v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Durastanti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.03.144" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04134831v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2014.09.024" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207446v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Froger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2013.793468" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04139968v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ansoumane Camara" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Djellad" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ijrse.20130206.16" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04134700v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2013.05.012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NB9LFXDR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04136907v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Marie Rakoto-Razafindrazato" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04134479v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Marie Rakoto Razafindrazato" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28768-8_37" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CS5RJKG4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04134434v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Sfaxi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2003.11.006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M16WGS08-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313010v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312997v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04311848v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04140154v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-061" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04141245v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04141294v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215323v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hacen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menny El Bah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04311870v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04140104v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Ihaddadene" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razika Ihaddadene" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahhab Betka" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04140115v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04140042v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04140043v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04139061v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04139042v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04138284v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198882v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Yacine Diallo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Iurevych" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04138299v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04139031v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04138151v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04138256v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375930v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20162016-5BO.11.6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04138233v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04138028v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo De Sousa Meneses" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Echegut" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143882v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04137288v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Oliv&#232;s" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04138082v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04138120v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04137184v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2014.115" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04137156v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04137172v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04137061v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Kelalfa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04137054v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Doumane" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Balistrou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04137126v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04137066v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04136898v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04136905v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04136891v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Camara" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04136884v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04136567v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04136867v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04139085v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vasse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Scoquart" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trouchard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04135417v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tortel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04136486v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2006.025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04135827v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04135865v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04134544v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Berrebi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bremond" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.547807" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04136426v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04136381v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Surugue" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04135815v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Br&#233;mond" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136354v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chaussy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Charalambous" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gandit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04135753v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Audaire" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136460v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Charalambous" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04136132v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Billon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gandit" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lejay" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181458v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Charalembous" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lejay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04136106v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charalambous" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chaussy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>