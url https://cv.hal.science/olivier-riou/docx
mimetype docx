--- v1 (2026-04-15)
+++ v2 (2026-05-10)
@@ -234,287 +234,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05031044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-contact monitoring of soda-lime glass surface changes by its LWIR apparent emissivity: Possibilities and limitations</w:t>
+                <w:t xml:space="preserve">Management of thermal drift of bolometric infrared cameras: limits and recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Samy Brazane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurent Ibos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Félix Durastanti</w:t>
+                <w:t xml:space="preserve">Jean Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.102998. </w:t>
+              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2023.102998⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17686733.2023.2290304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04319689v1</w:t>
+                <w:t xml:space="preserve">hal-04325995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of thermal drift of bolometric infrared cameras: limits and recommendations</w:t>
+                <w:t xml:space="preserve">Non-contact monitoring of soda-lime glass surface changes by its LWIR apparent emissivity: Possibilities and limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olivier Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Samy Brazane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Félix Durastanti</w:t>
+                <w:t xml:space="preserve">Jean-Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.102998. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17686733.2023.2290304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2023.102998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04325995v1</w:t>
+                <w:t xml:space="preserve">hal-04319689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of Radiochemotherapy to Immunotherapy in unresectable locally advanced Oesophageal carciNoma—randomized phase 2 trial ARION UCGI 33/PRODIGE 67: the study protocol</w:t>
               </w:r>
@@ -673,64 +673,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Malye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sustainable Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (6), pp.1756-1768. </w:t>
@@ -794,64 +794,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Bekkar Djelloul Sayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Felix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -937,64 +937,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Belghachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (6), pp.1774-1782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1187,90 +1187,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of damp heat effects on glass properties for photovoltaic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guiheneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Engineering, Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 52 (3), pp.170-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1317,77 +1317,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the irradiance intensity during UV accelerated aging test on unencapsulated silicon solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guiheneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1451,90 +1451,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation Between Transmittance and LWIR Apparent Emissivity of Soda-Lime Glass During Accelerated Aging Test for Solar Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guiheneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solar Energy Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 139 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1568,103 +1568,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the accelerated aging under UV of the ethylene-vinyl acetate copolymer for photovoltaic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guiheneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (1-2), pp.87-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1737,64 +1737,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Korka Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guihéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Engineering Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 21, pp.520-528. </w:t>
@@ -1832,64 +1832,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-destructive testing method to quantify aging of materials by its apparent emissivity: Case of glass-based reflectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guiheneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1966,103 +1966,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate methods for single-band apparent emissivity measurement of opaque materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guiheneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 89, pp.239-251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2122,64 +2122,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Khelalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouteville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2211,295 +2211,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Circuit-Based Approach to Simulate the Characteristics of a Silicon Photovoltaic Module With Aging</w:t>
+                <w:t xml:space="preserve">Evaluation performance of photovoltaic modules after a long time operation in Saharan environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Doumane</w:t>
+                <w:t xml:space="preserve">Farida Bandou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Balistrou</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Amar Hadj Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Saïd Belkaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solar Energy Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4029541⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (39), pp.13839-13848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2015.04.091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139975v1</w:t>
+                <w:t xml:space="preserve">hal-02528230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation performance of photovoltaic modules after a long time operation in Saharan environment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Circuit-Based Approach to Simulate the Characteristics of a Silicon Photovoltaic Module With Aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amar Hadj Arab</w:t>
+                <w:t xml:space="preserve">R. Doumane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Saïd Belkaid</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">M. Balistrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Olivier Logerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 40 (39), pp.13839-13848. </w:t>
+              <w:t xml:space="preserve">Journal of Solar Energy Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 (2), Non spécifié. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2015.04.091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4029541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528230v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of a supercapacitor with a multibranch circuit</w:t>
               </w:r>
@@ -2511,51 +2511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Djellad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2658,64 +2658,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Belghachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 40 (39), pp.13857-13865. </w:t>
@@ -2753,130 +2753,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation performance of photovoltaic modules after a long time operation in Saharan environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Bandou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Hadj Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Saïd Belkaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 40 (39), pp.13839-13848. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2015.04.091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140003v1</w:t>
@@ -2900,77 +2900,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of temperature homogeneity of a silicon wafer heated in a rapid thermal system (RTP: Rapid Thermal Process) by a filtering window</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouteville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3056,51 +3056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Omeiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3147,90 +3147,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A self-method for resolving the problem of apparent LWIR emissivity for quantitative thermography up to 130 °C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 67, pp.504-513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3264,90 +3264,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal study of an aluminium nitride ceramic heater for spray CVD on glass substrates by quantitative thermography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouteville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3433,64 +3433,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Djellad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Renewable and Sustainable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2 (6), pp.222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3524,77 +3524,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative study of the temperature dependence of normal LWIR apparent emissivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 60, pp.244-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3653,64 +3653,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection des défauts sur motoréducteur à engrenage en utilisant la transformée en ondelettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy-Marie Rakoto-Razafindrazato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Science et maintenance – Afim </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3735,90 +3735,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Tool for Extraction of Modal Parameters Based on Continuous Wavelet Transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy-Marie Rakoto Razafindrazato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Condition Monitoring of Machinery in Non-Stationary Operations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.347-355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3864,64 +3864,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of proper frequency range for accurate heat capacity measurement by AC microcalorimeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Sfaxi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4012,90 +4012,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification des effets de l'érosion sur un verre sodo-calcique par la réflectivité bidirectionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Brazane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samy Brazane</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Felix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4133,90 +4133,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection sans contact des effets de l'érosion éolienne sur du verre sodo-calcique par émissivité apparente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Brazane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samy Brazane</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Felix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4254,90 +4254,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of thermal drift of the FLIR A325sc camera: limits and recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Brazane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samy Brazane</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Felix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4407,103 +4407,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification des effets de l'érosion sur un verre sodo-calcique par émissivité apparente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Brazane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samy Brazane</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Delaleux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème congrès annuel de la Société Française de Thermique (SFT 2022 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de thermique - SFT, May 2022, Valenciennes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4537,103 +4537,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for non-contact detection of wind erosion effects on soda-lime glass: threshold of detectability by apparent emissivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Brazane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Delaleux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QIRT 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quantitative InfraRed Thermography Conference, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4658,103 +4658,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of thermal drift of the FLIR A325sc camera: limits and recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Brazane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Delaleux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QIRT 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quantitative InfraRed Thermography Conference, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4805,64 +4805,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Hacen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menny El Bah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4900,103 +4900,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de l'érosion éolienne par émissivité apparente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Brazane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samy Brazane</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ibos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Ibos</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques Franco-Maghrébines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Thiais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5073,51 +5073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwahhab Betka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAPE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Oxford, United Kingdom</w:t>
@@ -5146,103 +5146,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outil de quantification sans contact du vieillissement par émissivité apparente en conditions extérieures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guiheneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème édition du congrès annuel de la Société Française de Thermique ( SFT 2019 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de thermique - SFT, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5267,103 +5267,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocole de vieillissement accéléré pour application solaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guiheneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de thermique, May 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5388,103 +5388,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outil de quantification non intrusif du vieillissement naturel par émissivité apparente : essais en conditions extérieures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guiheneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JSFM-CMC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées scientifiques Franco-Maghrébines : Caractérisation des Matériaux Complexes - JSFM CMC, Oct 2018, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5522,77 +5522,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of UV exposure on the anti-reflection coating of an unencapsulated silicon solar cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guihéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5647,77 +5647,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement accéléré sous UV de cellules solaires c-Si non-encapsulées : effet de l’intensité du rayonnement UV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guihéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5753,368 +5753,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the Efficiency of a Photovoltaic/Supercapcitor System with Aging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Delaleux</w:t>
+                <w:t xml:space="preserve">Modélisation des transferts thermiques au sein d’un capteur solaire hybride à concentrateur holographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Yacine Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Iurevych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guiheneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ebuilt 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JSFM-CMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Rabat (Maroc), Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138284v1</w:t>
+                <w:t xml:space="preserve">hal-05198882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des transferts thermiques au sein d’un capteur solaire hybride à concentrateur holographique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Riou</w:t>
+                <w:t xml:space="preserve">Evolution of the Efficiency of a Photovoltaic/Supercapcitor System with Aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Olivier Logerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Korka Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guihéneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSFM-CMC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ebuilt 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Conferences in Built Environment - Ebuilt, Nov 2016, Lasi, Romania. pp.520-528, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AEF.21.520⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05198882v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du vieillissement accéléré sous UV du copolymère éthylène-acétate de vinyle pour des applications photovoltaïques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guihéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JSFM-CMC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées scientifiques Franco-Maghrébines : Caractérisation des Matériaux Complexes - JSFM, Nov 2016, Thiais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6152,90 +6152,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement accéléré sous UV d’une cellule mono-Si non-encapsulée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guihéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNPV 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées Nationales du PhotoVoltaïque, Nov 2016, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6260,103 +6260,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outil de contrôle non destructif pour la quantification du vieillissement des concentrateurs solaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guiheneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de thermique - SFT, May 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6381,77 +6381,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de contrôle non destructif pour quantifier le vieillissement du verre par son émissivité apparente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guiheneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6502,90 +6502,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Damp Heat aging on soda-lime glass for photovoltaic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guiheneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd European Photovoltaic Solar Energy Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Munich, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6632,90 +6632,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV accelerated ageing test on un-packaged mono-crystalline silicon solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guiheneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E2KW 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Environment Knowledge Week Congress – E2KW, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6779,64 +6779,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Echegut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JITH 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées Internationales de Thermique - JITH, Oct 2015, Marseille, France</w:t>
@@ -6878,90 +6878,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du vieillissement des verres : corrélation entre émissivité apparente (IR) et transmittance (visible)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guiheneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées internationales de thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6986,64 +6986,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du vieillissement par émissivité apparente des miroirs verre des héliostats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Espargilliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7105,402 +7105,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du vieillissement des verres : corrélation entre émissivité apparente (IR) et transmittance (visible)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Etude du vieillissement accéléré sous UV du copolymère éthylène-acétate de vinyle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guihéneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JITH 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, journées internationales de thermique - JITH, Oct 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">JNPV 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées Nationales du PhotoVoltaïque - JNPV, Dec 2015, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138082v1</w:t>
+                <w:t xml:space="preserve">hal-04138120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du vieillissement accéléré sous UV du copolymère éthylène-acétate de vinyle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Etude du vieillissement des verres : corrélation entre émissivité apparente (IR) et transmittance (visible)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guiheneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNPV 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Journées Nationales du PhotoVoltaïque - JNPV, Dec 2015, Dourdan, France</w:t>
+              <w:t xml:space="preserve">JITH 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, journées internationales de thermique - JITH, Oct 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138120v1</w:t>
+                <w:t xml:space="preserve">hal-04138082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A self-method for resolving the problem of apparent LWIR emissivity for quantitative thermography at ordinary temperatures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Caractérisation du vieillissement des systèmes solaires par émissivité apparente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Félix Durastanti</w:t>
+                <w:t xml:space="preserve">Jean Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QIRT 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIER 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conférence Internationale des Energies Renouvelables - CIER, Dec 2014, Monastir, Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04137184v1</w:t>
+                <w:t xml:space="preserve">hal-04137172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of hybrid energy conversion system: wind turbine/photovoltaic source associated with battery/ultracapacitor storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Djellad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7509,215 +7500,224 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Omeiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIER 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conférence Internationale des Energies Renouvelables - CIER, Dec 2014, Monastir, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du vieillissement des systèmes solaires par émissivité apparente</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A self-method for resolving the problem of apparent LWIR emissivity for quantitative thermography at ordinary temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Félix Durastanti</w:t>
+                <w:t xml:space="preserve">Jean-Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIER 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">QIRT 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quantitative InfraRed Thermography - QIRT, Dec 2014, Monastir, Tunisia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21611/qirt.2014.115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137172v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’influence de la diffusivité thermique du hublot de quartz sur le profil de température d’un substrat de silicium dans un système thermique rapide (RTP : Rapid Thermal Process)</w:t>
               </w:r>
@@ -7729,51 +7729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Kelalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouteville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7805,338 +7805,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude par simulation de l'influence du vieillissement et des conditions climatiques sur la production électrique d'un module photovoltaïque</w:t>
+                <w:t xml:space="preserve">Optimisation de l’homogénéité de la température d’un substrat de silicium chauffé dans un système thermique rapide (RTP : Rapid Thermal Process) par analyse spectrale des propriétés radiatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Kelalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Félix Durastanti</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouteville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JiTH 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, journées internationales de thermique, Nov 2013, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de thermique - SFT, May 2013, Gérardmer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04137054v1</w:t>
+                <w:t xml:space="preserve">hal-04137126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de l’homogénéité de la température d’un substrat de silicium chauffé dans un système thermique rapide (RTP : Rapid Thermal Process) par analyse spectrale des propriétés radiatives</w:t>
+                <w:t xml:space="preserve">Étude par simulation de l'influence du vieillissement et des conditions climatiques sur la production électrique d'un module photovoltaïque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Bouteville</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radia Doumane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Balistrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de thermique - SFT, May 2013, Gérardmer, France</w:t>
+              <w:t xml:space="preserve">JiTH 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, journées internationales de thermique, Nov 2013, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137126v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle pour estimer le taux de dégradation de la puissance électrique produite par un module photovoltaïque avec son vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Doumane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Balistrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNPV 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées Nationales du Photovoltaïque - JNPV, Dec 2013, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8161,103 +8161,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du vieillissement d’un module photovoltaïque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Doumane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Balistrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings de la 2ème Conférence Internationale sur les Énergies Renouvelable (ICRE 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Mira, Apr 2012, Bejaia, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8282,90 +8282,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical tool for extraction of modal parameters based on continuous wavelet transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy-Marie Rakoto-Razafindrazato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Conference "Condition Monitoring of Machinery in Non-Stationnary Operations" CMMNO’2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, inteinternational conference on Condition Monitoring of Machinery in Non-Stationary Operations, Mar 2012, Hammamet, Algeria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8437,64 +8437,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JITH 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, journées internationales de thermique, Sep 2011, Tlemcen, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8532,51 +8532,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a hot plate heating for spray CVD deposition on glass substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8653,64 +8653,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 16ème colloque CNRIUT 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRIUT, Jun 2010, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8748,77 +8748,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithme d’optimisation de paramètres en thermique instationnaire appliqué au refroidissement d’un four</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Kelalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Sfaxi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Thermique 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de thermique - SFT, May 2010, Le Touquet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8843,77 +8843,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail préparatoire à la mise en place d’un suivi vibratoire de pompes à vide dans une industrie à haute technicité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Vasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Scoquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8968,51 +8968,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des caméras de thermographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9063,64 +9063,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of error in temperature starting from the Slit Response Function and the calibration curve of a thermal focal plane array camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tortel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9167,51 +9167,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama commercial des caméras thermiques disponibles en France (2005)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journées de thermographie Instrumentale &amp; industrielle Thermogram'2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Lieusaint, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9236,51 +9236,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution spatiale et exactitude en température des caméras thermiques à matrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journées de thermographie Instrumentale &amp; industrielle Thermogram'2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Lieusaint, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9305,51 +9305,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonuniformity correction and thermal drift compensation of thermal infrared camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Berrebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9403,247 +9403,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04134544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AC modulation calorimetry: possibilities and limitations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Thermographie bi spectrale, tenant compte de l’environnement : évaluation des performances, retour d’expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Youssef Sfaxi</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Surugue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotherm seminar 75: Microscale heat transfer 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Reims, France</w:t>
+              <w:t xml:space="preserve">SFT 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de thermique, Jun 2003, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04136426v1</w:t>
+                <w:t xml:space="preserve">hal-04136381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermographie bi spectrale, tenant compte de l’environnement : évaluation des performances, retour d’expérience</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">AC modulation calorimetry: possibilities and limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Surugue</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Felix Durastanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Sfaxi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de thermique, Jun 2003, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Eurotherm seminar 75: Microscale heat transfer 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04136381v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction de Non-Uniformité (NUC) des caméras thermiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9681,51 +9681,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appareil de mesure de chaleur spécifique par une méthode alternative adapté à des échantillons de quelques micro-grammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chaussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9789,51 +9789,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PANORAMA TECHNOLOGIQUE DES CAMERAS THERMIQUES A FPA, ATOUTS ET LIMITES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Audaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9871,51 +9871,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de chaleur spécifique par une méthode alternative en milieu diffusif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chaussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10519,51 +10519,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031044v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huguet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Riou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pasquier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Modesto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Qu&#233;ro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2023.04.007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04319689v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Riou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Brazane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaleux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ibos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lix Durastanti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2023.102998" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04325995v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean F&#233;lix Durastanti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2023.2290304" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802971v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Modesto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tougeron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tremoli&#232;res" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ronchin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Darut Jouve" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-023-11227-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04142245v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hacen Jed" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Logerais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19397038.2021.1971321" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04142044v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bekkar Djelloul Sayah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mekki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Felix Durastanti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-019-07124-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04142016v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Mazouz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Belghachi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2019.2939886" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04141836v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Azizi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Omeiri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Amiar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd&#233;rafi Charki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.09.022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-454386TS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04140017v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guiheneuf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1478422X.2016.1234803" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04140021v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pouliquen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2017.08.044" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04140020v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4036415" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04140015v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Logerais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.2017.00010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04140006v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Korka Diallo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AEF.21.520" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04134889v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Espargilliere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.12.109" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04134874v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2016.04.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445991v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Khelalfa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouteville" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04139975v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Doumane" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balistrou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4029541" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528230v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Bandou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Hadj Arab" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sa&#239;d Belkaid" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.04.091" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04139997v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Logerais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Camara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djellad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omeiri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.06.037" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04139989v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.05.127" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04140003v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486105v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.12.013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04139983v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Durastanti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.03.144" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04134831v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2014.09.024" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207446v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Froger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2013.793468" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04139968v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ansoumane Camara" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Djellad" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ijrse.20130206.16" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04134700v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2013.05.012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NB9LFXDR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04136907v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Marie Rakoto-Razafindrazato" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04134479v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Marie Rakoto Razafindrazato" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28768-8_37" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CS5RJKG4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04134434v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Sfaxi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2003.11.006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M16WGS08-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313010v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312997v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04311848v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04140154v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-061" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04141245v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04141294v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215323v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hacen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menny El Bah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04311870v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04140104v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Ihaddadene" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razika Ihaddadene" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahhab Betka" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04140115v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04140042v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04140043v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04139061v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04139042v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04138284v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198882v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Yacine Diallo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Iurevych" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04138299v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04139031v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04138151v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04138256v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375930v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20162016-5BO.11.6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04138233v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04138028v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo De Sousa Meneses" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Echegut" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143882v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04137288v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Oliv&#232;s" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04138082v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04138120v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04137184v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2014.115" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04137156v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04137172v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04137061v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Kelalfa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04137054v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Doumane" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Balistrou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04137126v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04137066v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04136898v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04136905v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04136891v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Camara" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04136884v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04136567v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04136867v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04139085v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vasse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Scoquart" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trouchard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04135417v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tortel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04136486v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2006.025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04135827v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04135865v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04134544v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Berrebi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bremond" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.547807" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04136426v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04136381v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Surugue" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04135815v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Br&#233;mond" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136354v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chaussy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Charalambous" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gandit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04135753v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Audaire" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136460v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Charalambous" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04136132v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Billon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gandit" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lejay" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181458v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Charalembous" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lejay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04136106v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charalambous" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chaussy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031044v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huguet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Riou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pasquier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Modesto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Qu&#233;ro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2023.04.007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04325995v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Brazane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Riou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ibos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaleux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean F&#233;lix Durastanti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2023.2290304" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04319689v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lix Durastanti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2023.102998" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802971v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Modesto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tougeron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tremoli&#232;res" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ronchin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Darut Jouve" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-023-11227-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04142245v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hacen Jed" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Logerais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19397038.2021.1971321" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04142044v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bekkar Djelloul Sayah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mekki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Felix Durastanti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-019-07124-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04142016v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Mazouz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Belghachi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2019.2939886" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04141836v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Azizi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Omeiri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Amiar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd&#233;rafi Charki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.09.022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-454386TS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04140017v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guiheneuf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1478422X.2016.1234803" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04140021v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pouliquen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2017.08.044" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04140020v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4036415" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04140015v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Logerais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.2017.00010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04140006v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Korka Diallo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AEF.21.520" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04134889v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Espargilliere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.12.109" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04134874v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2016.04.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445991v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Khelalfa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouteville" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528230v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Bandou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Hadj Arab" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sa&#239;d Belkaid" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.04.091" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04139975v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Doumane" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balistrou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4029541" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04139997v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Logerais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Camara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djellad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omeiri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.06.037" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04139989v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.05.127" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04140003v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486105v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.12.013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04139983v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Durastanti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.03.144" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04134831v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2014.09.024" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207446v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Froger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2013.793468" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04139968v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ansoumane Camara" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Djellad" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ijrse.20130206.16" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04134700v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2013.05.012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NB9LFXDR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04136907v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Marie Rakoto-Razafindrazato" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04134479v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Marie Rakoto Razafindrazato" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28768-8_37" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CS5RJKG4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04134434v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Sfaxi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2003.11.006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M16WGS08-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313010v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312997v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04311848v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04140154v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-061" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04141245v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04141294v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215323v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hacen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menny El Bah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04311870v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04140104v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Ihaddadene" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razika Ihaddadene" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahhab Betka" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04140115v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04140042v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04140043v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04139061v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04139042v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198882v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Yacine Diallo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Iurevych" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04138284v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04138299v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04139031v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04138151v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04138256v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375930v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20162016-5BO.11.6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04138233v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04138028v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo De Sousa Meneses" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Echegut" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143882v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04137288v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Oliv&#232;s" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04138120v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04138082v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04137172v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04137156v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04137184v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2014.115" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04137061v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Kelalfa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04137126v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04137054v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Doumane" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Balistrou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04137066v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04136898v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04136905v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04136891v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Camara" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04136884v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04136567v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04136867v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04139085v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vasse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Scoquart" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trouchard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04135417v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tortel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04136486v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2006.025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04135827v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04135865v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04134544v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Berrebi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bremond" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.547807" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04136381v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Surugue" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04136426v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04135815v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Br&#233;mond" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136354v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chaussy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Charalambous" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gandit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04135753v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Audaire" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136460v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Charalambous" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04136132v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Billon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gandit" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lejay" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181458v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Charalembous" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lejay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04136106v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charalambous" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chaussy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>