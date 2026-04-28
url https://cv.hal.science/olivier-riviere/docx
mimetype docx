--- v0 (2026-03-24)
+++ v1 (2026-04-28)
@@ -349,51 +349,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La théorie des situations et les mathématiques :un lien à interroger ?</w:t>
+                <w:t xml:space="preserve">La théorie des situations et les mathématiques : un lien à interroger ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rivière</w:t>