--- v0 (2026-03-22)
+++ v1 (2026-04-20)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Roche </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Senior Researcher at the French National Institute for Sustainable Development (IRD) - Laboratoire Magmas & Volcans, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6751-6904</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15932081X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/G-2577-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsunamis and pyroclastic density currents over water during the 1815 Plinian eruption of Tambora, Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachtiar W Mutaqin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Meilhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Falvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 88, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-026-01956-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unifying fluidization and defluidization of granular columns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siet van den Wildenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (4), pp.045421. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.111.045421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05043503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic tephra fallout hazard maps for Sangay volcano, Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Pardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 87 (10), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-025-01794-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear-induced bubble nucleation in magmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Andanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bachmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 390 (6773), pp.633-637. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adw8543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsunamis generated by pyroclastic flows: experimental insights into the effect of the bulk flow density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Siavelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Pawlak Courdavault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86 (4), pp.35. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-024-01704-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different physics but similar dependence of runout distance with discharge rate: the duality of pyroclastic density currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86 (7), pp.65. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-024-01750-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic, scenario-based hazard assessment for pyroclastic density currents at Tungurahua volcano, Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aravena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-024-01768-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04730597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Run-out distance of initially fluidized, collapsing granular columns with different aspect ratios: Constraints and volcanological implications from experiments and 2D incompressible simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Aravena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-024-01778-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry granular collapse into a liquid: Role of viscous dissipation on granular flow regimes and associated waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Viroulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (12), pp.124302. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.9.124302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Measurement of Enhanced and Hindered Particle Settling in Turbulent Gas‐Particle Suspensions, and Geophysical Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Penlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Manga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siet van den Wildenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (3), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JB025809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in our understanding of pyroclastic current behavior from the 1980 eruption sequence of Mount St. Helens volcano (Washington), USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brittany D. Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Pollock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W. Vallance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomaso Esposti Ongaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 85, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-022-01617-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04197044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of the Generation of Pore Gas Pressure in Pyroclastic Density Currents Resulting From Eruptive Fountain Collapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Penlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siet van den Wildenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (12), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023jb027510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PyroCLAST: a new experimental framework to investigate overspilling of channelized, concentrated pyroclastic currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gueugneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 85 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-022-01623-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-runout pyroclastic density currents: Analysis and implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (10), pp.1172-1176. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G50215.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; content in magmas of the explosive andesitic Enco eruption of Mocho-Choshuenco volcano (Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Feignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 84 (4), pp.40. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-022-01550-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03643025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tephra Fallout Probabilistic Hazard Maps for Cotopaxi and Guagua Pichincha Volcanoes (Ecuador) With Uncertainty Quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (2), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JB022780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the topography of stratovolcanoes on the propagation and channelization of dense pyroclastic density currents analyzed through numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Aravena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 84, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-022-01576-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03708896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granular mixture deflation and generation of pore fluid pressure at the impact zone of a pyroclastic fountain: Experimental insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Fries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 414, pp.107226. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of the effective friction at the base of granular chute flows on a smooth incline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siet van den Wildenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Valance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Delannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (4), pp.042905. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.103.042905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of bottom roughness and ambient pressure conditions on the emplacement of experimental dam-break granular flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Montserrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lady Ordoñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Tamburrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granular Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (3), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10035-021-01125-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eruption type probability and eruption source parameters at Cotopaxi and Guagua Pichincha volcanoes (Ecuador) with uncertainty quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83 (5), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-021-01458-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory Landquakes: Insights From Experiments Into the High‐Frequency Seismic Signal Generated by Geophysical Granular Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Rosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Farin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (5), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JF006172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to &amp;quot;Discharge rate of explosive volcanic eruption controls runout distance of pyroclastic density currents&amp;quot; [Earth Planet. Sci. Lett. 568 (2021) 117017]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 571, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03708920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discharge rate of explosive volcanic eruption controls runout distance of pyroclastic density currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 568, pp.117017. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Insights on the Propagation of Fine‐Grained Geophysical Flows Entering Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert E Huppert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (4), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JC016838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tutupaca volcanic complex (Southern Peru): Eruptive chronology and successive destabilization of a dacitic dome complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mariño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Manrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Valderrama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South American Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 109, pp.103227. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsames.2021.103227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of gas pore pressure in dense granular flows: numerical simulations versus experiments and implications for pyroclastic density currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Aravena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83 (11), </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-021-01507-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure-dependent threshold in a granular flow: numerical modelling and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 291, pp.104529. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2021.104529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562000v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the Uncertainty of a Coupled Plume and Tephra Dispersal Model: PLUME‐MOM/HYSPLIT Simulations Applied to Andean Volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (2), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JB018390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Fluidized Granular Flows into Water: Implications for Tsunamis Generated by Pyroclastic Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (5), </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JB018954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic probing of the particle concentration in turbulent granular suspensions in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siet van den Wildenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-73427-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A laboratory-scale study on the role of mechanical vibrations in pore pressure generation in pyroclastic materials: implications for pyroclastic flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Soria-Hoyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manuel Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 81 (2), </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-019-1271-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum Solid Phase Concentration in Geophysical Turbulent Gas‐Particle Flows: Insights From Laboratory Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Weit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (12), pp.6388-6396. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GL082658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of experimental volcanology to the study of the physics of eruptive processes, and related scaling issues: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 384, pp.103-150. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2019.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuum modelling of pressure‐balanced and fluidized granular flows in 2D: comparison with glass bead experiments and implications for concentrated pyroclastic currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.C.P. Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dufek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124, pp.5557-5583. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JB016874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autofluidization of collapsing bed of fine particles: Implications for the emplacement of pyroclastic flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Chédeville-Monzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 368, pp.91 - 99. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2018.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granular fingering as a mechanism for ridge formation in debris avalanche deposits: Laboratory experiments and implications for Tutupaca volcano, Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Valderrama Murillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin van Wyk de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Araujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 349, pp.409-418. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2017.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Measurement of the Solid Particle Concentration in Geophysical Turbulent Gas-Particle Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Weit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (5), pp.3747 - 3761. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JB015530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional simulation by regularization of free surface viscoplastic flows with Drucker-Prager yield stress and application to granular collapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouchut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Farin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 333, pp.387-408. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2016.12.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133786v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of pore pressure in pyroclastic flows : numerical simulation and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gueugneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kelfoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (5), pp.2194-2202. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017GL072591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granular and particle-laden flows: from laboratory experiments to field observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Delannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Valance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (5), pp.40. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/50/5/053001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eruptive parameters and dynamics of the April 2015 sub-Plinian eruptions of Calbuco volcano (southern Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Castruccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Clavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 78 (9), </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-016-1058-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly explosive eruption of the monogenetic 8.6ka BP La Vache et Lassolas scoria cone complex (Chaîne des Puys, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 313, pp.15-28. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic implications of ridges on a debris avalanche deposit at Tutupaca volcano (southern Peru)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Valderrama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin van Wyk de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 78 (2), </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-016-1011-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The controls and consequences of substrate entrainment by pyroclastic density currents at Mount St Helens, Washington (USA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.M. Pollock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 325, pp.135 - 147. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2016.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced run-out of dam-break granular flows caused by initial fluidization and initial material expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Montserrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tamburrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Niño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. F. Ihle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granular Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (1), </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10035-016-0604-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are eruptions from linear fissures and caldera ring dykes more likely to produce pyroclastic flows?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gilchrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Jellinek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 454, pp.142 - 153. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2016.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow-moving and far-travelled dense pyroclastic flows during the Peach Spring super-eruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. C. C Buesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. A. A Valentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms10890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature and velocity of pyroclastic density currents inferred from models of entrainment of substrate lithic clasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 418, pp.115-125. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2015.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The historical (218 ± 14 aBP) explosive eruption of Tutupaca volcano (Southern Peru)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Valderrama Murillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jersy Mariño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin van Wyk de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.51. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-015-0937-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeMoVolc consensual document: a review of cross-disciplinary approaches to characterizing small explosive magmatic eruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Andronico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Balcone-Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.49. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-015-0935-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Irruputuncu volcano, Central Andes, northern Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South American Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63, pp.385 - 399. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsames.2015.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoplastic modeling of granular column collapse with pressure-dependent rheology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouchut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 219, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2015.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a quantitative understanding of pyroclastic flows: Effects of expansion on the dynamics of laboratory fluidized granular flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Girolami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy H. Druitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 296, pp.31-39. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of slope angle on pore pressure generation and kinematics of pyroclastic flows: insights from laboratory experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Chédeville-Monzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77 (11), art. 96 [13 p.]. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-015-0981-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dome collapse mechanisms and block-and-ash flow emplacement dynamics inferred from deposit and impact mark analysis, Mono Craters, CA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Dennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. Bursik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 276, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2014.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autofluidization of pyroclastic flows propagating on rough substrates as shown by laboratory experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Chédeville-Monzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119, pp.1764-1776. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013JB010554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental changes of granular flow dynamics, deposition, and erosion processes at high slope angles: Insights from laboratory experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Farin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119, pp.504-532. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013JF002750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of dense pyroclastic density currents using sustained, gas-fluidized granular flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete J. Rowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy H. Druitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76, pp.855. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-014-0855-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic pore-pressure variations induce substrate erosion by pyroclastic flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yarko Niño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brittany Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Pollock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (10), pp.1107-1110. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G34668.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore fluid pressure diffusion in defluidizing granular columns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Montserrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Tamburrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yarko Niño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117 (6), pp.F02034. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JF002164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of dense granular flows of small-and-large-grain mixtures in an ambient fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meruane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tamburrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.026311. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.86.026311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depositional processes and gas pore pressure in pyroclastic flows: an experimental perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 74, pp.1807-1820. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-012-0639-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiDAR derived morphology of the 1993 Lascar pyroclastic flow deposits, and implication for flow dynamics and rheology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kelfoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 245-246, pp.81-97. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2012.06.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the run-out distance of geophysical gravitational flows: Insight from fluidized granular collapse experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Attali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 311, pp.375-385. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity fields and depositional processes in laboratory ash flows, with implications for the dynamics of dense pyroclastic flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Girolami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy H. Druitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion and mobility in granular collapse over sloping beds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hungr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (F3), pp.F03040. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009JF001462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle velocity fields and depositional processes in laboratory ash flows, with implications for the sedimentation of dense pyroclastic flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Girolami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy H. Druitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 72, pp.747-759. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-010-0356-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore fluid pressure and internal kinematics of gravitional laboratory air-particle flows: Insights into the emplacement dynamics of pyroclastic flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Montserrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Niño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tamburrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115, pp.B09206. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009JB007133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role of the ambient fluid on gravitational granular flow dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meruane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tamburrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 648, pp.381-404. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S002211200993181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation and hindered settling of laboratory ash flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Girolami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Druitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Khrabrykh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113 (B2), pp.B02202. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007JB005074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental observations of water-like behavior of initially fluidized, dam break granular flows and their relevance for the propagation of ash-rich pyroclastic flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Montserrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yarko Niño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Tamburrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113 (B12), </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JB005664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of particle size on the flow of initially fluidized powders.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Gilbertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S.J. Sparks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 166, pp.167-174. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2006.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inviscid behaviour of fines-rich pyroclastic flows inferred from experiments on gas–particle mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Gilbertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Sparks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 240 (2), pp.401 - 414. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2005.09.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of gas-fluidized granular flows with implications for pyroclastic flow emplacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gilbertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sparks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 109 (B10), </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003JB002916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments on deaerating granular flows and implications for pyroclastic flow mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gilbertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J C Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R S J Sparks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 29 (16), pp.40-1-40-4. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002gl014819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental aqueous fluidization of ignimbrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy H. Druitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R a F Cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 112 (1-4), pp.267-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-surface structures and collapse mechanisms of summit pit craters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin van Wyk de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy H. Druitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 105 (1-2), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0377-0273(00)00248-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onset of caldera collapse during ignimbrite eruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy H. Druitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 191 (3-4), pp.191-202. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(01)00428-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of caldera formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy H. Druitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 105 (B1), pp.395-416. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999JB900298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aléas volcaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oryaëlle Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lénat Jean-François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aléas et surveillance de l’activité volcanique 1 : approches géologiques et historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chap 2, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-157, 2022, Geosciences, 978-1-78948-043-6. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9043.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanic Hazards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oryaëlle Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Lénat; University of Clermont-Ferrand; France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hazards and Monitoring of Volcanic Activity 1 - Geological and Historic Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; WILEY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-138, 2022, SCIENCES - Litosphere-Asthenosphere Interactions, 9781789450439. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394163359.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluidisation by pore pressure of dense granular flows: numerical simulations versus experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Aravena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering ( ECCOMAS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23967/eccomas.2022.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726486v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre le débit éruptif et la distance de parcours des écoulements pyroclastiques : analyse des données d'éruptions volcaniques explosives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale des tsunamis générés par les écoulements pyroclastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of the relationship between mass eruption rate and runout distance of pyroclastic density currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint JpGU-AGU meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Chiba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoulement granulaire fluidisé impactant l'eau : Application aux tsunamis volcaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succesive desetabilization of a dome complex constructed on an extinct, hydrothermally altered volcano: The Tutupaca Volcano case study (Southern Perú)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mariño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Manrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Valderrama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Andean Geodynamics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using experimentally-derived scaling relationships to extract flow velocities and thicknesses from the deposits of pyroclastic currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pollock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Brand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors controlling the dynamics of volcanic granular mass flows: insights from experimental measurements of the basal forces of granular flows in an inclined channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siet van den Wildenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Valance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Delannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental modeling of tsunamis generated by pyroclastic flows: Fluidized granular flows into water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the maximum solid phase concentration in volcanic turbulent gas-particle mixtures? Experimental observations and implications for natural flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Weit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing probabilistic tephra fallout hazard maps for Cotopaxi and Guagua Pichincha volcanoes, Ecuador, with uncertainty quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High CO2 content in magmas at an arc volcano : the andesitic Enco eruption of Mocho-Choshuenco volcano (Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Feignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating the combined PLUME-MoM and HYSPLIT numerical models using field data from Ecuadorian volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities on volcanoes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de mesure des contraintes basales d’un écoulement granulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 1462666. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory Landquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew I Arran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Rosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Farin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4044233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03590077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective en sciences de la planète et de l’univers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04782576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId369"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Roche </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Senior Researcher at the French National Institute for Sustainable Development (IRD) - Laboratoire Magmas & Volcans, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6751-6904</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15932081X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/G-2577-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsunamis and pyroclastic density currents over water during the 1815 Plinian eruption of Tambora, Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachtiar W Mutaqin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Meilhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Falvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 88, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-026-01956-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unifying fluidization and defluidization of granular columns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siet van den Wildenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (4), pp.045421. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.111.045421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05043503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic tephra fallout hazard maps for Sangay volcano, Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Pardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 87 (10), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-025-01794-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear-induced bubble nucleation in magmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Andanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bachmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 390 (6773), pp.633-637. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adw8543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different physics but similar dependence of runout distance with discharge rate: the duality of pyroclastic density currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86 (7), pp.65. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-024-01750-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic, scenario-based hazard assessment for pyroclastic density currents at Tungurahua volcano, Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aravena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-024-01768-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04730597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Run-out distance of initially fluidized, collapsing granular columns with different aspect ratios: Constraints and volcanological implications from experiments and 2D incompressible simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Aravena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-024-01778-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry granular collapse into a liquid: Role of viscous dissipation on granular flow regimes and associated waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Viroulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (12), pp.124302. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.9.124302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsunamis generated by pyroclastic flows: experimental insights into the effect of the bulk flow density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Siavelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Pawlak Courdavault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86 (4), pp.35. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-024-01704-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Measurement of Enhanced and Hindered Particle Settling in Turbulent Gas‐Particle Suspensions, and Geophysical Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Penlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Manga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siet van den Wildenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (3), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JB025809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in our understanding of pyroclastic current behavior from the 1980 eruption sequence of Mount St. Helens volcano (Washington), USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brittany D. Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Pollock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W. Vallance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomaso Esposti Ongaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 85, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-022-01617-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04197044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of the Generation of Pore Gas Pressure in Pyroclastic Density Currents Resulting From Eruptive Fountain Collapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Penlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siet van den Wildenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (12), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023jb027510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PyroCLAST: a new experimental framework to investigate overspilling of channelized, concentrated pyroclastic currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gueugneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 85 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-022-01623-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; content in magmas of the explosive andesitic Enco eruption of Mocho-Choshuenco volcano (Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Feignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 84 (4), pp.40. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-022-01550-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03643025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-runout pyroclastic density currents: Analysis and implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (10), pp.1172-1176. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G50215.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tephra Fallout Probabilistic Hazard Maps for Cotopaxi and Guagua Pichincha Volcanoes (Ecuador) With Uncertainty Quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (2), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JB022780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the topography of stratovolcanoes on the propagation and channelization of dense pyroclastic density currents analyzed through numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Aravena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 84, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-022-01576-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03708896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to &amp;quot;Discharge rate of explosive volcanic eruption controls runout distance of pyroclastic density currents&amp;quot; [Earth Planet. Sci. Lett. 568 (2021) 117017]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 571, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03708920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory Landquakes: Insights From Experiments Into the High‐Frequency Seismic Signal Generated by Geophysical Granular Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Rosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Farin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (5), </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JF006172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eruption type probability and eruption source parameters at Cotopaxi and Guagua Pichincha volcanoes (Ecuador) with uncertainty quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83 (5), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-021-01458-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of bottom roughness and ambient pressure conditions on the emplacement of experimental dam-break granular flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Montserrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lady Ordoñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Tamburrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granular Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (3), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10035-021-01125-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of the effective friction at the base of granular chute flows on a smooth incline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siet van den Wildenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Valance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Delannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (4), pp.042905. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.103.042905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discharge rate of explosive volcanic eruption controls runout distance of pyroclastic density currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 568, pp.117017. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Insights on the Propagation of Fine‐Grained Geophysical Flows Entering Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert E Huppert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (4), </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JC016838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tutupaca volcanic complex (Southern Peru): Eruptive chronology and successive destabilization of a dacitic dome complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mariño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Manrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Valderrama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South American Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 109, pp.103227. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsames.2021.103227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of gas pore pressure in dense granular flows: numerical simulations versus experiments and implications for pyroclastic density currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Aravena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83 (11), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-021-01507-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure-dependent threshold in a granular flow: numerical modelling and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 291, pp.104529. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2021.104529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562000v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granular mixture deflation and generation of pore fluid pressure at the impact zone of a pyroclastic fountain: Experimental insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Fries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 414, pp.107226. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Fluidized Granular Flows into Water: Implications for Tsunamis Generated by Pyroclastic Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (5), </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JB018954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic probing of the particle concentration in turbulent granular suspensions in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siet van den Wildenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-73427-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the Uncertainty of a Coupled Plume and Tephra Dispersal Model: PLUME‐MOM/HYSPLIT Simulations Applied to Andean Volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (2), </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JB018390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A laboratory-scale study on the role of mechanical vibrations in pore pressure generation in pyroclastic materials: implications for pyroclastic flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Soria-Hoyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manuel Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 81 (2), </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-019-1271-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum Solid Phase Concentration in Geophysical Turbulent Gas‐Particle Flows: Insights From Laboratory Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Weit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (12), pp.6388-6396. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GL082658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of experimental volcanology to the study of the physics of eruptive processes, and related scaling issues: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 384, pp.103-150. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2019.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuum modelling of pressure‐balanced and fluidized granular flows in 2D: comparison with glass bead experiments and implications for concentrated pyroclastic currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.C.P. Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dufek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124, pp.5557-5583. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JB016874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autofluidization of collapsing bed of fine particles: Implications for the emplacement of pyroclastic flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Chédeville-Monzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 368, pp.91 - 99. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2018.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Measurement of the Solid Particle Concentration in Geophysical Turbulent Gas-Particle Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Weit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (5), pp.3747 - 3761. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JB015530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granular fingering as a mechanism for ridge formation in debris avalanche deposits: Laboratory experiments and implications for Tutupaca volcano, Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Valderrama Murillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin van Wyk de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Araujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 349, pp.409-418. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2017.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional simulation by regularization of free surface viscoplastic flows with Drucker-Prager yield stress and application to granular collapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouchut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Farin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 333, pp.387-408. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2016.12.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133786v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of pore pressure in pyroclastic flows : numerical simulation and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gueugneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kelfoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (5), pp.2194-2202. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017GL072591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granular and particle-laden flows: from laboratory experiments to field observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Delannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Valance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (5), pp.40. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/50/5/053001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly explosive eruption of the monogenetic 8.6ka BP La Vache et Lassolas scoria cone complex (Chaîne des Puys, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 313, pp.15-28. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic implications of ridges on a debris avalanche deposit at Tutupaca volcano (southern Peru)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Valderrama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin van Wyk de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 78 (2), </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-016-1011-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced run-out of dam-break granular flows caused by initial fluidization and initial material expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Montserrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tamburrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Niño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. F. Ihle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granular Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (1), </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10035-016-0604-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The controls and consequences of substrate entrainment by pyroclastic density currents at Mount St Helens, Washington (USA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.M. Pollock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 325, pp.135 - 147. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2016.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are eruptions from linear fissures and caldera ring dykes more likely to produce pyroclastic flows?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gilchrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Jellinek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 454, pp.142 - 153. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2016.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow-moving and far-travelled dense pyroclastic flows during the Peach Spring super-eruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. C. C Buesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. A. A Valentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms10890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eruptive parameters and dynamics of the April 2015 sub-Plinian eruptions of Calbuco volcano (southern Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Castruccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Clavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 78 (9), </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-016-1058-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The historical (218 ± 14 aBP) explosive eruption of Tutupaca volcano (Southern Peru)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Valderrama Murillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jersy Mariño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin van Wyk de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.51. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-015-0937-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Irruputuncu volcano, Central Andes, northern Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South American Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63, pp.385 - 399. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsames.2015.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeMoVolc consensual document: a review of cross-disciplinary approaches to characterizing small explosive magmatic eruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Andronico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Balcone-Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.49. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-015-0935-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a quantitative understanding of pyroclastic flows: Effects of expansion on the dynamics of laboratory fluidized granular flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Girolami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy H. Druitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 296, pp.31-39. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoplastic modeling of granular column collapse with pressure-dependent rheology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouchut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 219, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2015.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of slope angle on pore pressure generation and kinematics of pyroclastic flows: insights from laboratory experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Chédeville-Monzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77 (11), art. 96 [13 p.]. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-015-0981-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature and velocity of pyroclastic density currents inferred from models of entrainment of substrate lithic clasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 418, pp.115-125. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2015.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental changes of granular flow dynamics, deposition, and erosion processes at high slope angles: Insights from laboratory experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Farin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119, pp.504-532. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013JF002750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autofluidization of pyroclastic flows propagating on rough substrates as shown by laboratory experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Chédeville-Monzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119, pp.1764-1776. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013JB010554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of dense pyroclastic density currents using sustained, gas-fluidized granular flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete J. Rowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy H. Druitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76, pp.855. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-014-0855-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dome collapse mechanisms and block-and-ash flow emplacement dynamics inferred from deposit and impact mark analysis, Mono Craters, CA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Dennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. Bursik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 276, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2014.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic pore-pressure variations induce substrate erosion by pyroclastic flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yarko Niño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brittany Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Pollock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (10), pp.1107-1110. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G34668.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore fluid pressure diffusion in defluidizing granular columns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Montserrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Tamburrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yarko Niño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117 (6), pp.F02034. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JF002164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depositional processes and gas pore pressure in pyroclastic flows: an experimental perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 74, pp.1807-1820. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-012-0639-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of dense granular flows of small-and-large-grain mixtures in an ambient fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meruane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tamburrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.026311. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.86.026311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiDAR derived morphology of the 1993 Lascar pyroclastic flow deposits, and implication for flow dynamics and rheology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kelfoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 245-246, pp.81-97. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2012.06.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the run-out distance of geophysical gravitational flows: Insight from fluidized granular collapse experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Attali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 311, pp.375-385. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity fields and depositional processes in laboratory ash flows, with implications for the dynamics of dense pyroclastic flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Girolami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy H. Druitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore fluid pressure and internal kinematics of gravitional laboratory air-particle flows: Insights into the emplacement dynamics of pyroclastic flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Montserrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Niño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tamburrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115, pp.B09206. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009JB007133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle velocity fields and depositional processes in laboratory ash flows, with implications for the sedimentation of dense pyroclastic flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Girolami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy H. Druitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 72, pp.747-759. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-010-0356-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion and mobility in granular collapse over sloping beds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hungr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (F3), pp.F03040. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009JF001462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role of the ambient fluid on gravitational granular flow dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meruane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tamburrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 648, pp.381-404. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S002211200993181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation and hindered settling of laboratory ash flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Girolami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Druitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Khrabrykh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113 (B2), pp.B02202. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007JB005074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental observations of water-like behavior of initially fluidized, dam break granular flows and their relevance for the propagation of ash-rich pyroclastic flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Montserrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yarko Niño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Tamburrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113 (B12), </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JB005664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of particle size on the flow of initially fluidized powders.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Gilbertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S.J. Sparks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 166, pp.167-174. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2006.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inviscid behaviour of fines-rich pyroclastic flows inferred from experiments on gas–particle mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Gilbertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Sparks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 240 (2), pp.401 - 414. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2005.09.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of gas-fluidized granular flows with implications for pyroclastic flow emplacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gilbertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sparks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 109 (B10), </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003JB002916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments on deaerating granular flows and implications for pyroclastic flow mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gilbertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J C Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R S J Sparks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 29 (16), pp.40-1-40-4. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002gl014819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-surface structures and collapse mechanisms of summit pit craters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin van Wyk de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy H. Druitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 105 (1-2), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0377-0273(00)00248-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onset of caldera collapse during ignimbrite eruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy H. Druitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 191 (3-4), pp.191-202. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(01)00428-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental aqueous fluidization of ignimbrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy H. Druitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R a F Cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 112 (1-4), pp.267-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of caldera formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy H. Druitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 105 (B1), pp.395-416. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999JB900298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanic Hazards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oryaëlle Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Lénat; University of Clermont-Ferrand; France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hazards and Monitoring of Volcanic Activity 1 - Geological and Historic Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; WILEY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-138, 2022, SCIENCES - Litosphere-Asthenosphere Interactions, 9781789450439. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394163359.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aléas volcaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oryaëlle Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lénat Jean-François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aléas et surveillance de l’activité volcanique 1 : approches géologiques et historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chap 2, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-157, 2022, Geosciences, 978-1-78948-043-6. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9043.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluidisation by pore pressure of dense granular flows: numerical simulations versus experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Aravena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering ( ECCOMAS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23967/eccomas.2022.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726486v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre le débit éruptif et la distance de parcours des écoulements pyroclastiques : analyse des données d'éruptions volcaniques explosives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale des tsunamis générés par les écoulements pyroclastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of the relationship between mass eruption rate and runout distance of pyroclastic density currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint JpGU-AGU meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Chiba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succesive desetabilization of a dome complex constructed on an extinct, hydrothermally altered volcano: The Tutupaca Volcano case study (Southern Perú)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mariño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Manrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Valderrama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Andean Geodynamics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoulement granulaire fluidisé impactant l'eau : Application aux tsunamis volcaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing probabilistic tephra fallout hazard maps for Cotopaxi and Guagua Pichincha volcanoes, Ecuador, with uncertainty quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental modeling of tsunamis generated by pyroclastic flows: Fluidized granular flows into water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors controlling the dynamics of volcanic granular mass flows: insights from experimental measurements of the basal forces of granular flows in an inclined channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siet van den Wildenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Valance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Delannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the maximum solid phase concentration in volcanic turbulent gas-particle mixtures? Experimental observations and implications for natural flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Weit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High CO2 content in magmas at an arc volcano : the andesitic Enco eruption of Mocho-Choshuenco volcano (Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Feignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using experimentally-derived scaling relationships to extract flow velocities and thicknesses from the deposits of pyroclastic currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pollock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Brand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating the combined PLUME-MoM and HYSPLIT numerical models using field data from Ecuadorian volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities on volcanoes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de mesure des contraintes basales d’un écoulement granulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 1462666. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory Landquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew I Arran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Rosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Farin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4044233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03590077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective en sciences de la planète et de l’univers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04782576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId369"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="151ADBA9"/>
+    <w:nsid w:val="37F80F65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-roche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6751-6904" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15932081X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-2577-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05550594v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachtiar W Mutaqin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Meilhaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Falvard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-026-01956-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05043503v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chupin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siet van den Wildenberg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.045421" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934013v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tadini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Pardini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bevilacqua" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bernard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-025-01794-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354361v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andanson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dequidt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huber" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bachmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adw8543" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509188v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bougouin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Siavelis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Pawlak Courdavault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01704-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04630062v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourddine Azzaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01750-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04730597v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aravena" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bevilacqua" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01768-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771089v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Aravena" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chupin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dubois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01778-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825472v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Viroulet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacaze" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.124302" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04012883v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Penlou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Manga" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB025809" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04197044v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany D. Brand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Pollock" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Vallance" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaso Esposti Ongaro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01617-w" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04378865v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023jb027510" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03924443v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gueugneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charbonnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01623-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03792847v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Henry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G50215.1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643025v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Feignon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Schiavi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moune" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01550-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03603654v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azzaoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022780" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708896v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01576-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03254051v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Fries" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107226" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249403v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Valance" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delannay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.042905" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03254037v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Montserrat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lady Ordo&#241;ez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Tamburrino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-021-01125-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03208239v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01458-z" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03253991v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arran" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Rosny" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toussaint" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JF006172" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708920v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117114" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03254073v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117017" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192290v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert E Huppert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JC016838" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03254008v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mari&#241;o" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Manrique" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valderrama" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2021.103227" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03408294v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01507-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562000v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Phan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2021.104529" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02453781v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alessandro Tadini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018390" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02794348v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018954" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02962260v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73427-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02615201v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Soria-Hoyo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Valverde" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-019-1271-3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02277038v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weit" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manga" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082658" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02277033v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.07.011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02277041v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C.P. Breard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dufek" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB016874" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01927748v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Ch&#233;deville-Monzo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.11.007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01677525v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Valderrama Murillo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Wyk de Vries" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Araujo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.12.004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914237v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB015530" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133786v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lusso" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ern" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchut" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Farin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.12.036" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01625001v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gueugneau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chupin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL072591" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01481019v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/50/5/053001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637081v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Castruccio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Clavero" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Segura" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-016-1058-8" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637384v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Jordan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.12.006" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01638575v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Valderrama" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bernard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-016-1011-x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637535v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Pollock" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Brand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.06.012" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637427v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Montserrat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamburrino" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ni&#241;o" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F. Ihle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-016-0604-6" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637379v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gilchrist" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Jellinek" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.09.005" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637183v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. C Buesch" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. A Valentine" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10890" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134741v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.03.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172542v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jersy Mari&#241;o" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0937-8" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01170133v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andronico" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balcone-Boissard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0935-x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914263v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aguilera" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Campos" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2015.08.012" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080456v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Ionescu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2015.02.006" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172391v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Girolami" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy H. Druitt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.03.008" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GKZJMDM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914260v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0981-4" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134228v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Dennen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Bursik" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2014.02.016" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133677v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010554" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133676v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JF002750" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V2FFC9JQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133621v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete J. Rowley" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Cas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-014-0855-1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866159v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yarko Ni&#241;o" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany Brand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G34668.1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720261v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JF002164" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784192v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meruane" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.026311" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793602v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-012-0639-4" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X3MNDFTM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787536v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.06.030" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9LJ9HXC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682312v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Attali" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lucas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.09.023" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MV1DQD4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169477v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Girolami" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Corpetti" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521671v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hungr" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangold" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Faccanoni" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JF001462" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522979v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-010-0356-9" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8VZNN6Q3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521673v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB007133" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521666v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211200993181" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169463v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Druitt" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Khrabrykh" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005074" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381402v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005664" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272268v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Gilbertson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Phillips" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S.J. Sparks" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2006.05.010" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBG613Q0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914230v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gilbertson" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Phillips" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sparks" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.09.053" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRTN0SKZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914219v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilbertson" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Phillips" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sparks" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JB002916" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9WZSPVP3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03031507v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gilbertson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Phillips" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R S J Sparks" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002gl014819" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03031481v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R a F Cas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03031476v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0273(00)00248-1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCKZ9V53-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03031494v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(01)00428-9" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30BKCZ9C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03031456v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merle" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900298" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03865907v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipson Bani" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Donnadieu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9043.ch2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03877139v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1906" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394163359.ch2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726486v2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/eccomas.2022.123" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588174v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591588v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03003795v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431199v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02544345v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02528032v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pollock" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brand" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02528054v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mangeney" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02528018v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02528071v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dubois" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02453759v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404331v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Feignon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02453916v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azzoui" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02115533v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590077v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew I Arran" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toussaint" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4044233" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04782576v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moulin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Boisse" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ceccarelli" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Combes" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-roche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6751-6904" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15932081X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-2577-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05550594v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachtiar W Mutaqin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Meilhaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Falvard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-026-01956-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05043503v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chupin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siet van den Wildenberg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.045421" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934013v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tadini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Pardini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bevilacqua" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bernard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-025-01794-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354361v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andanson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dequidt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huber" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bachmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adw8543" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04630062v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourddine Azzaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01750-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04730597v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aravena" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bevilacqua" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01768-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771089v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Aravena" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chupin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dubois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01778-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825472v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bougouin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Viroulet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacaze" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.124302" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509188v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Siavelis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Pawlak Courdavault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01704-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04012883v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Penlou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Manga" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB025809" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04197044v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany D. Brand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Pollock" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Vallance" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaso Esposti Ongaro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01617-w" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04378865v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023jb027510" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03924443v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gueugneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charbonnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01623-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643025v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Feignon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Schiavi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moune" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01550-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03792847v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Henry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G50215.1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03603654v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azzaoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022780" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708896v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01576-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708920v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117114" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03253991v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arran" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Rosny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toussaint" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JF006172" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03208239v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01458-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03254037v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Montserrat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lady Ordo&#241;ez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Tamburrino" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-021-01125-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249403v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Valance" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delannay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.042905" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03254073v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117017" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192290v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert E Huppert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JC016838" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03254008v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mari&#241;o" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Manrique" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valderrama" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2021.103227" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03408294v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01507-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562000v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Phan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2021.104529" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03254051v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Fries" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107226" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02794348v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018954" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02962260v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73427-z" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02453781v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alessandro Tadini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018390" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02615201v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Soria-Hoyo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Valverde" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-019-1271-3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02277038v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weit" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manga" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082658" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02277033v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.07.011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02277041v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C.P. Breard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dufek" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB016874" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01927748v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Ch&#233;deville-Monzo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.11.007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914237v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB015530" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01677525v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Valderrama Murillo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Wyk de Vries" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Araujo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.12.004" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133786v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lusso" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ern" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchut" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Farin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.12.036" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01625001v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gueugneau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chupin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL072591" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01481019v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/50/5/053001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637384v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Jordan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.12.006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01638575v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Valderrama" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bernard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-016-1011-x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637427v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Montserrat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamburrino" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ni&#241;o" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F. Ihle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-016-0604-6" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637535v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Pollock" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Brand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.06.012" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637379v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gilchrist" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Jellinek" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.09.005" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637183v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. C Buesch" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. A Valentine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10890" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637081v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Castruccio" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Clavero" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Segura" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-016-1058-8" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172542v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jersy Mari&#241;o" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0937-8" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914263v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aguilera" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Campos" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2015.08.012" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01170133v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andronico" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balcone-Boissard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0935-x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172391v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Girolami" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy H. Druitt" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.03.008" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GKZJMDM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080456v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Ionescu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2015.02.006" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914260v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0981-4" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134741v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.03.001" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133676v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JF002750" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V2FFC9JQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133677v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010554" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133621v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete J. Rowley" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Cas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-014-0855-1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134228v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Dennen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Bursik" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2014.02.016" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866159v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yarko Ni&#241;o" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany Brand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G34668.1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720261v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JF002164" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793602v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-012-0639-4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X3MNDFTM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784192v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meruane" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.026311" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787536v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.06.030" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9LJ9HXC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682312v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Attali" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lucas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.09.023" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MV1DQD4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169477v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Girolami" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Corpetti" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521673v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB007133" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522979v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-010-0356-9" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8VZNN6Q3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521671v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hungr" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangold" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Faccanoni" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JF001462" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521666v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211200993181" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169463v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Druitt" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Khrabrykh" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005074" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381402v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005664" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272268v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Gilbertson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Phillips" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S.J. Sparks" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2006.05.010" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBG613Q0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914230v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gilbertson" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Phillips" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sparks" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.09.053" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRTN0SKZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914219v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilbertson" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Phillips" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sparks" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JB002916" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9WZSPVP3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03031507v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gilbertson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Phillips" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R S J Sparks" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002gl014819" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03031476v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0273(00)00248-1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCKZ9V53-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03031494v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(01)00428-9" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30BKCZ9C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03031481v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R a F Cas" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03031456v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merle" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900298" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03877139v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipson Bani" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Donnadieu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1906" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394163359.ch2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03865907v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9043.ch2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726486v2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/eccomas.2022.123" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588174v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591588v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03003795v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02544345v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431199v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02453759v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02528018v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02528054v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mangeney" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02528071v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dubois" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404331v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Feignon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02528032v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pollock" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brand" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02453916v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azzoui" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02115533v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590077v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew I Arran" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toussaint" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4044233" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04782576v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moulin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Boisse" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ceccarelli" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Combes" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>