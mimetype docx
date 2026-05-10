--- v1 (2026-04-20)
+++ v2 (2026-05-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Roche </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Senior Researcher at the French National Institute for Sustainable Development (IRD) - Laboratoire Magmas & Volcans, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6751-6904</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15932081X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/G-2577-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsunamis and pyroclastic density currents over water during the 1815 Plinian eruption of Tambora, Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachtiar W Mutaqin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Meilhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Falvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 88, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-026-01956-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unifying fluidization and defluidization of granular columns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siet van den Wildenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (4), pp.045421. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.111.045421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05043503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic tephra fallout hazard maps for Sangay volcano, Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Pardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 87 (10), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-025-01794-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear-induced bubble nucleation in magmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Andanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bachmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 390 (6773), pp.633-637. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adw8543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different physics but similar dependence of runout distance with discharge rate: the duality of pyroclastic density currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86 (7), pp.65. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-024-01750-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic, scenario-based hazard assessment for pyroclastic density currents at Tungurahua volcano, Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aravena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-024-01768-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04730597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Run-out distance of initially fluidized, collapsing granular columns with different aspect ratios: Constraints and volcanological implications from experiments and 2D incompressible simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Aravena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-024-01778-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry granular collapse into a liquid: Role of viscous dissipation on granular flow regimes and associated waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Viroulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (12), pp.124302. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.9.124302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsunamis generated by pyroclastic flows: experimental insights into the effect of the bulk flow density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Siavelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Pawlak Courdavault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86 (4), pp.35. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-024-01704-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Measurement of Enhanced and Hindered Particle Settling in Turbulent Gas‐Particle Suspensions, and Geophysical Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Penlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Manga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siet van den Wildenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (3), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JB025809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in our understanding of pyroclastic current behavior from the 1980 eruption sequence of Mount St. Helens volcano (Washington), USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brittany D. Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Pollock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W. Vallance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomaso Esposti Ongaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 85, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-022-01617-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04197044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of the Generation of Pore Gas Pressure in Pyroclastic Density Currents Resulting From Eruptive Fountain Collapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Penlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siet van den Wildenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (12), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023jb027510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PyroCLAST: a new experimental framework to investigate overspilling of channelized, concentrated pyroclastic currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gueugneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 85 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-022-01623-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; content in magmas of the explosive andesitic Enco eruption of Mocho-Choshuenco volcano (Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Feignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 84 (4), pp.40. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-022-01550-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03643025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-runout pyroclastic density currents: Analysis and implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (10), pp.1172-1176. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G50215.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tephra Fallout Probabilistic Hazard Maps for Cotopaxi and Guagua Pichincha Volcanoes (Ecuador) With Uncertainty Quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (2), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JB022780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the topography of stratovolcanoes on the propagation and channelization of dense pyroclastic density currents analyzed through numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Aravena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 84, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-022-01576-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03708896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to &amp;quot;Discharge rate of explosive volcanic eruption controls runout distance of pyroclastic density currents&amp;quot; [Earth Planet. Sci. Lett. 568 (2021) 117017]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 571, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03708920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory Landquakes: Insights From Experiments Into the High‐Frequency Seismic Signal Generated by Geophysical Granular Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Rosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Farin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (5), </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JF006172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eruption type probability and eruption source parameters at Cotopaxi and Guagua Pichincha volcanoes (Ecuador) with uncertainty quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83 (5), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-021-01458-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of bottom roughness and ambient pressure conditions on the emplacement of experimental dam-break granular flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Montserrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lady Ordoñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Tamburrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granular Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (3), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10035-021-01125-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of the effective friction at the base of granular chute flows on a smooth incline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siet van den Wildenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Valance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Delannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (4), pp.042905. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.103.042905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discharge rate of explosive volcanic eruption controls runout distance of pyroclastic density currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 568, pp.117017. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Insights on the Propagation of Fine‐Grained Geophysical Flows Entering Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert E Huppert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (4), </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JC016838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tutupaca volcanic complex (Southern Peru): Eruptive chronology and successive destabilization of a dacitic dome complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mariño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Manrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Valderrama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South American Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 109, pp.103227. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsames.2021.103227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of gas pore pressure in dense granular flows: numerical simulations versus experiments and implications for pyroclastic density currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Aravena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83 (11), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-021-01507-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure-dependent threshold in a granular flow: numerical modelling and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 291, pp.104529. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2021.104529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562000v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granular mixture deflation and generation of pore fluid pressure at the impact zone of a pyroclastic fountain: Experimental insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Fries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 414, pp.107226. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Fluidized Granular Flows into Water: Implications for Tsunamis Generated by Pyroclastic Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (5), </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JB018954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic probing of the particle concentration in turbulent granular suspensions in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siet van den Wildenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-73427-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the Uncertainty of a Coupled Plume and Tephra Dispersal Model: PLUME‐MOM/HYSPLIT Simulations Applied to Andean Volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (2), </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JB018390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A laboratory-scale study on the role of mechanical vibrations in pore pressure generation in pyroclastic materials: implications for pyroclastic flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Soria-Hoyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manuel Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 81 (2), </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-019-1271-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum Solid Phase Concentration in Geophysical Turbulent Gas‐Particle Flows: Insights From Laboratory Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Weit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (12), pp.6388-6396. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GL082658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of experimental volcanology to the study of the physics of eruptive processes, and related scaling issues: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 384, pp.103-150. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2019.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuum modelling of pressure‐balanced and fluidized granular flows in 2D: comparison with glass bead experiments and implications for concentrated pyroclastic currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.C.P. Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dufek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124, pp.5557-5583. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JB016874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autofluidization of collapsing bed of fine particles: Implications for the emplacement of pyroclastic flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Chédeville-Monzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 368, pp.91 - 99. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2018.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Measurement of the Solid Particle Concentration in Geophysical Turbulent Gas-Particle Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Weit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (5), pp.3747 - 3761. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JB015530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granular fingering as a mechanism for ridge formation in debris avalanche deposits: Laboratory experiments and implications for Tutupaca volcano, Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Valderrama Murillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin van Wyk de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Araujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 349, pp.409-418. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2017.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional simulation by regularization of free surface viscoplastic flows with Drucker-Prager yield stress and application to granular collapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouchut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Farin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 333, pp.387-408. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2016.12.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133786v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of pore pressure in pyroclastic flows : numerical simulation and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gueugneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kelfoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (5), pp.2194-2202. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017GL072591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granular and particle-laden flows: from laboratory experiments to field observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Delannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Valance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (5), pp.40. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/50/5/053001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly explosive eruption of the monogenetic 8.6ka BP La Vache et Lassolas scoria cone complex (Chaîne des Puys, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 313, pp.15-28. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic implications of ridges on a debris avalanche deposit at Tutupaca volcano (southern Peru)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Valderrama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin van Wyk de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 78 (2), </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-016-1011-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced run-out of dam-break granular flows caused by initial fluidization and initial material expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Montserrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tamburrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Niño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. F. Ihle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granular Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (1), </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10035-016-0604-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The controls and consequences of substrate entrainment by pyroclastic density currents at Mount St Helens, Washington (USA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.M. Pollock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 325, pp.135 - 147. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2016.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are eruptions from linear fissures and caldera ring dykes more likely to produce pyroclastic flows?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gilchrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Jellinek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 454, pp.142 - 153. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2016.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow-moving and far-travelled dense pyroclastic flows during the Peach Spring super-eruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. C. C Buesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. A. A Valentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms10890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eruptive parameters and dynamics of the April 2015 sub-Plinian eruptions of Calbuco volcano (southern Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Castruccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Clavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 78 (9), </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-016-1058-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The historical (218 ± 14 aBP) explosive eruption of Tutupaca volcano (Southern Peru)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Valderrama Murillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jersy Mariño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin van Wyk de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.51. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-015-0937-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Irruputuncu volcano, Central Andes, northern Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South American Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63, pp.385 - 399. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsames.2015.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeMoVolc consensual document: a review of cross-disciplinary approaches to characterizing small explosive magmatic eruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Andronico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Balcone-Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.49. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-015-0935-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a quantitative understanding of pyroclastic flows: Effects of expansion on the dynamics of laboratory fluidized granular flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Girolami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy H. Druitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 296, pp.31-39. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoplastic modeling of granular column collapse with pressure-dependent rheology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouchut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 219, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2015.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of slope angle on pore pressure generation and kinematics of pyroclastic flows: insights from laboratory experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Chédeville-Monzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77 (11), art. 96 [13 p.]. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-015-0981-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature and velocity of pyroclastic density currents inferred from models of entrainment of substrate lithic clasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 418, pp.115-125. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2015.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental changes of granular flow dynamics, deposition, and erosion processes at high slope angles: Insights from laboratory experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Farin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119, pp.504-532. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013JF002750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autofluidization of pyroclastic flows propagating on rough substrates as shown by laboratory experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Chédeville-Monzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119, pp.1764-1776. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013JB010554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of dense pyroclastic density currents using sustained, gas-fluidized granular flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete J. Rowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy H. Druitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76, pp.855. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-014-0855-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dome collapse mechanisms and block-and-ash flow emplacement dynamics inferred from deposit and impact mark analysis, Mono Craters, CA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Dennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. Bursik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 276, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2014.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic pore-pressure variations induce substrate erosion by pyroclastic flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yarko Niño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brittany Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Pollock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (10), pp.1107-1110. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G34668.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore fluid pressure diffusion in defluidizing granular columns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Montserrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Tamburrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yarko Niño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117 (6), pp.F02034. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JF002164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depositional processes and gas pore pressure in pyroclastic flows: an experimental perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 74, pp.1807-1820. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-012-0639-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of dense granular flows of small-and-large-grain mixtures in an ambient fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meruane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tamburrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.026311. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.86.026311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiDAR derived morphology of the 1993 Lascar pyroclastic flow deposits, and implication for flow dynamics and rheology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kelfoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 245-246, pp.81-97. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2012.06.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the run-out distance of geophysical gravitational flows: Insight from fluidized granular collapse experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Attali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 311, pp.375-385. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity fields and depositional processes in laboratory ash flows, with implications for the dynamics of dense pyroclastic flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Girolami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy H. Druitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore fluid pressure and internal kinematics of gravitional laboratory air-particle flows: Insights into the emplacement dynamics of pyroclastic flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Montserrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Niño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tamburrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115, pp.B09206. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009JB007133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle velocity fields and depositional processes in laboratory ash flows, with implications for the sedimentation of dense pyroclastic flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Girolami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy H. Druitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 72, pp.747-759. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-010-0356-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion and mobility in granular collapse over sloping beds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hungr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (F3), pp.F03040. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009JF001462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role of the ambient fluid on gravitational granular flow dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meruane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tamburrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 648, pp.381-404. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S002211200993181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation and hindered settling of laboratory ash flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Girolami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Druitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Khrabrykh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113 (B2), pp.B02202. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007JB005074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental observations of water-like behavior of initially fluidized, dam break granular flows and their relevance for the propagation of ash-rich pyroclastic flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Montserrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yarko Niño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Tamburrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113 (B12), </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JB005664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of particle size on the flow of initially fluidized powders.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Gilbertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S.J. Sparks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 166, pp.167-174. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2006.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inviscid behaviour of fines-rich pyroclastic flows inferred from experiments on gas–particle mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Gilbertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Sparks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 240 (2), pp.401 - 414. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2005.09.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of gas-fluidized granular flows with implications for pyroclastic flow emplacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gilbertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sparks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 109 (B10), </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003JB002916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments on deaerating granular flows and implications for pyroclastic flow mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gilbertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J C Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R S J Sparks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 29 (16), pp.40-1-40-4. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002gl014819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-surface structures and collapse mechanisms of summit pit craters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin van Wyk de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy H. Druitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 105 (1-2), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0377-0273(00)00248-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onset of caldera collapse during ignimbrite eruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy H. Druitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 191 (3-4), pp.191-202. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(01)00428-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental aqueous fluidization of ignimbrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy H. Druitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R a F Cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 112 (1-4), pp.267-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of caldera formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy H. Druitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 105 (B1), pp.395-416. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999JB900298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanic Hazards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oryaëlle Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Lénat; University of Clermont-Ferrand; France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hazards and Monitoring of Volcanic Activity 1 - Geological and Historic Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; WILEY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-138, 2022, SCIENCES - Litosphere-Asthenosphere Interactions, 9781789450439. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394163359.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aléas volcaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oryaëlle Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lénat Jean-François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aléas et surveillance de l’activité volcanique 1 : approches géologiques et historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chap 2, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-157, 2022, Geosciences, 978-1-78948-043-6. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9043.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluidisation by pore pressure of dense granular flows: numerical simulations versus experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Aravena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering ( ECCOMAS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23967/eccomas.2022.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726486v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre le débit éruptif et la distance de parcours des écoulements pyroclastiques : analyse des données d'éruptions volcaniques explosives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale des tsunamis générés par les écoulements pyroclastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of the relationship between mass eruption rate and runout distance of pyroclastic density currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint JpGU-AGU meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Chiba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succesive desetabilization of a dome complex constructed on an extinct, hydrothermally altered volcano: The Tutupaca Volcano case study (Southern Perú)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mariño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Manrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Valderrama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Andean Geodynamics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoulement granulaire fluidisé impactant l'eau : Application aux tsunamis volcaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing probabilistic tephra fallout hazard maps for Cotopaxi and Guagua Pichincha volcanoes, Ecuador, with uncertainty quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental modeling of tsunamis generated by pyroclastic flows: Fluidized granular flows into water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors controlling the dynamics of volcanic granular mass flows: insights from experimental measurements of the basal forces of granular flows in an inclined channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siet van den Wildenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Valance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Delannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the maximum solid phase concentration in volcanic turbulent gas-particle mixtures? Experimental observations and implications for natural flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Weit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High CO2 content in magmas at an arc volcano : the andesitic Enco eruption of Mocho-Choshuenco volcano (Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Feignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using experimentally-derived scaling relationships to extract flow velocities and thicknesses from the deposits of pyroclastic currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pollock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Brand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating the combined PLUME-MoM and HYSPLIT numerical models using field data from Ecuadorian volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities on volcanoes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de mesure des contraintes basales d’un écoulement granulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 1462666. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory Landquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew I Arran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Rosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Farin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4044233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03590077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective en sciences de la planète et de l’univers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04782576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId369"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Roche </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Senior Researcher at the French National Institute for Sustainable Development (IRD) - Laboratoire Magmas & Volcans, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6751-6904</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15932081X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/G-2577-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsunamis and pyroclastic density currents over water during the 1815 Plinian eruption of Tambora, Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachtiar W Mutaqin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Meilhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Falvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 88, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-026-01956-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic tephra fallout hazard maps for Sangay volcano, Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Pardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 87 (10), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-025-01794-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear-induced bubble nucleation in magmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Andanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bachmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 390 (6773), pp.633-637. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adw8543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unifying fluidization and defluidization of granular columns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siet van den Wildenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (4), pp.045421. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.111.045421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05043503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsunamis generated by pyroclastic flows: experimental insights into the effect of the bulk flow density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Siavelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Pawlak Courdavault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86 (4), pp.35. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-024-01704-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different physics but similar dependence of runout distance with discharge rate: the duality of pyroclastic density currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86 (7), pp.65. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-024-01750-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic, scenario-based hazard assessment for pyroclastic density currents at Tungurahua volcano, Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aravena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-024-01768-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04730597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Run-out distance of initially fluidized, collapsing granular columns with different aspect ratios: Constraints and volcanological implications from experiments and 2D incompressible simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Aravena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-024-01778-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry granular collapse into a liquid: Role of viscous dissipation on granular flow regimes and associated waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Viroulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (12), pp.124302. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.9.124302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Measurement of Enhanced and Hindered Particle Settling in Turbulent Gas‐Particle Suspensions, and Geophysical Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Penlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Manga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siet van den Wildenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (3), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JB025809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in our understanding of pyroclastic current behavior from the 1980 eruption sequence of Mount St. Helens volcano (Washington), USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brittany D. Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Pollock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W. Vallance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomaso Esposti Ongaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 85, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-022-01617-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04197044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of the Generation of Pore Gas Pressure in Pyroclastic Density Currents Resulting From Eruptive Fountain Collapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Penlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siet van den Wildenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (12), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023jb027510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-runout pyroclastic density currents: Analysis and implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (10), pp.1172-1176. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G50215.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; content in magmas of the explosive andesitic Enco eruption of Mocho-Choshuenco volcano (Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Feignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 84 (4), pp.40. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-022-01550-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03643025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PyroCLAST: a new experimental framework to investigate overspilling of channelized, concentrated pyroclastic currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gueugneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 85 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-022-01623-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tephra Fallout Probabilistic Hazard Maps for Cotopaxi and Guagua Pichincha Volcanoes (Ecuador) With Uncertainty Quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (2), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JB022780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the topography of stratovolcanoes on the propagation and channelization of dense pyroclastic density currents analyzed through numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Aravena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 84, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-022-01576-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03708896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granular mixture deflation and generation of pore fluid pressure at the impact zone of a pyroclastic fountain: Experimental insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Fries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 414, pp.107226. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eruption type probability and eruption source parameters at Cotopaxi and Guagua Pichincha volcanoes (Ecuador) with uncertainty quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83 (5), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-021-01458-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of bottom roughness and ambient pressure conditions on the emplacement of experimental dam-break granular flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Montserrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lady Ordoñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Tamburrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granular Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (3), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10035-021-01125-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of the effective friction at the base of granular chute flows on a smooth incline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siet van den Wildenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Valance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Delannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (4), pp.042905. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.103.042905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to &amp;quot;Discharge rate of explosive volcanic eruption controls runout distance of pyroclastic density currents&amp;quot; [Earth Planet. Sci. Lett. 568 (2021) 117017]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 571, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03708920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory Landquakes: Insights From Experiments Into the High‐Frequency Seismic Signal Generated by Geophysical Granular Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Rosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Farin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (5), </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JF006172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discharge rate of explosive volcanic eruption controls runout distance of pyroclastic density currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 568, pp.117017. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Insights on the Propagation of Fine‐Grained Geophysical Flows Entering Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert E Huppert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (4), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JC016838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tutupaca volcanic complex (Southern Peru): Eruptive chronology and successive destabilization of a dacitic dome complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mariño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Manrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Valderrama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South American Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 109, pp.103227. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsames.2021.103227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of gas pore pressure in dense granular flows: numerical simulations versus experiments and implications for pyroclastic density currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Aravena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83 (11), </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-021-01507-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure-dependent threshold in a granular flow: numerical modelling and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 291, pp.104529. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2021.104529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562000v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the Uncertainty of a Coupled Plume and Tephra Dispersal Model: PLUME‐MOM/HYSPLIT Simulations Applied to Andean Volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (2), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JB018390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Fluidized Granular Flows into Water: Implications for Tsunamis Generated by Pyroclastic Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (5), </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JB018954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic probing of the particle concentration in turbulent granular suspensions in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siet van den Wildenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-73427-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A laboratory-scale study on the role of mechanical vibrations in pore pressure generation in pyroclastic materials: implications for pyroclastic flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Soria-Hoyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manuel Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 81 (2), </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-019-1271-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum Solid Phase Concentration in Geophysical Turbulent Gas‐Particle Flows: Insights From Laboratory Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Weit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (12), pp.6388-6396. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GL082658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of experimental volcanology to the study of the physics of eruptive processes, and related scaling issues: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 384, pp.103-150. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2019.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuum modelling of pressure‐balanced and fluidized granular flows in 2D: comparison with glass bead experiments and implications for concentrated pyroclastic currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.C.P. Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dufek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124, pp.5557-5583. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JB016874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autofluidization of collapsing bed of fine particles: Implications for the emplacement of pyroclastic flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Chédeville-Monzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 368, pp.91 - 99. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2018.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Measurement of the Solid Particle Concentration in Geophysical Turbulent Gas-Particle Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Weit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (5), pp.3747 - 3761. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JB015530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granular fingering as a mechanism for ridge formation in debris avalanche deposits: Laboratory experiments and implications for Tutupaca volcano, Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Valderrama Murillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin van Wyk de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Araujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 349, pp.409-418. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2017.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional simulation by regularization of free surface viscoplastic flows with Drucker-Prager yield stress and application to granular collapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouchut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Farin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 333, pp.387-408. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2016.12.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133786v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of pore pressure in pyroclastic flows : numerical simulation and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gueugneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kelfoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (5), pp.2194-2202. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017GL072591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granular and particle-laden flows: from laboratory experiments to field observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Delannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Valance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (5), pp.40. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/50/5/053001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eruptive parameters and dynamics of the April 2015 sub-Plinian eruptions of Calbuco volcano (southern Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Castruccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Clavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 78 (9), </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-016-1058-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly explosive eruption of the monogenetic 8.6ka BP La Vache et Lassolas scoria cone complex (Chaîne des Puys, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 313, pp.15-28. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic implications of ridges on a debris avalanche deposit at Tutupaca volcano (southern Peru)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Valderrama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin van Wyk de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 78 (2), </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-016-1011-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced run-out of dam-break granular flows caused by initial fluidization and initial material expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Montserrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tamburrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Niño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. F. Ihle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granular Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (1), </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10035-016-0604-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The controls and consequences of substrate entrainment by pyroclastic density currents at Mount St Helens, Washington (USA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.M. Pollock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 325, pp.135 - 147. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2016.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are eruptions from linear fissures and caldera ring dykes more likely to produce pyroclastic flows?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gilchrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Jellinek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 454, pp.142 - 153. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2016.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow-moving and far-travelled dense pyroclastic flows during the Peach Spring super-eruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. C. C Buesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. A. A Valentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms10890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature and velocity of pyroclastic density currents inferred from models of entrainment of substrate lithic clasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 418, pp.115-125. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2015.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeMoVolc consensual document: a review of cross-disciplinary approaches to characterizing small explosive magmatic eruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Andronico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Balcone-Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.49. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-015-0935-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The historical (218 ± 14 aBP) explosive eruption of Tutupaca volcano (Southern Peru)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Valderrama Murillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jersy Mariño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin van Wyk de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.51. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-015-0937-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Irruputuncu volcano, Central Andes, northern Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South American Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63, pp.385 - 399. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsames.2015.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a quantitative understanding of pyroclastic flows: Effects of expansion on the dynamics of laboratory fluidized granular flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Girolami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy H. Druitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 296, pp.31-39. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoplastic modeling of granular column collapse with pressure-dependent rheology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouchut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 219, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2015.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of slope angle on pore pressure generation and kinematics of pyroclastic flows: insights from laboratory experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Chédeville-Monzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77 (11), art. 96 [13 p.]. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-015-0981-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dome collapse mechanisms and block-and-ash flow emplacement dynamics inferred from deposit and impact mark analysis, Mono Craters, CA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Dennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. Bursik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 276, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2014.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autofluidization of pyroclastic flows propagating on rough substrates as shown by laboratory experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Chédeville-Monzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119, pp.1764-1776. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013JB010554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental changes of granular flow dynamics, deposition, and erosion processes at high slope angles: Insights from laboratory experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Farin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119, pp.504-532. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013JF002750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of dense pyroclastic density currents using sustained, gas-fluidized granular flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete J. Rowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy H. Druitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76, pp.855. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-014-0855-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic pore-pressure variations induce substrate erosion by pyroclastic flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yarko Niño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brittany Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Pollock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (10), pp.1107-1110. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G34668.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore fluid pressure diffusion in defluidizing granular columns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Montserrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Tamburrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yarko Niño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117 (6), pp.F02034. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JF002164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depositional processes and gas pore pressure in pyroclastic flows: an experimental perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 74, pp.1807-1820. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-012-0639-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of dense granular flows of small-and-large-grain mixtures in an ambient fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meruane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tamburrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.026311. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.86.026311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiDAR derived morphology of the 1993 Lascar pyroclastic flow deposits, and implication for flow dynamics and rheology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kelfoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 245-246, pp.81-97. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2012.06.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the run-out distance of geophysical gravitational flows: Insight from fluidized granular collapse experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Attali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 311, pp.375-385. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion and mobility in granular collapse over sloping beds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hungr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (F3), pp.F03040. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009JF001462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity fields and depositional processes in laboratory ash flows, with implications for the dynamics of dense pyroclastic flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Girolami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy H. Druitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore fluid pressure and internal kinematics of gravitional laboratory air-particle flows: Insights into the emplacement dynamics of pyroclastic flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Montserrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Niño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tamburrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115, pp.B09206. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009JB007133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle velocity fields and depositional processes in laboratory ash flows, with implications for the sedimentation of dense pyroclastic flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Girolami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy H. Druitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 72, pp.747-759. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-010-0356-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role of the ambient fluid on gravitational granular flow dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meruane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tamburrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 648, pp.381-404. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S002211200993181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation and hindered settling of laboratory ash flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Girolami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Druitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Khrabrykh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113 (B2), pp.B02202. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007JB005074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental observations of water-like behavior of initially fluidized, dam break granular flows and their relevance for the propagation of ash-rich pyroclastic flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Montserrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yarko Niño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Tamburrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113 (B12), </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JB005664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of particle size on the flow of initially fluidized powders.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Gilbertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S.J. Sparks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 166, pp.167-174. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2006.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inviscid behaviour of fines-rich pyroclastic flows inferred from experiments on gas–particle mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Gilbertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Sparks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 240 (2), pp.401 - 414. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2005.09.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of gas-fluidized granular flows with implications for pyroclastic flow emplacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gilbertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sparks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 109 (B10), </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003JB002916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments on deaerating granular flows and implications for pyroclastic flow mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gilbertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J C Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R S J Sparks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 29 (16), pp.40-1-40-4. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002gl014819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental aqueous fluidization of ignimbrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy H. Druitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R a F Cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 112 (1-4), pp.267-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-surface structures and collapse mechanisms of summit pit craters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin van Wyk de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy H. Druitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 105 (1-2), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0377-0273(00)00248-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onset of caldera collapse during ignimbrite eruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy H. Druitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 191 (3-4), pp.191-202. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(01)00428-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of caldera formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy H. Druitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 105 (B1), pp.395-416. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999JB900298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aléas volcaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oryaëlle Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lénat Jean-François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aléas et surveillance de l’activité volcanique 1 : approches géologiques et historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chap 2, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-157, 2022, Geosciences, 978-1-78948-043-6. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9043.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanic Hazards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oryaëlle Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Lénat; University of Clermont-Ferrand; France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hazards and Monitoring of Volcanic Activity 1 - Geological and Historic Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; WILEY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-138, 2022, SCIENCES - Litosphere-Asthenosphere Interactions, 9781789450439. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394163359.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluidisation by pore pressure of dense granular flows: numerical simulations versus experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Aravena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering ( ECCOMAS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23967/eccomas.2022.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726486v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre le débit éruptif et la distance de parcours des écoulements pyroclastiques : analyse des données d'éruptions volcaniques explosives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale des tsunamis générés par les écoulements pyroclastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of the relationship between mass eruption rate and runout distance of pyroclastic density currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint JpGU-AGU meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Chiba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoulement granulaire fluidisé impactant l'eau : Application aux tsunamis volcaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succesive desetabilization of a dome complex constructed on an extinct, hydrothermally altered volcano: The Tutupaca Volcano case study (Southern Perú)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mariño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Manrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Valderrama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Andean Geodynamics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using experimentally-derived scaling relationships to extract flow velocities and thicknesses from the deposits of pyroclastic currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pollock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Brand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing probabilistic tephra fallout hazard maps for Cotopaxi and Guagua Pichincha volcanoes, Ecuador, with uncertainty quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental modeling of tsunamis generated by pyroclastic flows: Fluidized granular flows into water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors controlling the dynamics of volcanic granular mass flows: insights from experimental measurements of the basal forces of granular flows in an inclined channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siet van den Wildenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Valance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Delannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the maximum solid phase concentration in volcanic turbulent gas-particle mixtures? Experimental observations and implications for natural flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Weit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High CO2 content in magmas at an arc volcano : the andesitic Enco eruption of Mocho-Choshuenco volcano (Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Feignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating the combined PLUME-MoM and HYSPLIT numerical models using field data from Ecuadorian volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities on volcanoes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de mesure des contraintes basales d’un écoulement granulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 1462666. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory Landquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew I Arran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Rosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Farin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4044233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03590077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective en sciences de la planète et de l’univers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04782576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId372"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37F80F65"/>
+    <w:nsid w:val="B1686700"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-roche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6751-6904" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15932081X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-2577-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05550594v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachtiar W Mutaqin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Meilhaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Falvard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-026-01956-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05043503v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chupin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siet van den Wildenberg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.045421" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934013v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tadini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Pardini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bevilacqua" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bernard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-025-01794-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354361v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andanson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dequidt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huber" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bachmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adw8543" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04630062v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourddine Azzaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01750-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04730597v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aravena" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bevilacqua" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01768-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771089v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Aravena" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chupin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dubois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01778-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825472v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bougouin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Viroulet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacaze" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.124302" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509188v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Siavelis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Pawlak Courdavault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01704-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04012883v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Penlou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Manga" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB025809" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04197044v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany D. Brand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Pollock" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Vallance" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaso Esposti Ongaro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01617-w" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04378865v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023jb027510" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03924443v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gueugneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charbonnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01623-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643025v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Feignon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Schiavi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moune" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01550-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03792847v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Henry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G50215.1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03603654v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azzaoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022780" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708896v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01576-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708920v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117114" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03253991v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arran" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Rosny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toussaint" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JF006172" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03208239v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01458-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03254037v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Montserrat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lady Ordo&#241;ez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Tamburrino" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-021-01125-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249403v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Valance" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delannay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.042905" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03254073v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117017" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192290v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert E Huppert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JC016838" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03254008v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mari&#241;o" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Manrique" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valderrama" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2021.103227" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03408294v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01507-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562000v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Phan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2021.104529" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03254051v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Fries" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107226" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02794348v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018954" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02962260v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73427-z" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02453781v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alessandro Tadini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018390" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02615201v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Soria-Hoyo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Valverde" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-019-1271-3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02277038v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weit" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manga" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082658" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02277033v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.07.011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02277041v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C.P. Breard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dufek" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB016874" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01927748v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Ch&#233;deville-Monzo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.11.007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914237v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB015530" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01677525v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Valderrama Murillo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Wyk de Vries" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Araujo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.12.004" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133786v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lusso" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ern" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchut" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Farin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.12.036" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01625001v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gueugneau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chupin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL072591" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01481019v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/50/5/053001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637384v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Jordan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.12.006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01638575v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Valderrama" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bernard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-016-1011-x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637427v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Montserrat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamburrino" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ni&#241;o" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F. Ihle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-016-0604-6" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637535v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Pollock" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Brand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.06.012" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637379v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gilchrist" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Jellinek" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.09.005" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637183v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. C Buesch" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. A Valentine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10890" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637081v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Castruccio" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Clavero" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Segura" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-016-1058-8" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172542v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jersy Mari&#241;o" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0937-8" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914263v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aguilera" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Campos" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2015.08.012" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01170133v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andronico" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balcone-Boissard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0935-x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172391v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Girolami" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy H. Druitt" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.03.008" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GKZJMDM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080456v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Ionescu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2015.02.006" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914260v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0981-4" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134741v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.03.001" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133676v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JF002750" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V2FFC9JQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133677v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010554" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133621v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete J. Rowley" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Cas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-014-0855-1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134228v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Dennen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Bursik" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2014.02.016" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866159v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yarko Ni&#241;o" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany Brand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G34668.1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720261v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JF002164" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793602v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-012-0639-4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X3MNDFTM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784192v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meruane" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.026311" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787536v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.06.030" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9LJ9HXC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682312v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Attali" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lucas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.09.023" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MV1DQD4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169477v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Girolami" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Corpetti" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521673v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB007133" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522979v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-010-0356-9" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8VZNN6Q3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521671v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hungr" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangold" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Faccanoni" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JF001462" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521666v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211200993181" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169463v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Druitt" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Khrabrykh" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005074" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381402v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005664" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272268v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Gilbertson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Phillips" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S.J. Sparks" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2006.05.010" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBG613Q0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914230v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gilbertson" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Phillips" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sparks" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.09.053" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRTN0SKZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914219v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilbertson" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Phillips" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sparks" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JB002916" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9WZSPVP3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03031507v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gilbertson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Phillips" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R S J Sparks" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002gl014819" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03031476v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0273(00)00248-1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCKZ9V53-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03031494v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(01)00428-9" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30BKCZ9C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03031481v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R a F Cas" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03031456v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merle" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900298" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03877139v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipson Bani" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Donnadieu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1906" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394163359.ch2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03865907v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9043.ch2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726486v2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/eccomas.2022.123" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588174v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591588v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03003795v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02544345v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431199v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02453759v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02528018v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02528054v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mangeney" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02528071v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dubois" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404331v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Feignon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02528032v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pollock" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brand" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02453916v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azzoui" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02115533v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590077v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew I Arran" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toussaint" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4044233" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04782576v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moulin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Boisse" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ceccarelli" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Combes" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-roche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6751-6904" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15932081X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-2577-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05550594v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachtiar W Mutaqin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Meilhaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Falvard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-026-01956-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934013v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tadini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Pardini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bevilacqua" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bernard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-025-01794-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354361v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andanson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dequidt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bachmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adw8543" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05043503v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chupin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siet van den Wildenberg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.045421" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509188v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bougouin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Siavelis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Pawlak Courdavault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01704-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04630062v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourddine Azzaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01750-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04730597v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aravena" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bevilacqua" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01768-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771089v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Aravena" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chupin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dubois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01778-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825472v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Viroulet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacaze" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.124302" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04012883v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Penlou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Manga" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB025809" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04197044v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany D. Brand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Pollock" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Vallance" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaso Esposti Ongaro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01617-w" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04378865v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023jb027510" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03792847v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Henry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G50215.1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643025v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Feignon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Schiavi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moune" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01550-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03924443v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gueugneau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charbonnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01623-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03603654v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azzaoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022780" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708896v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01576-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03254051v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Fries" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107226" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03208239v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01458-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03254037v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Montserrat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lady Ordo&#241;ez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Tamburrino" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-021-01125-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249403v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Valance" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delannay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.042905" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708920v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117114" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03253991v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arran" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Rosny" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toussaint" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JF006172" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03254073v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117017" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192290v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert E Huppert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JC016838" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03254008v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mari&#241;o" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Manrique" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valderrama" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2021.103227" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03408294v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01507-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562000v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Phan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2021.104529" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02453781v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alessandro Tadini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018390" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02794348v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018954" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02962260v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73427-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02615201v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Soria-Hoyo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Valverde" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-019-1271-3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02277038v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weit" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manga" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082658" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02277033v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.07.011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02277041v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C.P. Breard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dufek" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB016874" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01927748v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Ch&#233;deville-Monzo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.11.007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914237v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB015530" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01677525v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Valderrama Murillo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Wyk de Vries" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Araujo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.12.004" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133786v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lusso" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ern" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchut" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Farin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.12.036" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01625001v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gueugneau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chupin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL072591" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01481019v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/50/5/053001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637081v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Castruccio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Clavero" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Segura" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-016-1058-8" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637384v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Jordan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.12.006" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01638575v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Valderrama" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bernard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-016-1011-x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637427v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Montserrat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamburrino" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ni&#241;o" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F. Ihle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-016-0604-6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637535v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Pollock" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Brand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.06.012" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-898ZKWD0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637379v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gilchrist" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Jellinek" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.09.005" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637183v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. C Buesch" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. A Valentine" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10890" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134741v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.03.001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPS8D8CB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01170133v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andronico" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balcone-Boissard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0935-x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172542v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jersy Mari&#241;o" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0937-8" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914263v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aguilera" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Campos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2015.08.012" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172391v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Girolami" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy H. Druitt" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.03.008" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GKZJMDM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080456v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Ionescu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2015.02.006" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914260v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0981-4" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134228v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Dennen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Bursik" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2014.02.016" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BJNZ8Q3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133677v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010554" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133676v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JF002750" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V2FFC9JQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133621v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete J. Rowley" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Cas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-014-0855-1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866159v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yarko Ni&#241;o" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany Brand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G34668.1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720261v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JF002164" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793602v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-012-0639-4" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X3MNDFTM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784192v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meruane" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.026311" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787536v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.06.030" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9LJ9HXC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682312v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Attali" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lucas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.09.023" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MV1DQD4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521671v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hungr" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangold" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Faccanoni" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JF001462" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169477v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Girolami" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Corpetti" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521673v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB007133" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522979v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-010-0356-9" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8VZNN6Q3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521666v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211200993181" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169463v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Druitt" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Khrabrykh" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005074" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381402v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005664" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272268v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Gilbertson" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Phillips" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S.J. Sparks" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2006.05.010" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBG613Q0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914230v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gilbertson" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Phillips" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sparks" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.09.053" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRTN0SKZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914219v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilbertson" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Phillips" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sparks" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JB002916" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9WZSPVP3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03031507v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gilbertson" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Phillips" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R S J Sparks" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002gl014819" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03031481v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R a F Cas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03031476v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0273(00)00248-1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCKZ9V53-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03031494v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(01)00428-9" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30BKCZ9C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03031456v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merle" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900298" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03865907v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipson Bani" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Donnadieu" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9043.ch2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03877139v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1906" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394163359.ch2" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726486v2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/eccomas.2022.123" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588174v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591588v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03003795v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431199v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02544345v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02528032v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pollock" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brand" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02453759v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02528018v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02528054v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mangeney" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02528071v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dubois" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404331v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Feignon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02453916v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azzoui" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02115533v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590077v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew I Arran" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toussaint" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4044233" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04782576v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moulin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Boisse" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ceccarelli" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Combes" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>