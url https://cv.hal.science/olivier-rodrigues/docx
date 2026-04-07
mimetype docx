--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -279,51 +279,51 @@
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Vicet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plant Growth Regulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">, 2026, 45, pp.2422-2435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00344-025-12020-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2372,418 +2372,418 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of aquaporins and plant hydraulics by environmental and hormonal factors</w:t>
+                <w:t xml:space="preserve">Regulation of aquaporins and plant hydraulics under water and salt stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Prado</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michael Wudick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martiniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Verdoucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mini-Symposium on Plant Stress Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Guangzhou, China</w:t>
+              <w:t xml:space="preserve">19. International Botanical Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Shenzhen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840958v1</w:t>
+                <w:t xml:space="preserve">hal-01840954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of aquaporins and plant hydraulics under water and salt stress</w:t>
+                <w:t xml:space="preserve">Control of aquaporins and plant hydraulics by environmental and hormonal factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Wudick</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Verdoucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. International Botanical Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Shenzhen, China</w:t>
+              <w:t xml:space="preserve">Mini-Symposium on Plant Stress Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840954v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organ- and stimulus-specific aquaporin phosphorylation pathways for regulation of water and H2O2 transport</w:t>
+                <w:t xml:space="preserve">Environmental and hormonal signaling pathways targeting or mediated by plant aquaporins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaigham Shahzad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Grondin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Colette Tournaire-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Workshop on Plant Membrane Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, NA, France</w:t>
+              <w:t xml:space="preserve">27. International Conference on Arabidopsis Research (ICAR 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Gyeong Ju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445459v1</w:t>
+                <w:t xml:space="preserve">hal-01595195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant aquaporins as targets and players of cell signalling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2792,275 +2792,275 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaigham Shahzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Congress of the Italian Federation of Life Sciences (FISV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and hormonal signaling pathways targeting or mediated by plant aquaporins</w:t>
+                <w:t xml:space="preserve">Organ- and stimulus-specific aquaporin phosphorylation pathways for regulation of water and H2O2 transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Tournaire-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. International Conference on Arabidopsis Research (ICAR 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Gyeong Ju, South Korea</w:t>
+              <w:t xml:space="preserve">17th International Workshop on Plant Membrane Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595195v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of plant hydraulics by hormonal and environmental signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guowei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3391,51 +3391,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hormonal and abiotic stress regulation of plant aquaporins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3516,51 +3516,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging functions of aquaporins in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guowei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4072,51 +4072,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AE534FA7"/>
+    <w:nsid w:val="AAFD9AF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4303,51 +4303,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-rodrigues" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9302-2556" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192365908" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05516826v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Desbrosses" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cartieaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rodrigues" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boutin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vicet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-025-12020-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019180v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasandratriniavo Fehizoro Rakotoniaina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vander Cruyssen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romeo-Oliv&#225;n" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jacques" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-025-11700-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04995590v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeli Melotto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brianna Fochs" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachariah Jaramillo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-arplant-070623- 091552" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529783v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuguo Hou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zunyong Liu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libo Shan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping He" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2023.11.011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551710v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chervin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Breton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puech Pag&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fournier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTOFR-10-23-0132-R" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529795v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dexian Luo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04684-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529798v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2021.10.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529800v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Babilonia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierce Jamieson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Mormile" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17146" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595145v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganna Reshetnyak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grondin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Saijo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leonhardt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1704754114" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354018v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Verdoucq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12814" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353933v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merlot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.15.00421" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837544v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martiniere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Luu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2014.09.011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677493v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique This" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coindre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Di Valentin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pierre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/KIpkvVol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452119v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaigham Shahzad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louai Rishmawi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Protto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05029531v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rakotoniaina" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tessarotto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019155v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rakotoniaina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05029559v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840958v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Prado" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wudick" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840954v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445459v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Tournaire-Roux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594805v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595195v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386936v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guowei Li" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384424v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595631v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190182v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594159v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008685v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02794471v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814738v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-rodrigues" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9302-2556" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192365908" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05516826v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Desbrosses" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cartieaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rodrigues" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boutin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vicet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-025-12020-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019180v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasandratriniavo Fehizoro Rakotoniaina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vander Cruyssen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romeo-Oliv&#225;n" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jacques" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-025-11700-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04995590v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeli Melotto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brianna Fochs" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachariah Jaramillo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-arplant-070623- 091552" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529783v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuguo Hou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zunyong Liu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libo Shan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping He" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2023.11.011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551710v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chervin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Breton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puech Pag&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fournier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTOFR-10-23-0132-R" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529795v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dexian Luo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04684-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529798v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2021.10.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529800v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Babilonia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierce Jamieson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Mormile" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17146" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595145v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganna Reshetnyak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grondin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Saijo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leonhardt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1704754114" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354018v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Verdoucq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12814" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353933v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merlot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.15.00421" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837544v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martiniere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Luu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2014.09.011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677493v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique This" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coindre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Di Valentin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pierre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/KIpkvVol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452119v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaigham Shahzad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louai Rishmawi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Protto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05029531v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rakotoniaina" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tessarotto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019155v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rakotoniaina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05029559v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840954v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wudick" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840958v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Prado" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595195v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594805v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445459v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Tournaire-Roux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386936v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guowei Li" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384424v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595631v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190182v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594159v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008685v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02794471v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814738v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>