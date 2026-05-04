--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -581,334 +581,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small holes, big impact: Stomata in plant–pathogen–climate epic trifecta</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering transcriptomic and metabolomic wood responses to grapevine trunk diseases-associated fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Romeo-Oliván</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuguo Hou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rodrigues</w:t>
+                <w:t xml:space="preserve">Justine Chervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zunyong Liu</w:t>
+                <w:t xml:space="preserve">Coralie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Libo Shan</w:t>
+                <w:t xml:space="preserve">Virginie Puech Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ping He</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (1), pp.26-49. </w:t>
+              <w:t xml:space="preserve">PhytoFrontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molp.2023.11.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/PHYTOFR-10-23-0132-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04529783v1</w:t>
+                <w:t xml:space="preserve">hal-04551710v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering transcriptomic and metabolomic wood responses to grapevine trunk diseases-associated fungi</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Small holes, big impact: Stomata in plant–pathogen–climate epic trifecta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Chervin</w:t>
+                <w:t xml:space="preserve">Shuguo Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Breton</w:t>
+                <w:t xml:space="preserve">Zunyong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Puech Pagès</w:t>
+                <w:t xml:space="preserve">Libo Shan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Fournier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ping He</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhytoFrontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (1), pp.26-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PHYTOFR-10-23-0132-R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molp.2023.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04551710v2</w:t>
+                <w:t xml:space="preserve">hal-04529783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytocytokine signalling reopens stomata in plant immunity and water loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zunyong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuguo Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -998,51 +998,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stomata in a state of emergency: H2O2 is the target locked</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libo Shan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 27 (3), pp.274-286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1102,51 +1102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Babilonia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zunyong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierce Jamieson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2372,418 +2372,418 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of aquaporins and plant hydraulics under water and salt stress</w:t>
+                <w:t xml:space="preserve">Control of aquaporins and plant hydraulics by environmental and hormonal factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Karine Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michael Wudick</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Verdoucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. International Botanical Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Shenzhen, China</w:t>
+              <w:t xml:space="preserve">Mini-Symposium on Plant Stress Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840954v1</w:t>
+                <w:t xml:space="preserve">hal-01840958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of aquaporins and plant hydraulics by environmental and hormonal factors</w:t>
+                <w:t xml:space="preserve">Regulation of aquaporins and plant hydraulics under water and salt stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Wudick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martiniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Verdoucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mini-Symposium on Plant Stress Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Guangzhou, China</w:t>
+              <w:t xml:space="preserve">19. International Botanical Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Shenzhen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840958v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and hormonal signaling pathways targeting or mediated by plant aquaporins</w:t>
+                <w:t xml:space="preserve">Organ- and stimulus-specific aquaporin phosphorylation pathways for regulation of water and H2O2 transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Tournaire-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. International Conference on Arabidopsis Research (ICAR 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Gyeong Ju, South Korea</w:t>
+              <w:t xml:space="preserve">17th International Workshop on Plant Membrane Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595195v1</w:t>
+                <w:t xml:space="preserve">hal-01445459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant aquaporins as targets and players of cell signalling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2792,275 +2792,275 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaigham Shahzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Congress of the Italian Federation of Life Sciences (FISV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organ- and stimulus-specific aquaporin phosphorylation pathways for regulation of water and H2O2 transport</w:t>
+                <w:t xml:space="preserve">Environmental and hormonal signaling pathways targeting or mediated by plant aquaporins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaigham Shahzad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Grondin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Colette Tournaire-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Workshop on Plant Membrane Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, NA, France</w:t>
+              <w:t xml:space="preserve">27. International Conference on Arabidopsis Research (ICAR 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Gyeong Ju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01445459v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of plant hydraulics by hormonal and environmental signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guowei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3391,51 +3391,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hormonal and abiotic stress regulation of plant aquaporins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3516,51 +3516,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging functions of aquaporins in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guowei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3673,77 +3673,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering grapevine trunk early molecular responses to P. minimum and P. chlamydospora in the presence of a commercial biocontrol agent (Trichoderma atroviride, Vintec®)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Romeo-Oliván</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Chervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Puech Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4072,51 +4072,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AAFD9AF4"/>
+    <w:nsid w:val="DDA140C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4303,51 +4303,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-rodrigues" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9302-2556" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192365908" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05516826v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Desbrosses" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cartieaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rodrigues" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boutin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vicet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-025-12020-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019180v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasandratriniavo Fehizoro Rakotoniaina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vander Cruyssen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romeo-Oliv&#225;n" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jacques" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-025-11700-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04995590v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeli Melotto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brianna Fochs" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachariah Jaramillo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-arplant-070623- 091552" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529783v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuguo Hou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zunyong Liu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libo Shan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping He" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2023.11.011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551710v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chervin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Breton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puech Pag&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fournier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTOFR-10-23-0132-R" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529795v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dexian Luo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04684-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529798v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2021.10.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529800v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Babilonia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierce Jamieson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Mormile" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17146" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595145v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganna Reshetnyak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grondin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Saijo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leonhardt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1704754114" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354018v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Verdoucq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12814" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353933v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merlot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.15.00421" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837544v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martiniere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Luu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2014.09.011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677493v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique This" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coindre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Di Valentin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pierre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/KIpkvVol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452119v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaigham Shahzad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louai Rishmawi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Protto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05029531v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rakotoniaina" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tessarotto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019155v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rakotoniaina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05029559v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840954v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wudick" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840958v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Prado" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595195v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594805v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445459v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Tournaire-Roux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386936v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guowei Li" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384424v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595631v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190182v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594159v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008685v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02794471v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814738v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-rodrigues" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9302-2556" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192365908" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05516826v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Desbrosses" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cartieaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rodrigues" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boutin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vicet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-025-12020-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019180v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasandratriniavo Fehizoro Rakotoniaina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vander Cruyssen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romeo-Oliv&#225;n" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jacques" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-025-11700-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04995590v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeli Melotto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brianna Fochs" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachariah Jaramillo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-arplant-070623- 091552" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551710v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chervin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Breton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puech Pag&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fournier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTOFR-10-23-0132-R" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529783v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuguo Hou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zunyong Liu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libo Shan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping He" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2023.11.011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529795v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dexian Luo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04684-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529798v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2021.10.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529800v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Babilonia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierce Jamieson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Mormile" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17146" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595145v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganna Reshetnyak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grondin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Saijo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leonhardt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1704754114" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354018v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Verdoucq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12814" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353933v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merlot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.15.00421" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837544v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martiniere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Luu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2014.09.011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677493v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique This" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coindre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Di Valentin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pierre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/KIpkvVol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452119v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaigham Shahzad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louai Rishmawi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Protto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05029531v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rakotoniaina" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tessarotto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019155v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rakotoniaina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05029559v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840958v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Prado" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wudick" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840954v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445459v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Tournaire-Roux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594805v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595195v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386936v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guowei Li" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384424v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595631v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190182v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594159v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008685v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02794471v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814738v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>