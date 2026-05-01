--- v0 (2026-03-25)
+++ v1 (2026-05-01)
@@ -244,295 +244,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical characterization of a fibrinogen–blood hydrogel for human dental pulp regeneration</w:t>
+                <w:t xml:space="preserve">In vitro, ex vivo, and in vivo models for dental pulp regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Silvia Piglionico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béla Varga</w:t>
+                <w:t xml:space="preserve">Coline Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Romieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orsolya Pall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Romieu</w:t>
+                <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Csilla Gergely</w:t>
+                <w:t xml:space="preserve">Bernard Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (20), pp.6919-6930. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (4), pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3bm00515a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10856-023-06718-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04862940v1</w:t>
+                <w:t xml:space="preserve">hal-05094840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro, ex vivo, and in vivo models for dental pulp regeneration</w:t>
+                <w:t xml:space="preserve">Biomechanical characterization of a fibrinogen–blood hydrogel for human dental pulp regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Silvia Piglionico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Pons</w:t>
+                <w:t xml:space="preserve">Béla Varga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orsolya Pall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Romieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Levallois</w:t>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 34 (4), pp.15. </w:t>
+              <w:t xml:space="preserve">Biomaterials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (20), pp.6919-6930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10856-023-06718-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3bm00515a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05094840v1</w:t>
+                <w:t xml:space="preserve">hal-04862940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of secreted factors in dental pulp cell-conditioned medium optimized for neuronal growth</w:t>
               </w:r>
@@ -570,51 +570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanc-Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csilla Gergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurochemistry International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 144, pp.104961. </w:t>
@@ -1089,51 +1089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Panayotov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Romieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Levallois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités Odonto-Stomatologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.231 - 244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1340,64 +1340,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">László Zimányi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Warszyński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dental Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 26 (9), pp.881 - 890. </w:t>
@@ -1487,51 +1487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Callas-Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Collard Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Engineering = Biomedizinische Technik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 53 (4), pp.181 - 184. </w:t>
@@ -1872,51 +1872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Cantero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Garrabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gergely Csilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2409,51 +2409,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548565v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hessloehl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collart-Dutilleul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Carayon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12998/wjcc.v14.i2.110627" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862940v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Silvia Piglionico" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Varga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya Pall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Gergely" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3bm00515a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094840v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pons" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuisinier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Levallois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-023-06718-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147027v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Chouaib" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc-Sylvestre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Younes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2021.104961" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02624450v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Inquimbert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tramini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giraudeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1688526" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02044355v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Fauroux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anxionnat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Biens" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mechali" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Romieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revsto.2013.09.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743626v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collart Dutilleul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Gait&#225;n Fonseca" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Zim&#225;nyi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Pozos-Guill&#233;n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.32874" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198303v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Romieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bertrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Panayotov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aos/2012304" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631233v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Torres" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mechali" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Etienne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-925X-10-28" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743565v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Warszy&#324;ski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2010.05.003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743559v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jacquot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Callas-Etienne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collard Dutilleul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/BMT.2008.030" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-5CZCWM52-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389877v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jacquot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Etienne-Calas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Collard-Dutilleul" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Levallois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198333v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Gall" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894202v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Cantero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Garrab&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Csilla" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346822v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela Varga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin Fernandez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cloitre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307266v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548565v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hessloehl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collart-Dutilleul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Carayon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12998/wjcc.v14.i2.110627" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094840v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Silvia Piglionico" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pons" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuisinier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Levallois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-023-06718-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862940v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Varga" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya Pall" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Gergely" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3bm00515a" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147027v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Chouaib" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc-Sylvestre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Younes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2021.104961" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02624450v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Inquimbert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tramini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giraudeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1688526" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02044355v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Fauroux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anxionnat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Biens" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mechali" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Romieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revsto.2013.09.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743626v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collart Dutilleul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Gait&#225;n Fonseca" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Zim&#225;nyi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Pozos-Guill&#233;n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.32874" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198303v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Romieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bertrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Panayotov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aos/2012304" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631233v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Torres" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mechali" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Etienne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-925X-10-28" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743565v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Warszy&#324;ski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2010.05.003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743559v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jacquot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Callas-Etienne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collard Dutilleul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/BMT.2008.030" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-5CZCWM52-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389877v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jacquot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Etienne-Calas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Collard-Dutilleul" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Levallois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198333v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Gall" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894202v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Cantero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Garrab&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Csilla" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346822v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela Varga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin Fernandez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cloitre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307266v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>