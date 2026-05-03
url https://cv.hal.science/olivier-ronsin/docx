--- v0 (2026-03-24)
+++ v1 (2026-05-03)
@@ -818,261 +818,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01738101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential hydration fully controls the renaturation dynamics of collagen in water-glycerol solvents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stabilization of foams by the combined effects of an insoluble gas species and gelation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Bey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Wintzenrieth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ronsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tristan Baumberger</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhard Höhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cohen-Addad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2017-11545-1⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.6816-6830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6SM02191C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01480576v1</w:t>
+                <w:t xml:space="preserve">hal-01596063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of foams by the combined effects of an insoluble gas species and gelation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preferential hydration fully controls the renaturation dynamics of collagen in water-glycerol solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ronsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Cohen-Addad</w:t>
+                <w:t xml:space="preserve">C. Caroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Baumberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13, pp.6816-6830. </w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (5), pp.55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6SM02191C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2017-11545-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01596063v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence of a helical, supercritical instability in pipe flow of shear thinning fluids</w:t>
               </w:r>
@@ -1084,51 +1084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ronsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Baumberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1322,51 +1322,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glass-like dynamics of the strain-induced coil/helix transition on a permanent polymer network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ronsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Baumberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1585,51 +1585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Souguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ronsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Baumberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1780,51 +1780,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crack front echelon instability in mixed mode fracture of a strongly nonlinear elastic solid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ronsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Baumberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2152,51 +2152,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructuration stages during gelation of gelatin under shear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ronsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Baumberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2554,51 +2554,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between Shear Loading and Structural Aging in a Physical Gelatin Gel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ronsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Baumberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2749,51 +2749,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magic angles and cross-hatching instability in hydrogel fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Martina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3641,51 +3641,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03149544v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ronsin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Gravez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolette Farman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Baumberger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202004213" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113880v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Picaut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Trichet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;lary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducourthial" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Bonnin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.0c01273" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498100v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ronsin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Naassaoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marcellan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baumberger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.158002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01850246v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Haye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;nois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/aaab78" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755515v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Naassaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01738101v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Caroli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Lemaitre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5003212" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480576v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caroli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2017-11545-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01596063v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Bey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wintzenrieth" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard H&#246;hler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cohen-Addad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM02191C" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01614727v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Picaut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.083303" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01534157v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ben Ahmed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mouton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Sicard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Y&#233;pr&#233;mian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TB00341B" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304263v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4941456" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478321v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dutour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abdesselam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ancel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kober" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mrad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dom.12680" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1S742GZD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239400v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Souguir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.042305" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01143863v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2014.12.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239404v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/105/34001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239410v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Justine Guerquin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charvet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Nourissat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Havis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI67521" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239413v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Souguir" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Larreta-Garde" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuharu Narita" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm07234c" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239416v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2011-11061-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0A6EF16C63D0BCC8C964C27B82067185B8132459/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239415v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Y. Hui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2011.575342" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239418v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2010-10546-x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239420v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm1002015" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239423v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.138302" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239422v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3078267" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280964v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martina" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.178303" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125567v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labastie Coeyrehourcq" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557889v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Heslot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.75.2352" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05500925v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Weiss" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reix" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mosnier-Pudar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beltrand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-1993(23)00678-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05461906v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Reynaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abely" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mely" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-1993(22)00510-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203366v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martina" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03149544v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ronsin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Gravez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolette Farman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Baumberger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202004213" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113880v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Picaut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Trichet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;lary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducourthial" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Bonnin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.0c01273" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498100v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ronsin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Naassaoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marcellan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baumberger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.158002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01850246v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Haye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;nois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/aaab78" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755515v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Naassaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01738101v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Caroli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Lemaitre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5003212" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01596063v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Bey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wintzenrieth" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard H&#246;hler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cohen-Addad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM02191C" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480576v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caroli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2017-11545-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01614727v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Picaut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.083303" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01534157v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ben Ahmed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mouton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Sicard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Y&#233;pr&#233;mian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TB00341B" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304263v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4941456" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478321v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dutour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abdesselam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ancel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kober" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mrad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dom.12680" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1S742GZD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239400v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Souguir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.042305" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01143863v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2014.12.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239404v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/105/34001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239410v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Justine Guerquin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charvet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Nourissat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Havis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI67521" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239413v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Souguir" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Larreta-Garde" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuharu Narita" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm07234c" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239416v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2011-11061-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0A6EF16C63D0BCC8C964C27B82067185B8132459/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239415v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Y. Hui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2011.575342" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239418v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2010-10546-x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239420v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm1002015" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239423v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.138302" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239422v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3078267" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280964v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martina" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.178303" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125567v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labastie Coeyrehourcq" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557889v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Heslot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.75.2352" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05500925v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Weiss" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reix" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mosnier-Pudar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beltrand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-1993(23)00678-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05461906v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Reynaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abely" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mely" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-1993(22)00510-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203366v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martina" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>