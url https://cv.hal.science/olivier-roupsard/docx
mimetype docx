--- v0 (2026-03-12)
+++ v1 (2026-04-01)
@@ -368,498 +368,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05451268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially remotely sensed evapotranspiration estimates in Sahel region using an ensemble contextual model with automated heterogeneity assessment</w:t>
+                <w:t xml:space="preserve">Proxydetection of the impact distance of trees on crops: An indicator of the Land Equivalent Ratio?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nesrine Farhani</w:t>
+                <w:t xml:space="preserve">Yélognissè Agbohessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Etchanchu</w:t>
+                <w:t xml:space="preserve">Adama Ndour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Boulet</w:t>
+                <w:t xml:space="preserve">Louise Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gamet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Albert Olioso</w:t>
+                <w:t xml:space="preserve">Christophe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.srs.2025.100229⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 394, pp.109918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2025.109918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05074158v1</w:t>
+                <w:t xml:space="preserve">hal-05223603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proxydetection of the impact distance of trees on crops: An indicator of the Land Equivalent Ratio?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity of a Sahelian groundwater-based agroforestry system to tree density and water availability using the land surface model ORCHIDEE (r7949)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espoir Koudjo Gaglo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yélognissè Agbohessou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Audebert</w:t>
+                <w:t xml:space="preserve">Emeline Chaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adama Ndour</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Sebastiaan Luyssaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2025.109918⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (23), pp.9541-9563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-18-9541-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05223603v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of a Sahelian groundwater-based agroforestry system to tree density and water availability using the land surface model ORCHIDEE (r7949)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatially remotely sensed evapotranspiration estimates in Sahel region using an ensemble contextual model with automated heterogeneity assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Farhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Etchanchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espoir Koudjo Gaglo</w:t>
+                <w:t xml:space="preserve">Gilles Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Chaste</w:t>
+                <w:t xml:space="preserve">Philippe Gamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastiaan Luyssaert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jourdan</w:t>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (23), pp.9541-9563. </w:t>
+              <w:t xml:space="preserve">Science of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.100229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-18-9541-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.srs.2025.100229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05466454v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05074158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale analysis of existing actual evapotranspiration products over agropastoral Sahel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Etchanchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Demarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Farhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pape Biteye Thiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1096,51 +1096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12, pp.132626-132643. </w:t>
@@ -1178,51 +1178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling CO 2 and N 2 O emissions from soils in silvopastoral systems of the West African Sahelian band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yélognissè Agbohessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1574,295 +1574,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A probabilistic framework for assessing the hydrological impact of Faidherbia albida in an arid area of Senegal</w:t>
+                <w:t xml:space="preserve">Estimating water fluxes in the critical zone using water stable isotope approaches in the Groundnut and Ferlo basins of Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.M.L. Diongue</w:t>
+                <w:t xml:space="preserve">Djim Diongue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Brunetti</w:t>
+                <w:t xml:space="preserve">Christine Stumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Stumpp</w:t>
+                <w:t xml:space="preserve">Didier Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Do</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Roupsard</w:t>
+                <w:t xml:space="preserve">Frédéric Dô</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 622, 129717 [16 p.]. </w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (1), pp.e14787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2023.129717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hyp.14787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04176592v1</w:t>
+                <w:t xml:space="preserve">hal-03948798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating water fluxes in the critical zone using water stable isotope approaches in the Groundnut and Ferlo basins of Senegal</w:t>
+                <w:t xml:space="preserve">A probabilistic framework for assessing the hydrological impact of Faidherbia albida in an arid area of Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djim Diongue</w:t>
+                <w:t xml:space="preserve">D.M.L. Diongue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Stumpp</w:t>
+                <w:t xml:space="preserve">G. Brunetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Stumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dô</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 37 (1), pp.e14787. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 622, 129717 [16 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hyp.14787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2023.129717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03948798v1</w:t>
+                <w:t xml:space="preserve">hal-04176592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving field-scale crop actual evapotranspiration monitoring with Sentinel-3, Sentinel-2, and Landsat data fusion</w:t>
               </w:r>
@@ -2302,51 +2302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rocheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 27 (Numéro 3 : Colloque Agroforesterie en Afrique de l'Ouest), pp.196-204. </w:t>
@@ -2378,278 +2378,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To what extent are greenhouse-gas emissions offset by trees in a Sahelian silvopastoral system?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of tree and crop roots to soil carbon stocks in a Sub-Sahelian agroforestry parkland in Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Mougin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuela Grippa</w:t>
+                <w:t xml:space="preserve">Lorène Siegwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torbern Tagesson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 343, pp.109780. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 352, pp.108524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2023.109780⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2023.108524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264171v1</w:t>
+                <w:t xml:space="preserve">hal-04113087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of tree and crop roots to soil carbon stocks in a Sub-Sahelian agroforestry parkland in Senegal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">To what extent are greenhouse-gas emissions offset by trees in a Sahelian silvopastoral system?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yélognissè Agbohessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorène Siegwart</w:t>
+                <w:t xml:space="preserve">Eric Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Grippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Torbern Tagesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 352, pp.108524. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 343, pp.109780. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2023.108524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2023.109780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04113087v1</w:t>
+                <w:t xml:space="preserve">hal-04264171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microclimate estimation under different coffee-based agroforestry systems using full-sun weather data and shade tree characteristics</w:t>
               </w:r>
@@ -2769,103 +2769,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root litter decomposition in a sub-Sahelian agroforestry parkland dominated by Faidherbia albida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Siegwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Duthoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Arid Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 198, pp.104696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2899,103 +2899,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of parameterisation approaches for estimating soil hydraulic parameters with HYDRUS-1D in the groundnut basin of Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djim Diongue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Stumpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 67 (15), pp.2327-2343. </w:t>
@@ -3033,90 +3033,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spatialized assessment of ecosystem service relationships in a multifunctional agroforestry landscape of Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clermont Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ndienor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3813,675 +3813,675 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of surface water-groundwater relations in an agrosystem with strong climatic constraints in the central-western groundnut basin : case of the Sob and Diohine watersheds in the Niakhar Opse (Senegal)</w:t>
+                <w:t xml:space="preserve">Energy, water and carbon exchanges in managed forest ecosystems: description, sensitivity analysis and evaluation of the INRAE GO+ model, version 3.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waly Faye</w:t>
+                <w:t xml:space="preserve">Virginie Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Awa Niang Fall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Orange</w:t>
+                <w:t xml:space="preserve">Simon Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Fleury</w:t>
+                <w:t xml:space="preserve">Alexandre Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Do</w:t>
+                <w:t xml:space="preserve">Delphine Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Achat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climat et Développement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoscientific Model Development Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (12), pp.5973-6009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-13-5973-2020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04093283v1</w:t>
+                <w:t xml:space="preserve">hal-03051411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un dispositif automatisé de chambres de mesures d'échanges gazeux du sol à fermeture horizontale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Duthoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Créquy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Sauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel van den Meersche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 102, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03989886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy, water and carbon exchanges in managed forest ecosystems: description, sensitivity analysis and evaluation of the INRAE GO+ model, version 3.0</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the accuracy and robustness of a process-based model for coffee agroforestry systems in Central America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bosc</w:t>
+                <w:t xml:space="preserve">Oriana Ovalle-Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Picart</w:t>
+                <w:t xml:space="preserve">Marcel van Oijen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Achat</w:t>
+                <w:t xml:space="preserve">Peter Läderach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias de Melo Virginio Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (12), pp.5973-6009. </w:t>
+              <w:t xml:space="preserve">Agroforestry Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 94 (5), pp.2033-2051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-13-5973-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10457-020-00521-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03051411v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the accuracy and robustness of a process-based model for coffee agroforestry systems in Central America</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How far does the tree affect the crop in agroforestry? New spatial analysis methods in a Faidherbia parkland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Ndour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriana Ovalle-Rivera</w:t>
+                <w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel van Oijen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elias de Melo Virginio Filho</w:t>
+                <w:t xml:space="preserve">Yelognissè Agbohessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroforestry Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10457-020-00521-6⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 296, pp.106928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2020.106928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02911641v1</w:t>
+                <w:t xml:space="preserve">hal-02534717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How far does the tree affect the crop in agroforestry? New spatial analysis methods in a Faidherbia parkland</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adama Ndour</w:t>
+                <w:t xml:space="preserve">Characterization of surface water-groundwater relations in an agrosystem with strong climatic constraints in the central-western groundnut basin : case of the Sob and Diohine watersheds in the Niakhar Opse (Senegal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waly Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t>
+                <w:t xml:space="preserve">Awa Niang Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yelognissè Agbohessou</w:t>
+                <w:t xml:space="preserve">Laurence Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Climat et Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.36-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02534717v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DynACof: A process-based model to study growth, yield and ecosystem services of coffee agroforestry systems</w:t>
               </w:r>
@@ -4729,697 +4729,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using remote sensing to assess the effect of trees on millet yield in complex parklands of Central Senegal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Leroux</w:t>
+                <w:t xml:space="preserve">SoilTemp: A global database of near‐surface temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Lembrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juha Aalto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ashcroft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter de Frenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.N. Falconnier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.E. Gbodjo</w:t>
+                <w:t xml:space="preserve">Martin Kopecký</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102918⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (11), pp.6616-6629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.15123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923394v1</w:t>
+                <w:t xml:space="preserve">hal-03003135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SoilTemp: A global database of near‐surface temperature</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pieter de Frenne</w:t>
+                <w:t xml:space="preserve">Using remote sensing to assess the effect of trees on millet yield in complex parklands of Central Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.N. Falconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ndao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Kopecký</w:t>
+                <w:t xml:space="preserve">J.E. Gbodjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26 (11), pp.6616-6629. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 184, pp.102918. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.15123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003135v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory effects of climate and vegetation affecting net ecosystem CO2 fluxes in global forests</w:t>
+                <w:t xml:space="preserve">Short-range-order minerals as powerful factors explaining deep soil organic carbon stock distribution: the case of a coffee agroforestry plantation on Andosols in Costa Rica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Besnard</w:t>
+                <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuno Carvalhais</w:t>
+                <w:t xml:space="preserve">Kenji Fujisaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Altaf Arain</w:t>
+                <w:t xml:space="preserve">Florian Guidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Black</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Brede</w:t>
+                <w:t xml:space="preserve">Rintaro Kinoshita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0211510⟩</w:t>
+              <w:t xml:space="preserve">Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (2), pp.315-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/soil-5-315-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626146v1</w:t>
+                <w:t xml:space="preserve">hal-02618406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-range-order minerals as powerful factors explaining deep soil organic carbon stock distribution: the case of a coffee agroforestry plantation on Andosols in Costa Rica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconciling Canopy Interception Parameterization and Rainfall Forcing Frequency in the Community Land Model for Simulating Evapotranspiration of Rainforests and Oil Palm Plantations in Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanchao Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
+                <w:t xml:space="preserve">Ana Meijide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenji Fujisaki</w:t>
+                <w:t xml:space="preserve">David M. Lawrence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Guidat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rintaro Kinoshita</w:t>
+                <w:t xml:space="preserve">Kimberly M. Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/soil-5-315-2019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.732-751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018MS001490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618406v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciling Canopy Interception Parameterization and Rainfall Forcing Frequency in the Community Land Model for Simulating Evapotranspiration of Rainforests and Oil Palm Plantations in Indonesia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Memory effects of climate and vegetation affecting net ecosystem CO2 fluxes in global forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuanchao Fan</w:t>
+                <w:t xml:space="preserve">Nuno Carvalhais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Meijide</w:t>
+                <w:t xml:space="preserve">M. Altaf Arain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David M. Lawrence</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Roupsard</w:t>
+                <w:t xml:space="preserve">Andrew Black</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kimberly M. Carlson</w:t>
+                <w:t xml:space="preserve">Benjamin Brede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (3), pp.732-751. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018MS001490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0211510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627409v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrony in the phenologies of fine roots and leaves of Vitellaria paradoxa in different land uses of Burkina Faso</w:t>
               </w:r>
@@ -5431,51 +5431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulin Bazié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ky-Dembélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5650,441 +5650,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shade trees: a determinant to the relative success of organic versus conventional coffee production</w:t>
+                <w:t xml:space="preserve">The surface-atmosphere exchange of carbon dioxide in tropical rainforests: Sensitivity to environmental drivers and flux measurement methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Schnabel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elias de Melo Virginio Filho</w:t>
+                <w:t xml:space="preserve">Zheng Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Su Xu</w:t>
+                <w:t xml:space="preserve">Tobias Gerken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Fisk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Roupsard</w:t>
+                <w:t xml:space="preserve">Gabriel Bromley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroforestry Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10457-017-0100-y⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 263, pp.292-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2018.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04698749v1</w:t>
+                <w:t xml:space="preserve">hal-01927451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring and modelling energy partitioning in canopies of varying complexity using MAESPA model</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shade trees: a determinant to the relative success of organic versus conventional coffee production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remko A. Duursma</w:t>
+                <w:t xml:space="preserve">Florian Schnabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias de Melo Virginio Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Fisk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2018.02.005⟩</w:t>
+              <w:t xml:space="preserve">Agroforestry Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 92 (6), pp.1535-1549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10457-017-0100-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02623871v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The surface-atmosphere exchange of carbon dioxide in tropical rainforests: Sensitivity to environmental drivers and flux measurement methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zheng Fu</w:t>
+                <w:t xml:space="preserve">Measuring and modelling energy partitioning in canopies of varying complexity using MAESPA model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Vezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Christina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Gerken</w:t>
+                <w:t xml:space="preserve">Olivier Rouspard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Bromley</w:t>
+                <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Araújo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Bonal</w:t>
+                <w:t xml:space="preserve">Remko A. Duursma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 263, pp.292-307. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 253-254, pp.203-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2018.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2018.09.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01927451v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data synergy between leaf area index and clumping index Earth Observation products using photon recollision probability theory</w:t>
               </w:r>
@@ -6204,90 +6204,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the effect of forest age in annual net forest carbon balance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Carvalhais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Altaf Arain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Black</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sytze de Bruin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6449,429 +6449,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased light-use efficiency sustains net primary productivity of shaded coffee plants in agroforestry system</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stand age and species richness dampen interannual variation of ecosystem-level photosynthetic capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joannes Guillemot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fernando Casanoves</w:t>
+                <w:t xml:space="preserve">Talie Musavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirco Migliavacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Reichstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Kattge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Wirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.12964⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (2), pp.0048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-016-0048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01567220v1</w:t>
+                <w:t xml:space="preserve">hal-01603929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of the landslide model LAPSUS_LS to vegetation and soil parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo M.W. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rapidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Villatoro-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhun Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 109 (part B), pp.249-255. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2017.08.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stand age and species richness dampen interannual variation of ecosystem-level photosynthetic capacity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jens Kattge</w:t>
+                <w:t xml:space="preserve">Increased light-use efficiency sustains net primary productivity of shaded coffee plants in agroforestry system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerric Le Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Wirth</w:t>
+                <w:t xml:space="preserve">Joannes Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Casanoves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1 (2), pp.0048. </w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (8), pp.1592-1608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41559-016-0048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pce.12964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603929v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expansion of oil palm and other cash crops causes an increase of the land surface temperature in the Jambi province in Indonesia</w:t>
               </w:r>
@@ -6896,51 +6896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guerric Le Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania June</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Meijide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7017,77 +7017,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John H. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fourcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Maeght</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhun Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 44 (10), pp.4897-4907. </w:t>
@@ -7259,77 +7259,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large topsoil organic carbon variability is controlled by Andisol properties and effectively assessed by VNIR spectroscopy in a coffee agroforestry system of Costa Rica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rintaro Kinoshita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7578,51 +7578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Sinforiano Delgado-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Christina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7712,51 +7712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Friedl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.E. Law</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kiely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8127,51 +8127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 103 (2), pp.361-373. </w:t>
@@ -8369,51 +8369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint-André Saint Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Laclau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8897,472 +8897,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-00701344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the hydrological behaviour of a coffee agroforestry basin in Costa Rica</w:t>
+                <w:t xml:space="preserve">Seasonal variation of photosynthetic model parameters and leaf area index from global Fluxnet eddy covariance data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gomez-Delgado</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Roupsard</w:t>
+                <w:t xml:space="preserve">M. Groenendijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Le Maire</w:t>
+                <w:t xml:space="preserve">A J Dolman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Taugourdeau</w:t>
+                <w:t xml:space="preserve">C. Ammann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pérez</w:t>
+                <w:t xml:space="preserve">A. Arneth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cescatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-15-369-2011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116 (G4), pp.G04027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011JG001742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189535v1</w:t>
+                <w:t xml:space="preserve">hal-04700726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variation of photosynthetic model parameters and leaf area index from global Fluxnet eddy covariance data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integration of MODIS land and atmosphere products with a coupled-process model to estimate gross primary productivity and evapotranspiration from 1 km to global scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A J Dolman</w:t>
+                <w:t xml:space="preserve">Youngryel Ryu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ammann</w:t>
+                <w:t xml:space="preserve">Dennis D Baldocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Arneth</w:t>
+                <w:t xml:space="preserve">Hideki Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cescatti</w:t>
+                <w:t xml:space="preserve">Catharine van Ingen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011JG001742⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (4), pp.GB4017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011GB004053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700726v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of MODIS land and atmosphere products with a coupled-process model to estimate gross primary productivity and evapotranspiration from 1 km to global scales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling the hydrological behaviour of a coffee agroforestry basin in Costa Rica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dennis D Baldocchi</w:t>
+                <w:t xml:space="preserve">F. Gomez-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hideki Kobayashi</w:t>
+                <w:t xml:space="preserve">G. Le Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catharine van Ingen</w:t>
+                <w:t xml:space="preserve">S. Taugourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Li</w:t>
+                <w:t xml:space="preserve">A. Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 25 (4), pp.GB4017. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (1), pp.369-392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2011GB004053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-15-369-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700730v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semiempirical modeling of abiotic and biotic factors controlling ecosystem respiration across eddy covariance sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirco Migliavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Reichstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew D Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9579,630 +9579,630 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00648872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The European carbon balance. Part 2: croplands</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soil respiration at mean annual temperature predicts annual total across vegetation types and biomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Wattenbach</w:t>
+                <w:t xml:space="preserve">Michael Bahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Vuichard</w:t>
+                <w:t xml:space="preserve">M. Reichstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Smith</w:t>
+                <w:t xml:space="preserve">E.A. Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Piao</w:t>
+                <w:t xml:space="preserve">J. Grünzweig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2009.02055.x⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7, pp.2147-2157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-7-2147-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788214v1</w:t>
+                <w:t xml:space="preserve">hal-02664313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil respiration at mean annual temperature predicts annual total across vegetation types and biomes</w:t>
+                <w:t xml:space="preserve">Climatology-based regional modelling of potential vegetation and average annual long-term runoff for Mesoamerica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Bahn</w:t>
+                <w:t xml:space="preserve">P. Imbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Reichstein</w:t>
+                <w:t xml:space="preserve">L. Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.A. Davidson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Jung</w:t>
+                <w:t xml:space="preserve">B. Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-7-2147-2010⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (10), pp.1801-1817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-14-1801-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664313v1</w:t>
+                <w:t xml:space="preserve">hal-02928070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatology-based regional modelling of potential vegetation and average annual long-term runoff for Mesoamerica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relating MODIS vegetation index time-series with structure, light absorption and stem production of fast-growing Eucalyptus plantations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marsden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerric Le Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Luiz Stape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Imbach</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciais</w:t>
+                <w:t xml:space="preserve">Danny Lo Seen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-14-1801-2010⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 259 (9), pp.1741-1753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2009.07.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928070v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relating MODIS vegetation index time-series with structure, light absorption and stem production of fast-growing Eucalyptus plantations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The European carbon balance. Part 2: croplands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wattenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Marsden</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guerric Le Maire</w:t>
+                <w:t xml:space="preserve">N. Vuichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose-Luiz Stape</w:t>
+                <w:t xml:space="preserve">P. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danny Lo Seen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Roupsard</w:t>
+                <w:t xml:space="preserve">S. Piao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 259 (9), pp.1741-1753. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (5), pp.1409 - 1428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2009.07.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2009.02055.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659088v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-empirical modeling of abiotic and biotic factors controlling ecosystem respiration across eddy covariance sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirco Migliavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Reichstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew D. Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10292,51 +10292,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent decline in the global land evapotranspiration trend due to limited moisture supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Reichstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10426,51 +10426,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terrestrial gross carbon dioxide uptake: Global distribution and covariation with climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Reichstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Tomelleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10547,51 +10547,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Within-stand and seasonal variations of specific leaf area in a clonal Eucalyptus plantation in the Republic of Congo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Laclau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10719,51 +10719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Merbold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Arneth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J. Scholes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10844,51 +10844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Beer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Reichstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Baldocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11112,51 +11112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yadvinder Malhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humberto da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11404,77 +11404,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Merbold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Arneth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J. Scholes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5 (6), pp.4071-4105. </w:t>
@@ -11658,51 +11658,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil CO2 effluxes, soil carbon balance, and early tree growth following savannah afforestation in Congo: Comparison of two site preparation treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11964,51 +11964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12110,51 +12110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastiaan Luyssaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asia Flux Newsletter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 23, pp.4-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12205,77 +12205,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Luyssaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Inglima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. D. Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Reichstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 13, pp.2509-2537. </w:t>
@@ -12365,51 +12365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Berbigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 139 (3-4), pp.252-268. </w:t>
@@ -12472,51 +12472,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil carbon balance in a clonal Eucalyptus plantation in Congo: effects of logging on carbon inputs and soil CO2 efflux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deleporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12657,51 +12657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mabiala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Welcome Mouvondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 205 (1-3), pp.199-214. </w:t>
@@ -12764,51 +12764,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal variations of soil respiration in a Eucalyptus plantation in Congo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13081,230 +13081,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02695156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limitation of photosynthetic activity by CO2 availability in the chloroplasts of oak leaves from different species and during drought</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of a calcium deficiency on stomatal conductance and photosynthetic activity of Quercus Robur seedlings grown on nutrient solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ridolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gross</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 53 (2-3), pp.243-254</w:t>
+              <w:t xml:space="preserve">, 1996, 53 (2-3), pp.325-335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02685460v1</w:t>
+                <w:t xml:space="preserve">hal-02687235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a calcium deficiency on stomatal conductance and photosynthetic activity of Quercus Robur seedlings grown on nutrient solution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Limitation of photosynthetic activity by CO2 availability in the chloroplasts of oak leaves from different species and during drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Garrec</w:t>
+                <w:t xml:space="preserve">Patrick Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 53 (2-3), pp.325-335</w:t>
+              <w:t xml:space="preserve">, 1996, 53 (2-3), pp.243-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687235v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limitation of photosynthetic activity by CO2 availability in the chloroplasts of oak leaves from different species and during drought</w:t>
               </w:r>
@@ -13525,103 +13525,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evapotranspiration estimates in Sahel regions using an ensemble contextual model: medium &amp; high spatial resolution data comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Farhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Etchanchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA Living Planet Symposium 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESA, Jun 2025, Vienna, Austria</w:t>
@@ -13644,338 +13644,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05208204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling CO2 and N2O emissions from a tropical semi-arid parkland cultivated with groundnut and millet</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manual versus Automated Beerkan run for characterizing the hydraulic properties of sandy soil in Senegal's Sahel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seydina Ba</w:t>
+                <w:t xml:space="preserve">Laurent Lassabatere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+                <w:t xml:space="preserve">Deniz Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Léonard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sidy Sow</w:t>
+                <w:t xml:space="preserve">Faye Waly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Aroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. pp.EGU24-7588, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-7588⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-11976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04639401v1</w:t>
+                <w:t xml:space="preserve">hal-04865156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manual versus Automated Beerkan run for characterizing the hydraulic properties of sandy soil in Senegal's Sahel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lassabatere</w:t>
+                <w:t xml:space="preserve">Modelling CO2 and N2O emissions from a tropical semi-arid parkland cultivated with groundnut and millet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yélognissè Agbohessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deniz Yilmaz</w:t>
+                <w:t xml:space="preserve">Seydina Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faye Waly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Orange</w:t>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanane Aroui</w:t>
+                <w:t xml:space="preserve">Joël Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidy Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t>
+              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. pp.EGU24-7588, </w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-11976⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-7588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04865156v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatially remotely sensed evapotranspiration estimates in Sahel regions using an ensemble contextual model : structural uncertainty estimation and reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Farhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Etchanchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14052,51 +14052,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi des échanges de dioxyde de carbone (CO2) entre le sol, les plantes et l'atmosphère à l'aide de chambres automatiques au sol dans un système agroforestier dominé par Faidherbia albida : modélisation des flux de la respiration et de la photosynthèse du système sol-arachide, variabilité saisonnière et bilan annuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seydina Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14190,77 +14190,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating stemflow infiltration through time-lapse ground-penetrating radar surveys on a Faidherbia albida tree in Senegal's Sahel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saidou Talla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waly Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gersande Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Angulo-Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14311,103 +14311,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal analysis of soil surface hydraulic properties in a semi-arid agroforestry system of the Senegalese groundnut basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waly Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seydou Talla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
@@ -14439,295 +14439,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the Faidherbia albida effect on millet yield using UAV images analysis and geostatistical techniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marième Faye</w:t>
+                <w:t xml:space="preserve">Soil CO2 and N2O emissions in Sahelian Silvopastoral systems: spatial distribution and annual budget estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yélognissè Frédi Agbohessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Grippa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seydina Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7531⟩</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, Apr 2023, Vienne, Austria. 1 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05182481v1</w:t>
+                <w:t xml:space="preserve">hal-05482936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil CO2 and N2O emissions in Sahelian Silvopastoral systems: spatial distribution and annual budget estimation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Seydina Ba</w:t>
+                <w:t xml:space="preserve">Assessment of the Faidherbia albida effect on millet yield using UAV images analysis and geostatistical techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serigne Mansour Diene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Goze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Diack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marième Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EGU, Apr 2023, Vienne, Austria. 1 p., </w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. 2 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05482936v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05182481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverted phenology of Faidherbia albida paced with the dynamics of the water table</w:t>
               </w:r>
@@ -14765,51 +14765,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidy Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djim M.L. Diongue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. World Congress on Agroforestry WCA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Québec, Canada. 1 p</w:t>
@@ -14972,51 +14972,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faidherbia albida transpiration and canopy conductance in a reference agroforestry system of West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dô</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mame Sokhna Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15097,51 +15097,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the management of Faidherbia albida trees in Senegalese parklands affect their ecological services to improve millet sustainability?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Ndienor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15149,51 +15149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djim M.L. Diongue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halimatou Sadyane Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. World Congress on Agroforestry WCA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Québec, Canada. 1 p</w:t>
@@ -15248,77 +15248,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yélognissè Frédi Agbohessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Ndour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mame Sokhna Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienne, Austria. 1 p., </w:t>
@@ -15356,90 +15356,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How multifunctionnal are agroforestry parklands? A landscape scale assessment of multiple ecosystem services from a F.albida parkland in Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Ndienor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15481,345 +15481,345 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of trees on soil characteristics and root litter decomposition as a function of soil depth in a sub-sahelian agroforestry ecosystem dominated by Faidherbia Albida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Siegwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle I. Bertrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Roupsard</w:t>
+                <w:t xml:space="preserve">Roupsard Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Duthoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosoil 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2021, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">, European Confederation of Soil Science Societies ECSSS, Aug 2021, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03715805v1</w:t>
+                <w:t xml:space="preserve">hal-03541936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of trees on soil characteristics and root litter decomposition as a function of soil depth in a sub-sahelian agroforestry ecosystem dominated by Faidherbia Albida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Siegwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roupsard Olivier</w:t>
+                <w:t xml:space="preserve">Isabelle I. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Duthoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosoil 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Confederation of Soil Science Societies ECSSS, Aug 2021, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">, Aug 2021, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03541936v1</w:t>
+                <w:t xml:space="preserve">hal-03715805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential impact of Faidherbia albida tree on soil infiltration in a semi-arid agroforestry system of the Senegalese groundnut basin: role of preferential flows?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waly Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djim Mouhamadou Lamine Diongue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dô</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t>
@@ -15857,103 +15857,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of soil depth and plant species on root litter decomposition kinetics in a sub-sahelian agroforestry parkland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Siegwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Duthoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosoil 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Genève, Switzerland. pp.O494</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15978,90 +15978,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climatic variability in the Sine-Saloum basin and its impacts on water resources: case of the Sob and Diohine watersheds in the region of Niakhar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waly Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alima Niang Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dô</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16125,90 +16125,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More C uptake during the dry season? The case of a semi-arid agro-silvo-pastoral ecosystem dominated by Faidherbia albida, a tree with reverse phenology (Senegal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dô</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rocheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, May 2020, Vienne, Austria. 1 p., </w:t>
@@ -16259,51 +16259,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Faidherbia-Flux”: adapting crops to climate changes in a semi-arid agro-sylvo-pastoral open observatory (Senegal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16384,51 +16384,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faidherbia-Flux: adapting crops to climate changes in a semi-arid agro-sylvo-pastoral open observatory (Senegal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16496,64 +16496,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faidherbia-Flux: adapting crops to climate changes in a semi-arid agro-sylvo-pastoral open observatory (Senegal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouspard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16647,51 +16647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cournac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16865,277 +16865,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using drones to upscale yield and land-equivalent-ratio from plot to stand in an agro-silvo-pastoral system: the “Faidherbia-Flux” collaborative observatory (groundnut basin, Senegal)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Josias Sanou</w:t>
+                <w:t xml:space="preserve">DynA_Cof, a model for growth, yield, carbon, water, energy balances and ecosystem services of Coffea in agroforestry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Vezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerric Le Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Christina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selena Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence intensification durable (CID 2019) : Leviers d'intensification pour une transition agroécologique des systèmes de production en Afrique Sub-Saharienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IESOL; LAPSE; PATHO-BIOS; IAVAO; DIVECOSYS, Oct 2019, Dakar, Senegal. 2 p</w:t>
+              <w:t xml:space="preserve">4th World congress on Agroforestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05174718v1</w:t>
+                <w:t xml:space="preserve">hal-02290439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DynA_Cof, a model for growth, yield, carbon, water, energy balances and ecosystem services of Coffea in agroforestry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Selena Georgiou</w:t>
+                <w:t xml:space="preserve">Using drones to upscale yield and land-equivalent-ratio from plot to stand in an agro-silvo-pastoral system: the “Faidherbia-Flux” collaborative observatory (groundnut basin, Senegal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yélognissé Agbohessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josias Sanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th World congress on Agroforestry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Conférence intensification durable (CID 2019) : Leviers d'intensification pour une transition agroécologique des systèmes de production en Afrique Sub-Saharienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IESOL; LAPSE; PATHO-BIOS; IAVAO; DIVECOSYS, Oct 2019, Dakar, Senegal. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290439v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05174718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of shade on temperature mitigation and canopy assimilation of coffee agroforestry systems</w:t>
               </w:r>
@@ -17910,51 +17910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Rambal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18035,51 +18035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Henrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Barrandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18143,51 +18143,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very high resolution satellite images for parameterization of tree-scale forest process-based model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guerric Le Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18255,64 +18255,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of environnemental and agronomic factors on the LAI dynamics of coffee agroforestry systems of Costa Rica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Taugourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18380,51 +18380,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water and energy fluxes above an Eucalyptus plantation in Brazil: environmental control and comparison with two eucalypt plantations in Congo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Luiz Stape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18499,260 +18499,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of CAF2007, a process-based model of coffee agroforestry systems, to represent and understand the evolution of coffee productivity in two long term trials in Mesoamerica</w:t>
+                <w:t xml:space="preserve">Impacts of shade trees on hydrological services and erosion in a coffee AFS of Costa Rica; Scaling from plot to watershed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rémal</w:t>
+                <w:t xml:space="preserve">Fédérico Gomez-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rapidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Roupsard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. World Congress of Agroforestry (WCA2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Nairobi, Kenya</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756602v1</w:t>
+                <w:t xml:space="preserve">hal-02755115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of shade trees on hydrological services and erosion in a coffee AFS of Costa Rica; Scaling from plot to watershed</w:t>
+                <w:t xml:space="preserve">Use of CAF2007, a process-based model of coffee agroforestry systems, to represent and understand the evolution of coffee productivity in two long term trials in Mesoamerica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fédérico Gomez-Delgado</w:t>
+                <w:t xml:space="preserve">S. Rémal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Rapidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel van Oijen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Moussa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Rapidel</w:t>
+                <w:t xml:space="preserve">M. Haggar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Roupsard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. World Congress of Agroforestry (WCA2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Nairobi, Kenya</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755115v1</w:t>
+                <w:t xml:space="preserve">hal-02756602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sap flow in coffee: comparison of two methods (heat balance and heat dissipation), calibration and applicability in the field</w:t>
               </w:r>
@@ -18833,90 +18833,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les forêts : puits de carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint-André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès de Grancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale, La filière forêt-bois européenne : des bio-réponses aux nouveaux enjeux climatiques et énergétiques ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Nancy, France</w:t>
@@ -19096,64 +19096,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19359,51 +19359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Berbigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19484,51 +19484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Berbigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19564,260 +19564,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mesure des flux de gaz par la méthode des covariances turbulentes ou &amp;quot;Eddy covariance</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Project CARBOEUROFLUX - Carbon sequestration by Coconut plantations in Oceania (Vanuatu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Col des Feignes, France</w:t>
+              <w:t xml:space="preserve">2. CarboEurope Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, Budapest, Hungary. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764418v1</w:t>
+                <w:t xml:space="preserve">hal-02828503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Project CARBOEUROFLUX - Carbon sequestration by Coconut plantations in Oceania (Vanuatu)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La mesure des flux de gaz par la méthode des covariances turbulentes ou &amp;quot;Eddy covariance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Berbigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Nouvellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. CarboEurope Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2002, Budapest, Hungary. 1 p</w:t>
+              <w:t xml:space="preserve">7. Journées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Col des Feignes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02828503v1</w:t>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séquestration de carbone dans le sol : le cas des plantations pérennes</w:t>
               </w:r>
@@ -19829,51 +19829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19928,51 +19928,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Project CARBOEUROFLUX - CO2 fluxes and carbon sequestration within Eucalypt stands in Congo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20066,77 +20066,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la séquestration de carbone chez deux plantations pérennes tropicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint-André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20178,51 +20178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drought effects on ecosystem carbon balance in three mediterranean ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Reichstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John D. Tenhunen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20316,64 +20316,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séquestration de carbone par des plantations d'eucalyptus au Congo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20566,51 +20566,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limitation of photosynthetic activity by CO2 availability in the chloroplasts of oak leaves from different species and during drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20648,77 +20648,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a calcium deficiency on stomatal conductance and photosynthetic activity of Quercus Robur seedlings grown on nutrient solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ridolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20952,64 +20952,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Grippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torbern Tagesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de modélisation des surfaces continentales (JMSC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Strasbourg, France. s.n., 1 p., 2024</w:t>
@@ -21032,273 +21032,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root litter decomposition in a Sub-Sahelian agroforestry parkland dominated by Faidherbia albida</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Une plateforme logicielle au Cirad pour la gestion et l'ouverture contrôlée des codes sources : application à l'agroforesterie dans l'intensification durable en Afrique de l'Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Blitz-Frayret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Auzoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidy Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Vezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. World Congress on Agroforestry WCA 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Québec, Canada. </w:t>
+              <w:t xml:space="preserve">Colloque international Science ouverte au Sud. Gestion et ouverture des données de la recherche : panorama et perspectives en Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Cotonou, Bénin. IRD; CIRAD, 1 p., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03715787v1</w:t>
+                <w:t xml:space="preserve">hal-05179883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une plateforme logicielle au Cirad pour la gestion et l'ouverture contrôlée des codes sources : application à l'agroforesterie dans l'intensification durable en Afrique de l'Ouest</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Root litter decomposition in a Sub-Sahelian agroforestry parkland dominated by Faidherbia albida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Siegwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Duthoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Science ouverte au Sud. Gestion et ouverture des données de la recherche : panorama et perspectives en Afrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Cotonou, Bénin. IRD; CIRAD, 1 p., 2022</w:t>
+              <w:t xml:space="preserve">5. World Congress on Agroforestry WCA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Québec, Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05179883v1</w:t>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling greenhouse gas emissions from Sahelian sylvo-pastoral ecosystems</w:t>
               </w:r>
@@ -21323,64 +21323,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Grippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torbern Tagesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, New Orleans, United States. s.n., 2 p., 2021</w:t>
@@ -21534,51 +21534,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les associations de culture mil et niébé dans le bassin arachidier: une voie d'intensification agroécologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espoir Koudjo Gaglo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21685,77 +21685,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cournac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth World Congress on Agroforestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier (34000), France</w:t>
@@ -21810,51 +21810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cournac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21952,51 +21952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint-André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22176,90 +22176,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon flux and sequestration by eucalypt chronosequence in Congo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. CarboEuroFlux Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2001, Hyytiälä, Finland. 1 p., 2001</w:t>
@@ -22320,51 +22320,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring carbon and water fluxes from Eucalyptus stands in the Congo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23139,51 +23139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Chapuis-Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouvery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yélognissè Agbohessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -23205,90 +23205,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling CO2 and N2O emissions from soils in silvopastoral systems of the West-African Sahelian band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yélognissè Agbohessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Grippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Ngom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23741,51 +23741,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Mansour Diene" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diack" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fernandez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Audebert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-025-01399-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451268v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Wieckowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Vestin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ard&#246;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Ndiaye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.110199" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074158v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Farhani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Etchanchu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gamet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.srs.2025.100229" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223603v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;logniss&#232; Agbohessou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Ndour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Leroux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109918" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466454v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espoir Koudjo Gaglo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chaste" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Luyssaert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-9541-2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04869454v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dezetter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Biteye Thiam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132585" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04426468v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidy Sow" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Senghor" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khardiatou Sadio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vezy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2023.109206" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744429v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3460107" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611156v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mougin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ngom" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-2811-2024" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710538v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17509" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562624v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroux Louise" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diouf Abdoul Aziz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heuclin Benjamin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2024.3373508" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176592v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M.L. Diongue" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brunetti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stumpp" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Do" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.129717" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948798v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim Diongue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Stumpp" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#244;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14787" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698818v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Guzinski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Nieto" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Ramo S&#225;nchez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel S&#225;nchez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Jomaa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2023.103587" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265696v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont Dauphin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N'Dienor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leroux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Ba" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bongers" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.20477" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529883v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeline Bentzon-Tarp" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilj&#225; Helgad&#243;ttir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel van den Meersche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Priem&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108257" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529863v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Sokhna Sarr" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalisse Diouf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rocheteau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.20512" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264171v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mougin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torbern Tagesson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109780" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04113087v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Siegwart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108524" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03473219v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Villarreyna-Acu&#241;a" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ribeyre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cilas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126396" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03478845v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duthoit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2021.104696" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952322v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2022.2142474" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829587v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndienor" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158707" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518443v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lembrechts" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van den Hoogen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Aalto" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ashcroft" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16060" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824473v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Allinne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel van Den Meersche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vaast" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541540v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cambou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thaler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cl&#233;ment-Vidal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G Barth&#232;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Charbonnier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpab075" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824951v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias de Melo Virginio Filho" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Somarriba" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Cerda" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Casanoves" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cordero" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319224v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaber Rahimi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Expedit Evariste Ago" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Ayantunde" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Berger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bogaert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-3789-2021" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093283v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waly Faye" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Niang Fall" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fleury" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Do" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989886v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cr&#233;quy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Sauze" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03051411v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moreaux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Achat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-5973-2020" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911641v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Ovalle-Rivera" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel van Oijen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L&#228;derach" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-020-00521-6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02534717v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelogniss&#232; Agbohessou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.106928" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02488996v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Le Maire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Christina" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selena Georgiou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Imbach" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2019.104609" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032257v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjiang Zhang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maignan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Goll" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivi&#233;r Boucher" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-5401-2020" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923394v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N. Falconnier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Diouf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ndao" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Gbodjo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102918" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003135v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kopeck&#253;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15123" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626146v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Besnard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Carvalhais" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Altaf Arain" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Black" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brede" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0211510" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618406v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guidat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rintaro Kinoshita" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-5-315-2019" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627409v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanchao Fan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Meijide" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Lawrence" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly M. Carlson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018MS001490" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173452v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Bazi&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ky-Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Zombre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-017-0135-0" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700716v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#775;med Ben Ai&#775;ssa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajouene Majdoub" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31015/jaefs.2019.2.3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698749v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schnabel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Xu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Fisk" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-017-0100-y" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623871v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouspard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nouvellon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remko A. Duursma" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.02.005" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PR5PGN8X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927451v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Fu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Gerken" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bromley" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ara&#250;jo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.09.001" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621001v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pisek" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Buddenbaum" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Camacho" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Hill" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer L.R. Jensen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.05.026" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621050v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Altaf Arain" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sytze de Bruin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aaeaeb" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621141v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Welsh" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Boll" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo S&#225;nchez-Murillo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.13149" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567220v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannes Guillemot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12964" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918108v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo M.W. Rossi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villatoro-S&#225;nchez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun Mao" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2017.08.010" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603929v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talie Musavi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Migliavacca" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Reichstein" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wirth" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-016-0048" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224616v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifton R Sabajo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania June" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-4619-2017" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608350v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Kim" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fourcaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maeght" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL073174" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557860v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlian Zhou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaocui Wu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weimin Ju" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing M. Chen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoqiang Wang" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JG002876" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269372v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Albrecht" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Taugourdeau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.08.026" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6PF5KQC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606585v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defrenet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Pastor P&#233;rez-Molina" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw153" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528868v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Battie-Laclau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sinforiano Delgado-Rojas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouillet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.01.004" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269485v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verma" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Friedl" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Law" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kiely" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2015.09.005" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225336v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Fan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bernoux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Panferov" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-3785-2015" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268995v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyang Xia" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuli Niu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan A Janssens" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiquan Chen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1413090112" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02202100v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Prieto" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roumet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12351" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213475v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenping Yuan" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Cai" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangzhou Xia" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuguang Liu" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2014.03.007" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093569v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sainte-Marie" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233; Saint Andre" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.01.026" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225638v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Avelino" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey R. Jones" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Ramirez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.03.042" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSWN5XSC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268424v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2013.07.010" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XCZJ3KG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00701344v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Molina" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Locatelli" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-11-023.1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189535v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gomez-Delgado" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Maire" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taugourdeau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rez" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-15-369-2011" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700726v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Groenendijk" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A J Dolman" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ammann" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arneth" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cescatti" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JG001742" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700730v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngryel Ryu" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis D Baldocchi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Kobayashi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharine van Ingen" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Li" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GB004053" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700720v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D Richardson" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Colombo" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Sutton" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2010.02243.x" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648872v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nodichao" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Chopart" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roupsard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vauclin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ak&#233;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-010-0663-0" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QV0JB52S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788214v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wattenbach" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vuichard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Smith" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piao" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2009.02055.x" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W1K3FGTT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664313v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahn" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reichstein" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Davidson" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gr&#252;nzweig" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jung" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-2147-2010" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928070v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Imbach" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Molina" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Locatelli" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-14-1801-2010" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659088v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marsden" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luiz Stape" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Lo Seen" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.07.039" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P70SH4B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599515v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Richardson" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Sutton" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00906004v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jung" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia I. Seneviratne" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Sheffield" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09396" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00819125v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beer" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Tomelleri" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1184984" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663854v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Epron" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kinana" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mabiala" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.05.023" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV3896T8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666044v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Merbold" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ardo" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Scholes" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nouvellon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668738v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beer" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baldocchi" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. E. Law" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008gb003233" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657949v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ivancic" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisko Metka" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreja Urbanek Krajnc" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/B09-088" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668963v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Fisher" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadvinder Malhi" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto da Rocha" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Araujos" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2008.01813.x" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0AF3B1E1BBF8F86A30BCB7FE14D0C016778E90A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00419233v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dauzat" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-008-9191-9" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X864H644-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00392102v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-1027-2009" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666846v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Melteras" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tari Molisale" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10265-007-0129-5" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SFJPK6KR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661093v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hamel" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2007.12.026" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S8HP94X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658542v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Navarro" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jourdan" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sileye" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Braconnier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mialet-Serra" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/28.11.1661" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00322311v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Feintrenie" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2007.11.002" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68R406KP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658169v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01080954v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Luyssaert" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Inglima" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Richardson" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2007.01439.x" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120222v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Irvine" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berbigier" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2006.07.006" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XTH3TV3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659767v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deleporte" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suspens Ifo" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Kazotti" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2006.01146.x" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D566613D9ECFDFB1699CFC1D149C512CC4F38DB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680204v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Thongo M'Bou" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Welcome Mouvondy" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2004.10.006" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4732RKXC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683341v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2004.07.019" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-461V4BRZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883205v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne I. Joly" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695156v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.I. Joly" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685460v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gross" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687235v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ridolfi" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Garrec" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883047v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Roupsard" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gross" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dreyer" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883055v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ridolfi" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Garrec" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208204v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639401v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina Ba" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l L&#233;onard" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7588" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865156v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabatere" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Yilmaz" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye Waly" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Aroui" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11976" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908427v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10616" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246384v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;logniss&#232; Fr&#233;di Agbohessou" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espoir Gaglo" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Diedhiou" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860175v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidou Talla" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersande Fernandez" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5271" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04485438v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Talla" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16621" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182481v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goze" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;me Faye" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7531" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482936v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7304" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179537v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Faye" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim M.L. Diongue" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490285v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina Mohamad Ba" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouvery" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim Mouhamadou Lamine Diongue" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-4337" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179557v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179539v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ndienor" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halimatou Sadyane Ba" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482935v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11773" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179551v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715805v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Bertrand" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541936v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roupsard Olivier" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872226v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8768" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638052v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295209v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alima Niang Fall" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-383-391-2020" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174881v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11203" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738452v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanou" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koala" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173988v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josias Sanou" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02563125v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Koala" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02563243v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cournac" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tall" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735870v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Georgiou" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174718v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;logniss&#233; Agbohessou" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02290439v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594725v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deshors-Picart" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837339v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rossi" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villatoro Sanchez" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594735v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Soma" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837377v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias de Melo" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269105v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory van Der Heijden" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barrandon" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950917v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269340v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mareschal" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rambal" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269351v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Henrot" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barrandon" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2012.6524853" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741004v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755397v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Avelino" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marsden" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821072v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luiz Stape" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756602v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#233;mal" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haggar" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755115v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;d&#233;rico Gomez-Delgado" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755216v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824227v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s de Grancourt" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817910v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pongpan Siripornpakdeekul" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonpipope Kasempap" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Summit Kunjet" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naruenat Chairungsee" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816718v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824280v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonpipope Kasemsap" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arak Chantuma" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830821v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamanda" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834265v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764418v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bonnefond" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828503v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832552v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rankin M. R. Irvine" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827154v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamel" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832721v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761537v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Tenhunen" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dor&#233;" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Miglietta" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833666v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770538v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferhi" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pallo" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Depommier" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836476v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839738v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777637v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ridolfi" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lorraine Fauveau" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Garrec" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490284v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715787v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179883v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blitz-Frayret" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auzoux" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Diop" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484759v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788605v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demenois" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu H. Arnoult" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habidou Assouma Mohamed" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174706v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tall" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ndour-Badiane" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mbengue" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453905v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173987v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814318v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821828v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pongpang Siripornpakdeekul" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829215v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830591v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173945v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789592v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Allinne" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/110/9782759230600/agroforesterie-et-services-ecosystemiques-en-zone-tropicale" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841371v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837379v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604442v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387486v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298694v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00426396v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841924v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747328v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997NAN10279" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Mansour Diene" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diack" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fernandez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Audebert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-025-01399-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451268v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Wieckowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Vestin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ard&#246;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Ndiaye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.110199" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223603v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;logniss&#232; Agbohessou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Ndour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Leroux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109918" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466454v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espoir Koudjo Gaglo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chaste" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Luyssaert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-9541-2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074158v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Farhani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Etchanchu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gamet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.srs.2025.100229" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04869454v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dezetter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Biteye Thiam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132585" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04426468v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidy Sow" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Senghor" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khardiatou Sadio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vezy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2023.109206" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744429v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3460107" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611156v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mougin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ngom" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-2811-2024" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710538v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17509" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562624v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroux Louise" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diouf Abdoul Aziz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heuclin Benjamin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2024.3373508" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948798v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim Diongue" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Stumpp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#244;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14787" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176592v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M.L. Diongue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brunetti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stumpp" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Do" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.129717" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698818v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Guzinski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Nieto" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Ramo S&#225;nchez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel S&#225;nchez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Jomaa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2023.103587" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265696v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont Dauphin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N'Dienor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leroux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Ba" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bongers" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.20477" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529883v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeline Bentzon-Tarp" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilj&#225; Helgad&#243;ttir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel van den Meersche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Priem&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108257" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529863v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Sokhna Sarr" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalisse Diouf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rocheteau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.20512" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04113087v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Siegwart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108524" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264171v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mougin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torbern Tagesson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109780" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03473219v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Villarreyna-Acu&#241;a" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ribeyre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cilas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126396" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03478845v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duthoit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2021.104696" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952322v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2022.2142474" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829587v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndienor" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158707" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518443v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lembrechts" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van den Hoogen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Aalto" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ashcroft" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16060" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824473v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Allinne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel van Den Meersche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vaast" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541540v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cambou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thaler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cl&#233;ment-Vidal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G Barth&#232;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Charbonnier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpab075" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824951v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias de Melo Virginio Filho" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Somarriba" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Cerda" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Casanoves" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cordero" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319224v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaber Rahimi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Expedit Evariste Ago" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Ayantunde" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Berger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bogaert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-3789-2021" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03051411v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moreaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Achat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-5973-2020" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989886v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cr&#233;quy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Sauze" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911641v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Ovalle-Rivera" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel van Oijen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L&#228;derach" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-020-00521-6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02534717v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelogniss&#232; Agbohessou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.106928" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093283v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waly Faye" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Niang Fall" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fleury" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Do" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02488996v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Le Maire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Christina" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selena Georgiou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Imbach" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2019.104609" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032257v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjiang Zhang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maignan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Goll" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivi&#233;r Boucher" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-5401-2020" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003135v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kopeck&#253;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15123" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923394v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N. Falconnier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Diouf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ndao" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Gbodjo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102918" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618406v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guidat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rintaro Kinoshita" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-5-315-2019" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627409v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanchao Fan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Meijide" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Lawrence" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly M. Carlson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018MS001490" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626146v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Besnard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Carvalhais" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Altaf Arain" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Black" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brede" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0211510" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173452v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Bazi&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ky-Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Zombre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-017-0135-0" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700716v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#775;med Ben Ai&#775;ssa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajouene Majdoub" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31015/jaefs.2019.2.3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927451v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Fu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Gerken" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bromley" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ara&#250;jo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.09.001" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698749v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schnabel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Xu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Fisk" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-017-0100-y" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623871v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouspard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nouvellon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remko A. Duursma" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.02.005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PR5PGN8X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621001v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pisek" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Buddenbaum" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Camacho" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Hill" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer L.R. Jensen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.05.026" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621050v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Altaf Arain" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sytze de Bruin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aaeaeb" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621141v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Welsh" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Boll" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo S&#225;nchez-Murillo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.13149" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603929v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talie Musavi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Migliavacca" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Reichstein" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wirth" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-016-0048" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918108v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo M.W. Rossi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villatoro-S&#225;nchez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun Mao" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2017.08.010" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567220v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannes Guillemot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12964" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224616v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifton R Sabajo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania June" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-4619-2017" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608350v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Kim" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fourcaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maeght" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL073174" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557860v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlian Zhou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaocui Wu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weimin Ju" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing M. Chen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoqiang Wang" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JG002876" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269372v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Albrecht" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Taugourdeau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.08.026" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6PF5KQC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606585v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defrenet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Pastor P&#233;rez-Molina" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw153" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528868v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Battie-Laclau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sinforiano Delgado-Rojas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouillet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.01.004" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269485v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verma" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Friedl" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Law" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kiely" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2015.09.005" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225336v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Fan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bernoux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Panferov" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-3785-2015" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268995v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyang Xia" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuli Niu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan A Janssens" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiquan Chen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1413090112" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02202100v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Prieto" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roumet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12351" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213475v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenping Yuan" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Cai" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangzhou Xia" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuguang Liu" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2014.03.007" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093569v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sainte-Marie" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233; Saint Andre" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.01.026" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225638v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Avelino" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey R. Jones" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Ramirez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.03.042" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSWN5XSC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268424v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2013.07.010" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XCZJ3KG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00701344v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Molina" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Locatelli" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-11-023.1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700726v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Groenendijk" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A J Dolman" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ammann" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arneth" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cescatti" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JG001742" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700730v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngryel Ryu" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis D Baldocchi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Kobayashi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharine van Ingen" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Li" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GB004053" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189535v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gomez-Delgado" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Maire" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taugourdeau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rez" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-15-369-2011" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700720v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D Richardson" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Colombo" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Sutton" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2010.02243.x" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648872v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nodichao" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Chopart" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roupsard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vauclin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ak&#233;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-010-0663-0" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QV0JB52S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664313v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahn" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reichstein" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Davidson" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gr&#252;nzweig" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jung" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-2147-2010" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928070v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Imbach" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Molina" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Locatelli" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-14-1801-2010" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659088v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marsden" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luiz Stape" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Lo Seen" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.07.039" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P70SH4B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788214v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wattenbach" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vuichard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Smith" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piao" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2009.02055.x" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W1K3FGTT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599515v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Richardson" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Sutton" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00906004v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jung" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia I. Seneviratne" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Sheffield" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09396" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00819125v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beer" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Tomelleri" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1184984" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663854v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Epron" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kinana" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mabiala" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.05.023" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV3896T8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666044v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Merbold" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ardo" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Scholes" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nouvellon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668738v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beer" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baldocchi" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. E. Law" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008gb003233" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657949v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ivancic" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisko Metka" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreja Urbanek Krajnc" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/B09-088" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668963v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Fisher" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadvinder Malhi" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto da Rocha" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Araujos" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2008.01813.x" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0AF3B1E1BBF8F86A30BCB7FE14D0C016778E90A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00419233v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dauzat" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-008-9191-9" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X864H644-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00392102v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-1027-2009" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666846v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Melteras" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tari Molisale" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10265-007-0129-5" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SFJPK6KR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661093v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hamel" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2007.12.026" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S8HP94X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658542v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Navarro" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jourdan" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sileye" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Braconnier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mialet-Serra" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/28.11.1661" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00322311v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Feintrenie" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2007.11.002" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68R406KP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658169v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01080954v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Luyssaert" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Inglima" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Richardson" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2007.01439.x" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120222v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Irvine" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berbigier" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2006.07.006" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XTH3TV3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659767v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deleporte" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suspens Ifo" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Kazotti" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2006.01146.x" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D566613D9ECFDFB1699CFC1D149C512CC4F38DB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680204v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Thongo M'Bou" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Welcome Mouvondy" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2004.10.006" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4732RKXC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683341v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2004.07.019" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-461V4BRZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883205v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne I. Joly" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695156v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.I. Joly" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687235v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ridolfi" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Garrec" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685460v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gross" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883047v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Roupsard" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gross" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dreyer" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883055v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ridolfi" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Garrec" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208204v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865156v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabatere" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Yilmaz" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye Waly" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Aroui" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11976" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639401v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina Ba" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l L&#233;onard" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7588" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908427v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10616" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246384v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;logniss&#232; Fr&#233;di Agbohessou" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espoir Gaglo" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Diedhiou" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860175v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidou Talla" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersande Fernandez" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5271" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04485438v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Talla" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16621" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482936v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7304" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182481v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goze" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;me Faye" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7531" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179537v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Faye" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim M.L. Diongue" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490285v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina Mohamad Ba" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouvery" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim Mouhamadou Lamine Diongue" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-4337" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179557v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179539v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ndienor" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halimatou Sadyane Ba" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482935v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11773" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179551v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541936v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roupsard Olivier" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715805v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Bertrand" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872226v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8768" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638052v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295209v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alima Niang Fall" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-383-391-2020" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174881v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11203" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738452v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanou" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koala" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173988v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josias Sanou" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02563125v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Koala" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02563243v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cournac" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tall" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735870v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Georgiou" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02290439v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174718v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;logniss&#233; Agbohessou" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594725v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deshors-Picart" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837339v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rossi" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villatoro Sanchez" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594735v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Soma" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837377v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias de Melo" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269105v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory van Der Heijden" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barrandon" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950917v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269340v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mareschal" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rambal" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269351v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Henrot" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barrandon" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2012.6524853" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741004v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755397v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Avelino" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marsden" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821072v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luiz Stape" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755115v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;d&#233;rico Gomez-Delgado" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756602v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#233;mal" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haggar" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755216v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824227v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s de Grancourt" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817910v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pongpan Siripornpakdeekul" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonpipope Kasempap" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Summit Kunjet" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naruenat Chairungsee" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816718v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824280v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonpipope Kasemsap" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arak Chantuma" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830821v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamanda" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834265v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828503v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764418v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bonnefond" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832552v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rankin M. R. Irvine" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827154v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamel" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832721v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761537v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Tenhunen" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dor&#233;" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Miglietta" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833666v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770538v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferhi" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pallo" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Depommier" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836476v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839738v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777637v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ridolfi" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lorraine Fauveau" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Garrec" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490284v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179883v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blitz-Frayret" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auzoux" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Diop" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715787v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484759v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788605v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demenois" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu H. Arnoult" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habidou Assouma Mohamed" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174706v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tall" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ndour-Badiane" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mbengue" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453905v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173987v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814318v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821828v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pongpang Siripornpakdeekul" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829215v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830591v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173945v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789592v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Allinne" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/110/9782759230600/agroforesterie-et-services-ecosystemiques-en-zone-tropicale" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841371v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837379v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604442v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387486v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298694v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00426396v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841924v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747328v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997NAN10279" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>