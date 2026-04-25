--- v1 (2026-04-01)
+++ v2 (2026-04-25)
@@ -100,338 +100,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Probabilistic Atlas’, a new approach to assess complexity in agroforestry systems using UAV images: example of the spatial effect of Faidherbia albida on pearl millet NDVI</w:t>
+                <w:t xml:space="preserve">Contrasting roles of ground, trees, ponds and grazing in carbon dioxide, methane and nitrous oxide fluxes of an African semi-arid savanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serigne Mansour Diene</w:t>
+                <w:t xml:space="preserve">Aleksander Wieckowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahima Diack</w:t>
+                <w:t xml:space="preserve">Patrik Vestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Fernandez</w:t>
+                <w:t xml:space="preserve">Jonas Ardö</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Audebert</w:t>
+                <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Roupsard</w:t>
+                <w:t xml:space="preserve">Ousmane Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroforestry Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 100, pp.39. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 399, pp.110199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10457-025-01399-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2025.110199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05207004v1</w:t>
+                <w:t xml:space="preserve">hal-05451268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting roles of ground, trees, ponds and grazing in carbon dioxide, methane and nitrous oxide fluxes of an African semi-arid savanna</w:t>
+                <w:t xml:space="preserve">‘Probabilistic Atlas’, a new approach to assess complexity in agroforestry systems using UAV images: example of the spatial effect of Faidherbia albida on pearl millet NDVI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksander Wieckowski</w:t>
+                <w:t xml:space="preserve">Serigne Mansour Diene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrik Vestin</w:t>
+                <w:t xml:space="preserve">Ibrahima Diack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Ardö</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Romain Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ousmane Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 399, pp.110199. </w:t>
+              <w:t xml:space="preserve">Agroforestry Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 100, pp.39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2025.110199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10457-025-01399-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05451268v1</w:t>
+                <w:t xml:space="preserve">hal-05207004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proxydetection of the impact distance of trees on crops: An indicator of the Land Equivalent Ratio?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yélognissè Agbohessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Ndour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -547,51 +547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Chaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastiaan Luyssaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -904,3614 +904,3623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibrating the STICS soil-crop model to explore the impact of agroforestry parklands on millet growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining UAV and Sentinel-2 Imagery for Estimating Millet FCover in a Heterogeneous Agricultural Landscape of Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Diack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serigne Mansour Diene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidy Sow</w:t>
+                <w:t xml:space="preserve">Leroux Louise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolande Senghor</w:t>
+                <w:t xml:space="preserve">Diouf Abdoul Aziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khardiatou Sadio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Roupsard</w:t>
+                <w:t xml:space="preserve">Heuclin Benjamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2023.109206⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17, pp.7305-7322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/jstars.2024.3373508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426468v1</w:t>
+                <w:t xml:space="preserve">hal-04562624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Pearl Millet Yield Estimation From UAV Imagery in the Semiarid Agroforestry System of Senegal Through Textural Indices and Reflectance Normalization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ibrahima Diack</w:t>
+                <w:t xml:space="preserve">Calibrating the STICS soil-crop model to explore the impact of agroforestry parklands on millet growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidy Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Senghor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khardiatou Sadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Vezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Audebert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/access.2024.3460107⟩</w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 306, pp.109206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2023.109206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744429v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling CO 2 and N 2 O emissions from soils in silvopastoral systems of the West African Sahelian band</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daouda Ngom</w:t>
+                <w:t xml:space="preserve">Improving Pearl Millet Yield Estimation From UAV Imagery in the Semiarid Agroforestry System of Senegal Through Textural Indices and Reflectance Normalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serigne Mansour Diene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Diack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-21-2811-2024⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.132626-132643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/access.2024.3460107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611156v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy covariance measurements reveal a decreased carbon sequestration strength 2010–2022 in an African semiarid savanna</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ousmane Ndiaye</w:t>
+                <w:t xml:space="preserve">Modelling CO 2 and N 2 O emissions from soils in silvopastoral systems of the West African Sahelian band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yélognissè Agbohessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Grippa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Ngom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.17509⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (11), pp.2811-2837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-21-2811-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04710538v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining UAV and Sentinel-2 Imagery for Estimating Millet FCover in a Heterogeneous Agricultural Landscape of Senegal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eddy covariance measurements reveal a decreased carbon sequestration strength 2010–2022 in an African semiarid savanna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksander Wieckowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahima Diack</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Heuclin Benjamin</w:t>
+                <w:t xml:space="preserve">Patrik Vestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Ardö</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousmane Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17, pp.7305-7322. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (9), pp.e17509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/jstars.2024.3373508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.17509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04562624v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating water fluxes in the critical zone using water stable isotope approaches in the Groundnut and Ferlo basins of Senegal</w:t>
+                <w:t xml:space="preserve">Contribution of tree and crop roots to soil carbon stocks in a Sub-Sahelian agroforestry parkland in Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djim Diongue</w:t>
+                <w:t xml:space="preserve">Lorène Siegwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Stumpp</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hyp.14787⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 352, pp.108524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2023.108524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03948798v1</w:t>
+                <w:t xml:space="preserve">hal-04113087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A probabilistic framework for assessing the hydrological impact of Faidherbia albida in an arid area of Senegal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of seasonal water use of Faidherbia albida (Delile) A.Chev. in a Sahelian agroforestry parkland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame Sokhna Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalisse Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.M.L. Diongue</w:t>
+                <w:t xml:space="preserve">Alain Rocheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Brunetti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Roupsard</w:t>
+                <w:t xml:space="preserve">Didier Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2023.129717⟩</w:t>
+              <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (Numéro 3 : Colloque Agroforesterie en Afrique de l'Ouest), pp.196-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25518/1780-4507.20512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176592v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving field-scale crop actual evapotranspiration monitoring with Sentinel-3, Sentinel-2, and Landsat data fusion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ihab Jomaa</w:t>
+                <w:t xml:space="preserve">To what extent are greenhouse-gas emissions offset by trees in a Sahelian silvopastoral system?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yélognissè Agbohessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Grippa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torbern Tagesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jag.2023.103587⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 343, pp.109780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2023.109780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698818v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faidherbia albida trees form a natural buffer against millet water stress in agroforestry parklands in Senegal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Bongers</w:t>
+                <w:t xml:space="preserve">Estimating water fluxes in the critical zone using water stable isotope approaches in the Groundnut and Ferlo basins of Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djim Diongue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Stumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dô</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25518/1780-4507.20477⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (1), pp.e14787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.14787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265696v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial-temporal variations of nitrous oxide emissions in coffee agroforestry systems in Costa Rica</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anders Priemé</w:t>
+                <w:t xml:space="preserve">A probabilistic framework for assessing the hydrological impact of Faidherbia albida in an arid area of Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.M.L. Diongue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brunetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Stumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.108257⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 622, 129717 [16 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2023.129717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529883v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of seasonal water use of Faidherbia albida (Delile) A.Chev. in a Sahelian agroforestry parkland</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Orange</w:t>
+                <w:t xml:space="preserve">Improving field-scale crop actual evapotranspiration monitoring with Sentinel-3, Sentinel-2, and Landsat data fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoslaw Guzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Nieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén Ramo Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihab Jomaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25518/1780-4507.20512⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 125, pp.103587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jag.2023.103587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529863v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of tree and crop roots to soil carbon stocks in a Sub-Sahelian agroforestry parkland in Senegal</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spatial-temporal variations of nitrous oxide emissions in coffee agroforestry systems in Costa Rica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abeline Bentzon-Tarp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diljá Helgadóttir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel van den Meersche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Priemé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 352, pp.108524. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2023.108524⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 343, pp.108257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.108257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04113087v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To what extent are greenhouse-gas emissions offset by trees in a Sahelian silvopastoral system?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Delon</w:t>
+                <w:t xml:space="preserve">Faidherbia albida trees form a natural buffer against millet water stress in agroforestry parklands in Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clermont Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. N'Dienor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Mougin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuela Grippa</w:t>
+                <w:t xml:space="preserve">H.S. Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torbern Tagesson</w:t>
+                <w:t xml:space="preserve">F. Bongers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 343, pp.109780. </w:t>
+              <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (3), pp.182-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2023.109780⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25518/1780-4507.20477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264171v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microclimate estimation under different coffee-based agroforestry systems using full-sun weather data and shade tree characteristics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A spatialized assessment of ecosystem service relationships in a multifunctional agroforestry landscape of Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clermont Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Merle</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">M. Ndienor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Cilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2021.126396⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 853, pp.158707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.158707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03473219v1</w:t>
+                <w:t xml:space="preserve">hal-03829587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root litter decomposition in a sub-Sahelian agroforestry parkland dominated by Faidherbia albida</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Roupsard</w:t>
+                <w:t xml:space="preserve">Global maps of soil temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Lembrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan van den Hoogen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juha Aalto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Duthoit</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michael Ashcroft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter de Frenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Arid Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaridenv.2021.104696⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (9), pp.3110-3144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.16060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478845v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of parameterisation approaches for estimating soil hydraulic parameters with HYDRUS-1D in the groundnut basin of Senegal</w:t>
+                <w:t xml:space="preserve">Root litter decomposition in a sub-Sahelian agroforestry parkland dominated by Faidherbia albida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djim Diongue</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lorène Siegwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Duthoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Arid Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 198, pp.104696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaridenv.2021.104696⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02626667.2022.2142474⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03952322v1</w:t>
+                <w:t xml:space="preserve">hal-03478845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatialized assessment of ecosystem service relationships in a multifunctional agroforestry landscape of Senegal</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Microclimate estimation under different coffee-based agroforestry systems using full-sun weather data and shade tree characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogelio Villarreyna-Acuña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Ribeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132, pp.126396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2021.126396⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.158707⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03829587v1</w:t>
+                <w:t xml:space="preserve">hal-03473219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global maps of soil temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pieter de Frenne</w:t>
+                <w:t xml:space="preserve">Evaluation of parameterisation approaches for estimating soil hydraulic parameters with HYDRUS-1D in the groundnut basin of Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djim Diongue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Stumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (9), pp.3110-3144. </w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (15), pp.2327-2343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.16060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2022.2142474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518443v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoreo de servicios ecosistémicos en un observatorio de cafetales agroforestales. Recomendaciones para el sector cafetalero</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling gas exchange and biomass production in West African Sahelian and Sudanian ecological zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Allinne</w:t>
+                <w:t xml:space="preserve">Jaber Rahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karel van Den Meersche</w:t>
+                <w:t xml:space="preserve">Expedit Evariste Ago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vaast</w:t>
+                <w:t xml:space="preserve">Augustine Ayantunde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Rapidel</w:t>
+                <w:t xml:space="preserve">Sina Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroforesteria en las Américas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (6), pp.3789-3812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-14-3789-2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824473v1</w:t>
+                <w:t xml:space="preserve">hal-03319224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concurrent starch accumulation in stump and high fruit production in coffee ( Coffea arabica )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clément-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard G Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 41 (12), pp.2308-2325. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/treephys/tpab075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aportes a la investigación, fortalecimiento de capacidades y formulación de políticas para el sector cafetalero en 20 años de ensayos de sistemas agroforestales con café</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Somarriba</w:t>
+                <w:t xml:space="preserve">Monitoreo de servicios ecosistémicos en un observatorio de cafetales agroforestales. Recomendaciones para el sector cafetalero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolando Cerda</w:t>
+                <w:t xml:space="preserve">Clémentine Allinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Casanoves</w:t>
+                <w:t xml:space="preserve">Karel van Den Meersche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Cordero</w:t>
+                <w:t xml:space="preserve">Philippe Vaast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Rapidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroforesteria en las Américas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 51, pp.107-151</w:t>
+              <w:t xml:space="preserve">, 2021, 51, pp.152-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824951v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling gas exchange and biomass production in West African Sahelian and Sudanian ecological zones</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aportes a la investigación, fortalecimiento de capacidades y formulación de políticas para el sector cafetalero en 20 años de ensayos de sistemas agroforestales con café</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expedit Evariste Ago</w:t>
+                <w:t xml:space="preserve">Elias de Melo Virginio Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustine Ayantunde</w:t>
+                <w:t xml:space="preserve">Eduardo Somarriba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sina Berger</w:t>
+                <w:t xml:space="preserve">Rolando Cerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Bogaert</w:t>
+                <w:t xml:space="preserve">Fernando Casanoves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Cordero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agroforesteria en las Américas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51, pp.107-151</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319224v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy, water and carbon exchanges in managed forest ecosystems: description, sensitivity analysis and evaluation of the INRAE GO+ model, version 3.0</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SoilTemp: A global database of near‐surface temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Lembrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juha Aalto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ashcroft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter de Frenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Moreaux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">David Achat</w:t>
+                <w:t xml:space="preserve">Martin Kopecký</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-13-5973-2020⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (11), pp.6616-6629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.15123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03051411v1</w:t>
+                <w:t xml:space="preserve">hal-03003135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un dispositif automatisé de chambres de mesures d'échanges gazeux du sol à fermeture horizontale</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using remote sensing to assess the effect of trees on millet yield in complex parklands of Central Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.N. Falconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ndao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Gbodjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 184, pp.102918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03989886v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the accuracy and robustness of a process-based model for coffee agroforestry systems in Central America</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy, water and carbon exchanges in managed forest ecosystems: description, sensitivity analysis and evaluation of the INRAE GO+ model, version 3.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Moreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriana Ovalle-Rivera</w:t>
+                <w:t xml:space="preserve">Simon Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel van Oijen</w:t>
+                <w:t xml:space="preserve">Alexandre Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Läderach</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elias de Melo Virginio Filho</w:t>
+                <w:t xml:space="preserve">Delphine Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Achat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroforestry Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10457-020-00521-6⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (12), pp.5973-6009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-13-5973-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02911641v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How far does the tree affect the crop in agroforestry? New spatial analysis methods in a Faidherbia parkland</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Conception d'un dispositif automatisé de chambres de mesures d'échanges gazeux du sol à fermeture horizontale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Duthoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yelognissè Agbohessou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathan Créquy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Sauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel van den Meersche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102, pp.19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02534717v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03989886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of surface water-groundwater relations in an agrosystem with strong climatic constraints in the central-western groundnut basin : case of the Sob and Diohine watersheds in the Niakhar Opse (Senegal)</w:t>
+                <w:t xml:space="preserve">Assessing the accuracy and robustness of a process-based model for coffee agroforestry systems in Central America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waly Faye</w:t>
+                <w:t xml:space="preserve">Oriana Ovalle-Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Awa Niang Fall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Orange</w:t>
+                <w:t xml:space="preserve">Marcel van Oijen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Fleury</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Do</w:t>
+                <w:t xml:space="preserve">Peter Läderach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias de Melo Virginio Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climat et Développement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agroforestry Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 94 (5), pp.2033-2051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10457-020-00521-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04093283v1</w:t>
+                <w:t xml:space="preserve">hal-02911641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DynACof: A process-based model to study growth, yield and ecosystem services of coffee agroforestry systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Vezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guerric Le Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4595,1881 +4604,1872 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02488996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the impacts of diffuse light fraction on photosynthesis in ORCHIDEE (v5453) land surface model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How far does the tree affect the crop in agroforestry? New spatial analysis methods in a Faidherbia parkland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Ndour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunjiang Zhang</w:t>
+                <w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Bastos</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Oliviér Boucher</w:t>
+                <w:t xml:space="preserve">Yelognissè Agbohessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-13-5401-2020⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 296, pp.106928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2020.106928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032257v1</w:t>
+                <w:t xml:space="preserve">hal-02534717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SoilTemp: A global database of near‐surface temperature</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pieter de Frenne</w:t>
+                <w:t xml:space="preserve">Characterization of surface water-groundwater relations in an agrosystem with strong climatic constraints in the central-western groundnut basin : case of the Sob and Diohine watersheds in the Niakhar Opse (Senegal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waly Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awa Niang Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Kopecký</w:t>
+                <w:t xml:space="preserve">Frédéric Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Climat et Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.36-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003135v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using remote sensing to assess the effect of trees on millet yield in complex parklands of Central Senegal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Leroux</w:t>
+                <w:t xml:space="preserve">Modeling the impacts of diffuse light fraction on photosynthesis in ORCHIDEE (v5453) land surface model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunjiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.N. Falconnier</w:t>
+                <w:t xml:space="preserve">Ana Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.A. Diouf</w:t>
+                <w:t xml:space="preserve">Fabienne Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ndao</w:t>
+                <w:t xml:space="preserve">Daniel S. Goll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.E. Gbodjo</w:t>
+                <w:t xml:space="preserve">Oliviér Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 184, pp.102918. </w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (11), pp.5401-5423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102918⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gmd-13-5401-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923394v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-range-order minerals as powerful factors explaining deep soil organic carbon stock distribution: the case of a coffee agroforestry plantation on Andosols in Costa Rica</w:t>
+                <w:t xml:space="preserve">Is it true that date-palm consumes a lot of water?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
+                <w:t xml:space="preserve">İmed Ben Ai̇ssa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenji Fujisaki</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sami Bouarfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Guidat</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rajouene Majdoub</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/soil-5-315-2019⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Agriculture Environment and Food Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (2), pp.62-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31015/jaefs.2019.2.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618406v1</w:t>
+                <w:t xml:space="preserve">hal-04700716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciling Canopy Interception Parameterization and Rainfall Forcing Frequency in the Community Land Model for Simulating Evapotranspiration of Rainforests and Oil Palm Plantations in Indonesia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synchrony in the phenologies of fine roots and leaves of Vitellaria paradoxa in different land uses of Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulin Bazié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuanchao Fan</w:t>
+                <w:t xml:space="preserve">Catherine Ky-Dembélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Meijide</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kimberly M. Carlson</w:t>
+                <w:t xml:space="preserve">Gérard Zombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018MS001490⟩</w:t>
+              <w:t xml:space="preserve">Agroforestry Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93 (2), pp.449-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10457-017-0135-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627409v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory effects of climate and vegetation affecting net ecosystem CO2 fluxes in global forests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short-range-order minerals as powerful factors explaining deep soil organic carbon stock distribution: the case of a coffee agroforestry plantation on Andosols in Costa Rica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Fujisaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Besnard</w:t>
+                <w:t xml:space="preserve">Florian Guidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuno Carvalhais</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Brede</w:t>
+                <w:t xml:space="preserve">Rintaro Kinoshita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0211510⟩</w:t>
+              <w:t xml:space="preserve">Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (2), pp.315-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/soil-5-315-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626146v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrony in the phenologies of fine roots and leaves of Vitellaria paradoxa in different land uses of Burkina Faso</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconciling Canopy Interception Parameterization and Rainfall Forcing Frequency in the Community Land Model for Simulating Evapotranspiration of Rainforests and Oil Palm Plantations in Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanchao Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Meijide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David M. Lawrence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulin Bazié</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gérard Zombre</w:t>
+                <w:t xml:space="preserve">Kimberly M. Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroforestry Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10457-017-0135-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.732-751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018MS001490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05173452v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it true that date-palm consumes a lot of water?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Memory effects of climate and vegetation affecting net ecosystem CO2 fluxes in global forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Carvalhais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">İmed Ben Ai̇ssa</w:t>
+                <w:t xml:space="preserve">M. Altaf Arain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Bouarfa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Roupsard</w:t>
+                <w:t xml:space="preserve">Andrew Black</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajouene Majdoub</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin Brede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Agriculture Environment and Food Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 (2), pp.62-71. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31015/jaefs.2019.2.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0211510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700716v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The surface-atmosphere exchange of carbon dioxide in tropical rainforests: Sensitivity to environmental drivers and flux measurement methodology</w:t>
+                <w:t xml:space="preserve">Isotope hydrology of a tropical coffee agroforestry watershed: Seasonal and event-based analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zheng Fu</w:t>
+                <w:t xml:space="preserve">Kristen Welsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Gerken</w:t>
+                <w:t xml:space="preserve">Jan Boll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Bromley</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ricardo Sánchez-Murillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2018.09.001⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (13), pp.1965-1977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.13149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927451v1</w:t>
+                <w:t xml:space="preserve">hal-02621141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shade trees: a determinant to the relative success of organic versus conventional coffee production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The surface-atmosphere exchange of carbon dioxide in tropical rainforests: Sensitivity to environmental drivers and flux measurement methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Gerken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Schnabel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elias de Melo Virginio Filho</w:t>
+                <w:t xml:space="preserve">Gabriel Bromley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Su Xu</w:t>
+                <w:t xml:space="preserve">Alessandro Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Fisk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Roupsard</w:t>
+                <w:t xml:space="preserve">Damien Bonal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroforestry Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 92 (6), pp.1535-1549. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 263, pp.292-307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10457-017-0100-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2018.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698749v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring and modelling energy partitioning in canopies of varying complexity using MAESPA model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shade trees: a determinant to the relative success of organic versus conventional coffee production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rouspard</w:t>
+                <w:t xml:space="preserve">Florian Schnabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias de Melo Virginio Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Nouvellon</w:t>
+                <w:t xml:space="preserve">Su Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remko A. Duursma</w:t>
+                <w:t xml:space="preserve">Ian Fisk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 253-254, pp.203-217. </w:t>
+              <w:t xml:space="preserve">Agroforestry Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 92 (6), pp.1535-1549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2018.02.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10457-017-0100-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623871v1</w:t>
+                <w:t xml:space="preserve">hal-04698749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data synergy between leaf area index and clumping index Earth Observation products using photon recollision probability theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring and modelling energy partitioning in canopies of varying complexity using MAESPA model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Vezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Christina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouspard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Pisek</w:t>
+                <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henning Buddenbaum</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jennifer L.R. Jensen</w:t>
+                <w:t xml:space="preserve">Remko A. Duursma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2018.05.026⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 253-254, pp.203-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2018.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621001v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the effect of forest age in annual net forest carbon balance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nuno Carvalhais</w:t>
+                <w:t xml:space="preserve">Data synergy between leaf area index and clumping index Earth Observation products using photon recollision probability theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Pisek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henning Buddenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Altaf Arain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrew Black</w:t>
+                <w:t xml:space="preserve">Fernando Camacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sytze de Bruin</w:t>
+                <w:t xml:space="preserve">Joachim Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer L.R. Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/aaeaeb⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 215, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2018.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621050v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotope hydrology of a tropical coffee agroforestry watershed: Seasonal and event-based analyses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kristen Welsh</w:t>
+                <w:t xml:space="preserve">Quantifying the effect of forest age in annual net forest carbon balance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Carvalhais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Boll</w:t>
+                <w:t xml:space="preserve">M Altaf Arain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Black</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Sánchez-Murillo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sytze de Bruin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 32 (13), pp.1965-1977. </w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hyp.13149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/aaeaeb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621141v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stand age and species richness dampen interannual variation of ecosystem-level photosynthetic capacity</w:t>
               </w:r>
@@ -6602,64 +6602,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of the landslide model LAPSUS_LS to vegetation and soil parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo M.W. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rapidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Villatoro-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6717,295 +6717,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased light-use efficiency sustains net primary productivity of shaded coffee plants in agroforestry system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Expansion of oil palm and other cash crops causes an increase of the land surface temperature in the Jambi province in Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clifton R Sabajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerric Le Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania June</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Meijide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fernando Casanoves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.12964⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14, pp.4619 - 4635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-14-4619-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01567220v1</w:t>
+                <w:t xml:space="preserve">hal-04224616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion of oil palm and other cash crops causes an increase of the land surface temperature in the Jambi province in Indonesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clifton R Sabajo</w:t>
+                <w:t xml:space="preserve">Increased light-use efficiency sustains net primary productivity of shaded coffee plants in agroforestry system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guerric Le Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania June</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Roupsard</w:t>
+                <w:t xml:space="preserve">Joannes Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Casanoves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 14, pp.4619 - 4635. </w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (8), pp.1592-1608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-14-4619-2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pce.12964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224616v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vegetation as a driver of temporal variations in slope stability: The impact of hydrological processes</w:t>
               </w:r>
@@ -7119,575 +7119,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global parameterization and validation of a two-leaf light use efficiency model for predicting gross primary production across FLUXNET sites</w:t>
+                <w:t xml:space="preserve">Potassium fertilization increases water-use efficiency for stem biomass production without affecting intrinsic water-use efficiency in Eucalyptus grandis plantations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanlian Zhou</w:t>
+                <w:t xml:space="preserve">Patricia Battie-Laclau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaocui Wu</w:t>
+                <w:t xml:space="preserve">Juan Sinforiano Delgado-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Christina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weimin Ju</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Shaoqiang Wang</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014JG002876⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 364, pp.77-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2016.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01557860v1</w:t>
+                <w:t xml:space="preserve">hal-04528868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large topsoil organic carbon variability is controlled by Andisol properties and effectively assessed by VNIR spectroscopy in a coffee agroforestry system of Costa Rica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rintaro Kinoshita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Taugourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 262, pp.254-265. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geoderma.2015.08.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root biomass, turnover and net primary productivity of a coffee agroforestry system in Costa Rica: effects of soil depth, shade trees, distance to row and coffee age.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global parameterization and validation of a two-leaf light use efficiency model for predicting gross primary production across FLUXNET sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanlian Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaocui Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Defrenet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabien Charbonnier</w:t>
+                <w:t xml:space="preserve">Weimin Ju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junior Pastor Pérez-Molina</w:t>
+                <w:t xml:space="preserve">Jing M. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoqiang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcw153⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (4), pp.1045 - 1072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JG002876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606585v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potassium fertilization increases water-use efficiency for stem biomass production without affecting intrinsic water-use efficiency in Eucalyptus grandis plantations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Root biomass, turnover and net primary productivity of a coffee agroforestry system in Costa Rica: effects of soil depth, shade trees, distance to row and coffee age.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Sinforiano Delgado-Rojas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yann Nouvellon</w:t>
+                <w:t xml:space="preserve">Elsa Defrenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel van den Meersche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Bouillet</w:t>
+                <w:t xml:space="preserve">Junior Pastor Pérez-Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 364, pp.77-89. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 118 (4), pp.833-851. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2016.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcw153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528868v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the performance of remote sensing models for capturing intra- and inter-annual variations in daily GPP: An analysis using global FLUXNET tower data</w:t>
               </w:r>
@@ -7712,51 +7712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Friedl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.E. Law</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kiely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7820,51 +7820,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sub-canopy structure for simulating oil palm in the Community Land Model (CLM-Palm): phenology, allocation and yield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8369,77 +8369,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint-André Saint Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Laclau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 290, pp.121-133. </w:t>
@@ -8477,51 +8477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf area index as an indicator of ecosystem services and management practices: An application for coffee agroforestry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Taugourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guerric Le Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8623,90 +8623,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competition for light in heterogeneous canopies: Application of MAESTRA to a coffee ([i]Coffea arabica[/i] L.) agroforestry system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guerric Le Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Casanoves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Christina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8808,51 +8808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8897,1817 +8897,1817 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-00701344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variation of photosynthetic model parameters and leaf area index from global Fluxnet eddy covariance data</w:t>
+                <w:t xml:space="preserve">Genotypic variability of oil palm root system distribution in the field. Consequences for water uptake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Groenendijk</w:t>
+                <w:t xml:space="preserve">L. Nodichao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A J Dolman</w:t>
+                <w:t xml:space="preserve">J.L. Chopart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ammann</w:t>
+                <w:t xml:space="preserve">O. Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Arneth</w:t>
+                <w:t xml:space="preserve">M. Vauclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cescatti</w:t>
+                <w:t xml:space="preserve">S. Aké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 116 (G4), pp.G04027. </w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 341 (1-2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2011JG001742⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11104-010-0663-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04700726v1</w:t>
+                <w:t xml:space="preserve">insu-00648872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of MODIS land and atmosphere products with a coupled-process model to estimate gross primary productivity and evapotranspiration from 1 km to global scales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seasonal variation of photosynthetic model parameters and leaf area index from global Fluxnet eddy covariance data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dennis D Baldocchi</w:t>
+                <w:t xml:space="preserve">M. Groenendijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hideki Kobayashi</w:t>
+                <w:t xml:space="preserve">A J Dolman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catharine van Ingen</w:t>
+                <w:t xml:space="preserve">C. Ammann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Li</w:t>
+                <w:t xml:space="preserve">A. Arneth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cescatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011GB004053⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116 (G4), pp.G04027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011JG001742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700730v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the hydrological behaviour of a coffee agroforestry basin in Costa Rica</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integration of MODIS land and atmosphere products with a coupled-process model to estimate gross primary productivity and evapotranspiration from 1 km to global scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Le Maire</w:t>
+                <w:t xml:space="preserve">Youngryel Ryu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Taugourdeau</w:t>
+                <w:t xml:space="preserve">Dennis D Baldocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pérez</w:t>
+                <w:t xml:space="preserve">Hideki Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catharine van Ingen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-15-369-2011⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (4), pp.GB4017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011GB004053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189535v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiempirical modeling of abiotic and biotic factors controlling ecosystem respiration across eddy covariance sites</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling the hydrological behaviour of a coffee agroforestry basin in Costa Rica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark A Sutton</w:t>
+                <w:t xml:space="preserve">F. Gomez-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Taugourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2010.02243.x⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (1), pp.369-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-15-369-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700720v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotypic variability of oil palm root system distribution in the field. Consequences for water uptake</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Roupsard</w:t>
+                <w:t xml:space="preserve">Semiempirical modeling of abiotic and biotic factors controlling ecosystem respiration across eddy covariance sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirco Migliavacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Reichstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vauclin</w:t>
+                <w:t xml:space="preserve">Andrew D Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Aké</w:t>
+                <w:t xml:space="preserve">Roberto Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark A Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-010-0663-0⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (1), pp.390-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2010.02243.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00648872v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil respiration at mean annual temperature predicts annual total across vegetation types and biomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Within-stand and seasonal variations of specific leaf area in a clonal Eucalyptus plantation in the Republic of Congo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Nouvellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Laclau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Bahn</w:t>
+                <w:t xml:space="preserve">Daniel D. Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Reichstein</w:t>
+                <w:t xml:space="preserve">Antoine Kinana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.A. Davidson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Jung</w:t>
+                <w:t xml:space="preserve">André Mabiala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-7-2147-2010⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 259 (9), pp.1796-1807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2009.05.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664313v1</w:t>
+                <w:t xml:space="preserve">hal-02663854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatology-based regional modelling of potential vegetation and average annual long-term runoff for Mesoamerica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil respiration at mean annual temperature predicts annual total across vegetation types and biomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Imbach</w:t>
+                <w:t xml:space="preserve">M. Reichstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Molina</w:t>
+                <w:t xml:space="preserve">E.A. Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Locatelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciais</w:t>
+                <w:t xml:space="preserve">J. Grünzweig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-14-1801-2010⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7, pp.2147-2157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-7-2147-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928070v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relating MODIS vegetation index time-series with structure, light absorption and stem production of fast-growing Eucalyptus plantations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climatology-based regional modelling of potential vegetation and average annual long-term runoff for Mesoamerica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose-Luiz Stape</w:t>
+                <w:t xml:space="preserve">P. Imbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danny Lo Seen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Roupsard</w:t>
+                <w:t xml:space="preserve">L. Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2009.07.039⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (10), pp.1801-1817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-14-1801-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02659088v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The European carbon balance. Part 2: croplands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciais</w:t>
+                <w:t xml:space="preserve">Semi-empirical modeling of abiotic and biotic factors controlling ecosystem respiration across eddy covariance sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirco Migliavacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Reichstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Wattenbach</w:t>
+                <w:t xml:space="preserve">Andrew D. Richardson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Vuichard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Piao</w:t>
+                <w:t xml:space="preserve">Mark A. Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 16 (5), pp.1409 - 1428. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2009.02055.x⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 17 (1), pp.390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2010.02243.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788214v1</w:t>
+                <w:t xml:space="preserve">hal-00599515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-empirical modeling of abiotic and biotic factors controlling ecosystem respiration across eddy covariance sites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mark A. Sutton</w:t>
+                <w:t xml:space="preserve">Relating MODIS vegetation index time-series with structure, light absorption and stem production of fast-growing Eucalyptus plantations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marsden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerric Le Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Luiz Stape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Lo Seen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2010.02243.x⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 259 (9), pp.1741-1753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2009.07.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00599515v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent decline in the global land evapotranspiration trend due to limited moisture supply</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The European carbon balance. Part 2: croplands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wattenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Jung</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciais</w:t>
+                <w:t xml:space="preserve">N. Vuichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia I. Seneviratne</w:t>
+                <w:t xml:space="preserve">P. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Sheffield</w:t>
+                <w:t xml:space="preserve">S. Piao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 467 (7318), pp.951-954. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (5), pp.1409 - 1428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature09396⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2009.02055.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00906004v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrestrial gross carbon dioxide uptake: Global distribution and covariation with climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Beer</w:t>
+                <w:t xml:space="preserve">Recent decline in the global land evapotranspiration trend due to limited moisture supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Reichstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Jung</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia I. Seneviratne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Sheffield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1184984⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 467 (7318), pp.951-954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature09396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00819125v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00906004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Within-stand and seasonal variations of specific leaf area in a clonal Eucalyptus plantation in the Republic of Congo</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Terrestrial gross carbon dioxide uptake: Global distribution and covariation with climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Mabiala</w:t>
+                <w:t xml:space="preserve">Christian Beer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Reichstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Tomelleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2009.05.023⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 329 (5993), pp.834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1184984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02663854v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00819125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precipitation as driver of carbon fluxes in 11 African ecosystems</w:t>
               </w:r>
@@ -10719,51 +10719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Merbold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Arneth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J. Scholes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10812,471 +10812,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal and among-site variability of inherent water use efficiency at the ecosystem level</w:t>
+                <w:t xml:space="preserve">The land-atmosphere water flux in the tropics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Beer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Reichstein</w:t>
+                <w:t xml:space="preserve">Joshua Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Baldocchi</w:t>
+                <w:t xml:space="preserve">Yadvinder Malhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. E. Law</w:t>
+                <w:t xml:space="preserve">Humberto da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro de Araujos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2008gb003233⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (11), pp.2694-2714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2008.01813.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668738v1</w:t>
+                <w:t xml:space="preserve">hal-02668963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology of thermogenic tissues of Alocasia macrorrhizos (Araceae) inflorescences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Ivancic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sisko Metka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreja Urbanek Krajnc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botany / Botanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 87 (12), pp.1232-1241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/B09-088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The land-atmosphere water flux in the tropics</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal and among-site variability of inherent water use efficiency at the ecosystem level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humberto da Rocha</w:t>
+                <w:t xml:space="preserve">C. Beer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Reichstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro de Araujos</w:t>
+                <w:t xml:space="preserve">D. Baldocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. E. Law</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2008.01813.x⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008gb003233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02668963v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling-up productivity (NPP) using light or water use efficiencies (LUE, WUE) from a two-layer tropical plantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guerric Le Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11404,77 +11404,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Merbold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Arneth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J. Scholes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5 (6), pp.4071-4105. </w:t>
@@ -11512,77 +11512,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermogenesis and flowering biology of Colocasia gigantea , Araceae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Ivancic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Melteras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11658,103 +11658,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil CO2 effluxes, soil carbon balance, and early tree growth following savannah afforestation in Congo: Comparison of two site preparation treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kinana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mabiala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 255 (5-6), pp.1926-1936. </w:t>
@@ -11938,77 +11938,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-validating sun-shade and 3D models of light absorption by a tree-crop canopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12084,51 +12084,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Productivity of a tropical plantation of coconut tree (Cocos nucifera, L.) compared with evergreen humid forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12205,77 +12205,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Luyssaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Inglima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. D. Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Reichstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 13, pp.2509-2537. </w:t>
@@ -12307,319 +12307,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01080954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning energy and evapo-transpiration above and below a tropical palm canopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Bonnefond</w:t>
+                <w:t xml:space="preserve">Soil carbon balance in a clonal Eucalyptus plantation in Congo: effects of logging on carbon inputs and soil CO2 efflux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Irvine</w:t>
+                <w:t xml:space="preserve">Philippe Deleporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Berbigier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Nouvellon</w:t>
+                <w:t xml:space="preserve">Suspens Ifo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Kazotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2006.07.006⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12 (6), pp.1021-1031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2006.01146.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00120222v1</w:t>
+                <w:t xml:space="preserve">hal-02659767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil carbon balance in a clonal Eucalyptus plantation in Congo: effects of logging on carbon inputs and soil CO2 efflux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">Partitioning energy and evapo-transpiration above and below a tropical palm canopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Berbigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nouvellon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guy Kazotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 12 (6), pp.1021-1031. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 139 (3-4), pp.252-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2006.01146.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2006.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659767v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00120222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-related equations for above- and below-ground biomass of a Eucalyptus hybrid in Congo</w:t>
               </w:r>
@@ -12631,51 +12631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint-André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Thongo M'Bou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mabiala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Welcome Mouvondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12764,90 +12764,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal variations of soil respiration in a Eucalyptus plantation in Congo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Welcome Mouvondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mabiala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 202, pp.149-160. </w:t>
@@ -12897,254 +12897,254 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of initial growth, water-use efficiency and carbon isotope discrimination in seedlings of Faidherbia albida (Del.) A. Chev., a multipurpose tree of semi-arid Africa. Provenance and drought effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Roupsard</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène I. Joly</w:t>
+                <w:t xml:space="preserve">H.I. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 55 (3), pp.329-348</w:t>
+              <w:t xml:space="preserve">, 1998, 55, pp.329-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00883205v1</w:t>
+                <w:t xml:space="preserve">hal-02695156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of initial growth, water-use efficiency and carbon isotope discrimination in seedlings of Faidherbia albida (Del.) A. Chev., a multipurpose tree of semi-arid Africa. Provenance and drought effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Roupsard</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.I. Joly</w:t>
+                <w:t xml:space="preserve">Hélène I. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 55, pp.329-348</w:t>
+              <w:t xml:space="preserve">, 1998, 55 (3), pp.329-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02695156v1</w:t>
+                <w:t xml:space="preserve">hal-00883205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a calcium deficiency on stomatal conductance and photosynthetic activity of Quercus Robur seedlings grown on nutrient solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ridolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13195,280 +13195,280 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limitation of photosynthetic activity by CO2 availability in the chloroplasts of oak leaves from different species and during drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Gross</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erwin Dreyer</w:t>
+                <w:t xml:space="preserve">O Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 53 (2-3), pp.243-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02685460v1</w:t>
+                <w:t xml:space="preserve">hal-00883047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limitation of photosynthetic activity by CO2 availability in the chloroplasts of oak leaves from different species and during drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P Gross</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Dreyer</w:t>
+                <w:t xml:space="preserve">Patrick Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 53 (2-3), pp.243-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00883047v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a calcium deficiency on stomatal conductance and photosynthetic activity of Quercus robur seedlings grown on nutrient solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ridolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 53 (2-3), pp.325-335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13644,295 +13644,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05208204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manual versus Automated Beerkan run for characterizing the hydraulic properties of sandy soil in Senegal's Sahel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling CO2 and N2O emissions from a tropical semi-arid parkland cultivated with groundnut and millet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yélognissè Agbohessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lassabatere</w:t>
+                <w:t xml:space="preserve">Seydina Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deniz Yilmaz</w:t>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faye Waly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hanane Aroui</w:t>
+                <w:t xml:space="preserve">Joël Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidy Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-11976⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. pp.EGU24-7588, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-7588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04865156v1</w:t>
+                <w:t xml:space="preserve">hal-04639401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling CO2 and N2O emissions from a tropical semi-arid parkland cultivated with groundnut and millet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yélognissè Agbohessou</w:t>
+                <w:t xml:space="preserve">Manual versus Automated Beerkan run for characterizing the hydraulic properties of sandy soil in Senegal's Sahel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lassabatere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seydina Ba</w:t>
+                <w:t xml:space="preserve">Deniz Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+                <w:t xml:space="preserve">Faye Waly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Léonard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sidy Sow</w:t>
+                <w:t xml:space="preserve">Hanane Aroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. pp.EGU24-7588, </w:t>
+              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-7588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-11976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04639401v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04865156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatially remotely sensed evapotranspiration estimates in Sahel regions using an ensemble contextual model : structural uncertainty estimation and reduction</w:t>
               </w:r>
@@ -14052,64 +14052,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi des échanges de dioxyde de carbone (CO2) entre le sol, les plantes et l'atmosphère à l'aide de chambres automatiques au sol dans un système agroforestier dominé par Faidherbia albida : modélisation des flux de la respiration et de la photosynthèse du système sol-arachide, variabilité saisonnière et bilan annuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seydina Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yélognissè Frédi Agbohessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14171,1910 +14171,1910 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating stemflow infiltration through time-lapse ground-penetrating radar surveys on a Faidherbia albida tree in Senegal's Sahel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of the Faidherbia albida effect on millet yield using UAV images analysis and geostatistical techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serigne Mansour Diene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saidou Talla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Waly Faye</w:t>
+                <w:t xml:space="preserve">Eric Goze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Diack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gersande Fernandez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rafael Angulo-Jaramillo</w:t>
+                <w:t xml:space="preserve">Marième Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2023, Vienne (Austria), Austria. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5271⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. 2 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04860175v1</w:t>
+                <w:t xml:space="preserve">hal-05182481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal analysis of soil surface hydraulic properties in a semi-arid agroforestry system of the Senegalese groundnut basin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jourdan</w:t>
+                <w:t xml:space="preserve">Soil CO2 and N2O emissions in Sahelian Silvopastoral systems: spatial distribution and annual budget estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yélognissè Frédi Agbohessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Grippa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seydina Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-16621⟩</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, Apr 2023, Vienne, Austria. 1 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04485438v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil CO2 and N2O emissions in Sahelian Silvopastoral systems: spatial distribution and annual budget estimation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Seydina Ba</w:t>
+                <w:t xml:space="preserve">Evaluating stemflow infiltration through time-lapse ground-penetrating radar surveys on a Faidherbia albida tree in Senegal's Sahel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saidou Talla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waly Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersande Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lassabatere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Angulo-Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7304⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienne (Austria), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05482936v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the Faidherbia albida effect on millet yield using UAV images analysis and geostatistical techniques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ibrahima Diack</w:t>
+                <w:t xml:space="preserve">Spatio-temporal analysis of soil surface hydraulic properties in a semi-arid agroforestry system of the Senegalese groundnut basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waly Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marième Faye</w:t>
+                <w:t xml:space="preserve">Seydou Talla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. 2 p., </w:t>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-16621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05182481v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverted phenology of Faidherbia albida paced with the dynamics of the water table</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">How multifunctionnal are agroforestry parklands? A landscape scale assessment of multiple ecosystem services from a F.albida parkland in Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Ndienor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. World Congress on Agroforestry WCA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Québec, Canada. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05179537v1</w:t>
+                <w:t xml:space="preserve">hal-05179551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring soil greenhouse gas (GHG) emissions in a Sahelian agrosilvo-pastoral parkland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seydina Mohamad Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seydina Mohamad Ba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Roupsard</w:t>
+                <w:t xml:space="preserve">Lydie Chapuis-Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Chapuis-Lardy</w:t>
+                <w:t xml:space="preserve">Frédéric Bouvery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djim Mouhamadou Lamine Diongue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienne, Austria. 1 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-4337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faidherbia albida transpiration and canopy conductance in a reference agroforestry system of West Africa</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Inverted phenology of Faidherbia albida paced with the dynamics of the water table</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidy Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djim M.L. Diongue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. World Congress on Agroforestry WCA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Québec, Canada. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05179557v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the management of Faidherbia albida trees in Senegalese parklands affect their ecological services to improve millet sustainability?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId566" w:history="1">
+                <w:t xml:space="preserve">Faidherbia albida transpiration and canopy conductance in a reference agroforestry system of West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dô</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame Sokhna Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalisse Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidy Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djim M.L. Diongue</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louise Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. World Congress on Agroforestry WCA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Québec, Canada. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05179539v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using UAV and geostatistics to upscale crop yield in heterogeneous agro-silvo-pastoral system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jourdan</w:t>
+                <w:t xml:space="preserve">Does the management of Faidherbia albida trees in Senegalese parklands affect their ecological services to improve millet sustainability?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Ndienor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djim M.L. Diongue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halimatou Sadyane Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5. World Congress on Agroforestry WCA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Québec, Canada. 1 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05482935v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How multifunctionnal are agroforestry parklands? A landscape scale assessment of multiple ecosystem services from a F.albida parkland in Senegal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Moussa Ndienor</w:t>
+                <w:t xml:space="preserve">Using UAV and geostatistics to upscale crop yield in heterogeneous agro-silvo-pastoral system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yélognissè Frédi Agbohessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Ndour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame Sokhna Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jourdan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. World Congress on Agroforestry WCA 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienne, Austria. 1 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-11773⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05179551v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of trees on soil characteristics and root litter decomposition as a function of soil depth in a sub-sahelian agroforestry ecosystem dominated by Faidherbia Albida</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Impact of soil depth and plant species on root litter decomposition kinetics in a sub-sahelian agroforestry parkland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Siegwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Duthoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosoil 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Confederation of Soil Science Societies ECSSS, Aug 2021, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">, Aug 2021, Genève, Switzerland. pp.O494</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03541936v1</w:t>
+                <w:t xml:space="preserve">hal-03638052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of trees on soil characteristics and root litter decomposition as a function of soil depth in a sub-sahelian agroforestry ecosystem dominated by Faidherbia Albida</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maxime Duthoit</w:t>
+                <w:t xml:space="preserve">Potential impact of Faidherbia albida tree on soil infiltration in a semi-arid agroforestry system of the Senegalese groundnut basin: role of preferential flows?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waly Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djim Mouhamadou Lamine Diongue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dô</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosoil 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-8768⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715805v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential impact of Faidherbia albida tree on soil infiltration in a semi-arid agroforestry system of the Senegalese groundnut basin: role of preferential flows?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dô</w:t>
+                <w:t xml:space="preserve">Impact of trees on soil characteristics and root litter decomposition as a function of soil depth in a sub-sahelian agroforestry ecosystem dominated by Faidherbia Albida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Siegwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roupsard Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Duthoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eurosoil 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Confederation of Soil Science Societies ECSSS, Aug 2021, Genève, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04872226v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of soil depth and plant species on root litter decomposition kinetics in a sub-sahelian agroforestry parkland</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Impact of trees on soil characteristics and root litter decomposition as a function of soil depth in a sub-sahelian agroforestry ecosystem dominated by Faidherbia Albida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Siegwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Duthoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosoil 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2021, Genève, Switzerland. pp.O494</w:t>
+              <w:t xml:space="preserve">, Aug 2021, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03638052v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climatic variability in the Sine-Saloum basin and its impacts on water resources: case of the Sob and Diohine watersheds in the region of Niakhar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waly Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alima Niang Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dô</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS 2018 Scientific Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Pékin, China. pp.391-399, </w:t>
@@ -16112,103 +16112,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More C uptake during the dry season? The case of a semi-arid agro-silvo-pastoral ecosystem dominated by Faidherbia albida, a tree with reverse phenology (Senegal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dô</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rocheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, May 2020, Vienne, Austria. 1 p., </w:t>
@@ -16240,932 +16240,932 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05174881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Faidherbia-Flux”: adapting crops to climate changes in a semi-arid agro-sylvo-pastoral open observatory (Senegal)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Using drones to upscale yield and land-equivalent-ratio from plot to stand in an agro-silvo-pastoral system: the “Faidherbia-Flux” collaborative observatory (groundnut basin, Senegal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yélognissé Agbohessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Koala</w:t>
+                <w:t xml:space="preserve">Josias Sanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. World Congress on Agroforestry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t>
+              <w:t xml:space="preserve">Conférence intensification durable (CID 2019) : Leviers d'intensification pour une transition agroécologique des systèmes de production en Afrique Sub-Saharienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IESOL; LAPSE; PATHO-BIOS; IAVAO; DIVECOSYS, Oct 2019, Dakar, Senegal. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738452v1</w:t>
+                <w:t xml:space="preserve">hal-05174718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faidherbia-Flux: adapting crops to climate changes in a semi-arid agro-sylvo-pastoral open observatory (Senegal)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Koala</w:t>
+                <w:t xml:space="preserve">DynA_Cof, a model for growth, yield, carbon, water, energy balances and ecosystem services of Coffea in agroforestry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Vezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerric Le Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Christina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selena Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Agroforestry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIRAD; INRA; World Agroforestry; Agropolis International; MUSE, May 2019, Montpellier, France. pp.72</w:t>
+              <w:t xml:space="preserve">4th World congress on Agroforestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05173988v1</w:t>
+                <w:t xml:space="preserve">hal-02290439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faidherbia-Flux: adapting crops to climate changes in a semi-arid agro-sylvo-pastoral open observatory (Senegal)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">“Faidherbia-Flux”: adapting crops to climate changes in a semi-arid agro-sylvo-pastoral open observatory (Senegal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Josias Sanou</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Koala</w:t>
+                <w:t xml:space="preserve">J. Koala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th World congress on Agroforestry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christophe Dupraz; M. Gosme; G. Lawson, May 2019, Montpellier, France. pp.72</w:t>
+              <w:t xml:space="preserve">4. World Congress on Agroforestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02563125v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faidherbia-Flux: an open observatory for GHG balance and C stocks in a semi-arid agro-sylvo-pastoral system (Senegal)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Faidherbia-Flux: adapting crops to climate changes in a semi-arid agro-sylvo-pastoral open observatory (Senegal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maxime Duthoit</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josias Sanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Koala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th World congress on Agroforestry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">World Congress on Agroforestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRAD; INRA; World Agroforestry; Agropolis International; MUSE, May 2019, Montpellier, France. pp.72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02563243v1</w:t>
+                <w:t xml:space="preserve">hal-05173988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DynACof, a model fro growth, yield, carbon, water, energy balances and ecosystem services of Coffea in agroforestry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Georgiou</w:t>
+                <w:t xml:space="preserve">Faidherbia-Flux: adapting crops to climate changes in a semi-arid agro-sylvo-pastoral open observatory (Senegal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouspard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josias Sanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Koala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. World Congress on Agroforestry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France. 888 p</w:t>
+              <w:t xml:space="preserve">4th World congress on Agroforestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christophe Dupraz; M. Gosme; G. Lawson, May 2019, Montpellier, France. pp.72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735870v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DynA_Cof, a model for growth, yield, carbon, water, energy balances and ecosystem services of Coffea in agroforestry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Selena Georgiou</w:t>
+                <w:t xml:space="preserve">Faidherbia-Flux: an open observatory for GHG balance and C stocks in a semi-arid agro-sylvo-pastoral system (Senegal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cournac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Duthoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th World congress on Agroforestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290439v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using drones to upscale yield and land-equivalent-ratio from plot to stand in an agro-silvo-pastoral system: the “Faidherbia-Flux” collaborative observatory (groundnut basin, Senegal)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DynACof, a model fro growth, yield, carbon, water, energy balances and ecosystem services of Coffea in agroforestry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Vezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerric Le Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Christina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yélognissé Agbohessou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Josias Sanou</w:t>
+                <w:t xml:space="preserve">S. Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence intensification durable (CID 2019) : Leviers d'intensification pour une transition agroécologique des systèmes de production en Afrique Sub-Saharienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IESOL; LAPSE; PATHO-BIOS; IAVAO; DIVECOSYS, Oct 2019, Dakar, Senegal. 2 p</w:t>
+              <w:t xml:space="preserve">4. World Congress on Agroforestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France. 888 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05174718v1</w:t>
+                <w:t xml:space="preserve">hal-02735870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of shade on temperature mitigation and canopy assimilation of coffee agroforestry systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Vezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deshors-Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17173,51 +17173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Christina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selena Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Agroforestry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
@@ -17252,71 +17252,71 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of LAPSUS_LS model to investigate vegetation influence on catchment slope stability – A case of study in Llano Bonito, Costa Rica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Rossi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Lorenzo Matteo Walter Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rapidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Villatoro Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17371,51 +17371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling a 3D light interception with a growth and yield model to adjust shade evel in coffee agroforestry systems simulated under climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Vezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deshors-Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17496,103 +17496,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COFFEE-FLUX (Costa Rica): observatory for monitoring and modeling carbon, nutrients, water and sediment ecosystem services in coffee agroforestry systems; mitigation and adaptation to climate changes through ecosystem manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel van den Meersche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rapidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'Infrasctructure nationale AnaEE France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AnaEE Analyses et Expérimentations sur les Ecosystèmes - France., Dec 2015, Toulouse, France. pp.1</w:t>
@@ -17746,90 +17746,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The End of the Sun / Shade dichotomy in AFS: mapping of plant light budgets in multistrata heterogeneous plots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guerric Le Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Casanoves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Christina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17884,77 +17884,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The french long-term intensive observation and experimentation network for environmental research in forest ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Rambal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18035,64 +18035,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Henrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Barrandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE 4. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Oct 2012, Shanghai, China. </w:t>
@@ -18143,90 +18143,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very high resolution satellite images for parameterization of tree-scale forest process-based model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guerric Le Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Christina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Munich, Germany</w:t>
@@ -18255,77 +18255,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of environnemental and agronomic factors on the LAI dynamics of coffee agroforestry systems of Costa Rica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Taugourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Avelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18380,51 +18380,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water and energy fluxes above an Eucalyptus plantation in Brazil: environmental control and comparison with two eucalypt plantations in Congo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Luiz Stape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18432,51 +18432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Laclau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humberto da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Workshop Canopy processes in a changing climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Hobart, Australia. 1 p</w:t>
@@ -18499,398 +18499,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of shade trees on hydrological services and erosion in a coffee AFS of Costa Rica; Scaling from plot to watershed</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Sap flow in coffee: comparison of two methods (heat balance and heat dissipation), calibration and applicability in the field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rapidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Roupsard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. World Congress of Agroforestry (WCA2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Nairobi, Kenya</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755115v1</w:t>
+                <w:t xml:space="preserve">hal-02755216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of CAF2007, a process-based model of coffee agroforestry systems, to represent and understand the evolution of coffee productivity in two long term trials in Mesoamerica</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Impacts of shade trees on hydrological services and erosion in a coffee AFS of Costa Rica; Scaling from plot to watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fédérico Gomez-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rapidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Roupsard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. World Congress of Agroforestry (WCA2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Nairobi, Kenya</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756602v1</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sap flow in coffee: comparison of two methods (heat balance and heat dissipation), calibration and applicability in the field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Use of CAF2007, a process-based model of coffee agroforestry systems, to represent and understand the evolution of coffee productivity in two long term trials in Mesoamerica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rémal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rapidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel van Oijen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haggar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Roupsard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. World Congress of Agroforestry (WCA2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Nairobi, Kenya</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755216v1</w:t>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les forêts : puits de carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint-André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès de Grancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18939,484 +18939,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 and water fluxes over a rubber tree ecosystem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Rubber flux: CO2, water and energy budget of rubber plantations in Thailand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pongpan Siripornpakdeekul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poonpipope Kasempap</w:t>
+                <w:t xml:space="preserve">Poonpipope Kasemsap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summit Kunjet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Naruenat Chairungsee</w:t>
+                <w:t xml:space="preserve">Arak Chantuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Advanced Flux Network and Flux Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Taoyuan, Taiwan. 1 p</w:t>
+              <w:t xml:space="preserve">International Rubber Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Siem Reap, Cambodia. pp.210-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817910v1</w:t>
+                <w:t xml:space="preserve">hal-02824280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning Light and Water Use Efficiencies (LUE, WUE) between cover tree (Cocos nucifera L.) and grass under-storey, using eddy covariance, LAI-2000 and Net Primary Productivity (NPP)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t>
+                <w:t xml:space="preserve">CO2 and water fluxes over a rubber tree ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pongpan Siripornpakdeekul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poonpipope Kasempap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Summit Kunjet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naruenat Chairungsee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Symposium on Multi-Strata agroforestry systems with perennial crops: Making ecosystem services count for farmers, consumers and the environement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Turrialba, Costa Rica. 11 p</w:t>
+              <w:t xml:space="preserve">International Workshop on Advanced Flux Network and Flux Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Taoyuan, Taiwan. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816718v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rubber flux: CO2, water and energy budget of rubber plantations in Thailand</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Partitioning Light and Water Use Efficiencies (LUE, WUE) between cover tree (Cocos nucifera L.) and grass under-storey, using eddy covariance, LAI-2000 and Net Primary Productivity (NPP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arak Chantuma</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dauzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Nouvellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Rubber Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Siem Reap, Cambodia. pp.210-221</w:t>
+              <w:t xml:space="preserve">2. International Symposium on Multi-Strata agroforestry systems with perennial crops: Making ecosystem services count for farmers, consumers and the environement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Turrialba, Costa Rica. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02824280v1</w:t>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séquestration de carbone par des plantations de cocotiers au Vanuatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Berbigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises de la recherche française dans le Pacifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Nouméa, Nouvelle-Calédonie. 1 p</w:t>
@@ -19445,103 +19445,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage et modélisation des flux d'eau et de carbone dans une plantation tropicale pérenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Berbigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau d'étude de l'arbre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, La Rochelle, France. 1 p</w:t>
@@ -19564,454 +19564,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Project CARBOEUROFLUX - Carbon sequestration by Coconut plantations in Oceania (Vanuatu)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Séquestration de carbone dans le sol : le cas des plantations pérennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Bonnefond</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mark Irvine</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Rankin M. R. Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. CarboEurope Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2002, Budapest, Hungary. 1 p</w:t>
+              <w:t xml:space="preserve">Séquestration de carbone dans les sols tropicaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2002, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02828503v1</w:t>
+                <w:t xml:space="preserve">hal-02832552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mesure des flux de gaz par la méthode des covariances turbulentes ou &amp;quot;Eddy covariance</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Project CARBOEUROFLUX - Carbon sequestration by Coconut plantations in Oceania (Vanuatu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Col des Feignes, France</w:t>
+              <w:t xml:space="preserve">2. CarboEurope Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, Budapest, Hungary. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764418v1</w:t>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02828503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séquestration de carbone dans le sol : le cas des plantations pérennes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La mesure des flux de gaz par la méthode des covariances turbulentes ou &amp;quot;Eddy covariance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Rankin M. R. Irvine</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.M. Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Berbigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Nouvellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séquestration de carbone dans les sols tropicaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2002, Montpellier, France. 1 p</w:t>
+              <w:t xml:space="preserve">7. Journées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Col des Feignes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02832552v1</w:t>
+                <w:t xml:space="preserve">hal-02764418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Project CARBOEUROFLUX - CO2 fluxes and carbon sequestration within Eucalypt stands in Congo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Welcome Mouvondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20066,64 +20066,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la séquestration de carbone chez deux plantations pérennes tropicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20204,51 +20204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Reichstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John D. Tenhunen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Berbigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20303,64 +20303,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séquestration de carbone par des plantations d'eucalyptus au Congo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20428,51 +20428,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement hydrique et profondeur de prélèvement de l'eau de Faidherbia albida dans un parc agroforestier soudanien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ferhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20547,273 +20547,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limitation of photosynthetic activity by CO2 availability in the chloroplasts of oak leaves from different species and during drought</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId388" w:history="1">
+                <w:t xml:space="preserve">Effects of a calcium deficiency on stomatal conductance and photosynthetic activity of Quercus Robur seedlings grown on nutrient solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ridolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gross</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium : ecology and physiology of oaks in a changing environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1994, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02836476v1</w:t>
+                <w:t xml:space="preserve">hal-02839738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a calcium deficiency on stomatal conductance and photosynthetic activity of Quercus Robur seedlings grown on nutrient solution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId388" w:history="1">
+                <w:t xml:space="preserve">Limitation of photosynthetic activity by CO2 availability in the chloroplasts of oak leaves from different species and during drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.P. Garrec</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium : ecology and physiology of oaks in a changing environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1994, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02839738v1</w:t>
+                <w:t xml:space="preserve">hal-02836476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compared responses to drought of two hybrid poplars differing in their stomatal sensitivity to ABA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Ridolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lorraine Fauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20926,90 +20926,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des émissions de CO2 et de N2O des sols dans les systèmes sylvopastoraux sahéliens : de l'échelle locale à l'échelle régionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yélognissè Frédi Agbohessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Grippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torbern Tagesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de modélisation des surfaces continentales (JMSC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Strasbourg, France. s.n., 1 p., 2024</w:t>
@@ -21064,77 +21064,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Blitz-Frayret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auzoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidy Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Vezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Science ouverte au Sud. Gestion et ouverture des données de la recherche : panorama et perspectives en Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Cotonou, Bénin. IRD; CIRAD, 1 p., 2022</w:t>
@@ -21163,90 +21163,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root litter decomposition in a Sub-Sahelian agroforestry parkland dominated by Faidherbia albida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Siegwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Duthoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21297,90 +21297,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling greenhouse gas emissions from Sahelian sylvo-pastoral ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yélognissè Frédi Agbohessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Grippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torbern Tagesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, New Orleans, United States. s.n., 2 p., 2021</w:t>
@@ -21403,600 +21403,600 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for an enabling environment to foster soil carbon sequestration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faidherbia-Flux, an open observatory for GHG balance and C stocks in a semi-arid agro-sylvo-pastoral system (Senegal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cournac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Demenois</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Claire Chenu</w:t>
+                <w:t xml:space="preserve">Laure Tall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Duthoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dupraz Christian (ed.); Gosme Marie (ed.); Lawson Gerry (ed.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference "Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Poitiers, France. , 2019</w:t>
+              <w:t xml:space="preserve">World Congress on Agroforestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France. CIRAD; INRA, pp.44, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788605v1</w:t>
+                <w:t xml:space="preserve">hal-05173987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les associations de culture mil et niébé dans le bassin arachidier: une voie d'intensification agroécologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espoir Koudjo Gaglo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ndour-Badiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mbengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence intensification durable (CID 2019) : Leviers d'intensification pour une transition agroécologique des systèmes de production en Afrique Sub-Saharienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Dakar, Sénégal. IESOL, 1 poster, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05174706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faidherbia-Flux: a collaborative observatory for Ecosystem Services and GHG in a semi-arid agro-silvo-pastoral system (Senegal)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederic Do</w:t>
+                <w:t xml:space="preserve">Looking for an enabling environment to foster soil carbon sequestration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Demenois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu H. Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habidou Assouma Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blanfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth World Congress on Agroforestry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier (34000), France</w:t>
+              <w:t xml:space="preserve">International conference "Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Poitiers, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453905v1</w:t>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faidherbia-Flux, an open observatory for GHG balance and C stocks in a semi-arid agro-sylvo-pastoral system (Senegal)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Faidherbia-Flux: a collaborative observatory for Ecosystem Services and GHG in a semi-arid agro-silvo-pastoral system (Senegal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cournac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId695" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxime Duthoit</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Agroforestry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France. CIRAD; INRA, pp.44, 2019</w:t>
+              <w:t xml:space="preserve">Fourth World Congress on Agroforestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier (34000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05173987v1</w:t>
+                <w:t xml:space="preserve">hal-04453905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A network of flux study sites in tree-based cropping ecosystems in tropical Asia, Oceania, America and Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint-André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22038,103 +22038,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubberflux, Progress in CO2 and water budget evaluation of rubber plantations in Thailand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pongpang Siripornpakdeekul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poonpipope Kasemsap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Summit Kunjet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AsiaFlux Workshop 2008, Re-thinking Global Change Science : from Knowledge to Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Seoul, South Korea. 1 p., 2008</w:t>
@@ -22163,64 +22163,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon flux and sequestration by eucalypt chronosequence in Congo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22320,103 +22320,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring carbon and water fluxes from Eucalyptus stands in the Congo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Welcome Mouvondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Site Management and Productivity in Tropical Plantation Forests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Pointe-Noire, Congo - Brazzaville. CIFOR, pp.199-204, 2004, 979-3361-41-7</w:t>
@@ -22471,341 +22471,341 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi des services écosystémiques dans un observatoire de caféiers agroforestiers. Applications pour la filière du café</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Suivi des services écosystémiques dans un observatoire de caféiers agroforestiers. Recommandations pour la filière du café</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clementine Allinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel van den Meersche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vaast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rapidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Seghieri Josiane (ed.); Harmand Jean-Michel (ed.). </w:t>
+              <w:t xml:space="preserve">Josiane Seghieri; Jean-Michel Harmand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroforesterie et services écosystémiques en zone tropicale : Recherche de compromis entre services d'approvisionnement et autres services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ed. Quae, pp.37-52, 2019, Update sciences et technologies, 978-2-7592-3059-4</w:t>
+              <w:t xml:space="preserve">Agroforesterie et services écosystémiques en zone tropicale : recherche de compromis entre services d'approvisionnement et autres services écosystémiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.37-55, 2019, Update Sciences and Technologies, 978-2-7592-3059-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05173945v1</w:t>
+                <w:t xml:space="preserve">hal-02789592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi des services écosystémiques dans un observatoire de caféiers agroforestiers. Recommandations pour la filière du café</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Suivi des services écosystémiques dans un observatoire de caféiers agroforestiers. Applications pour la filière du café</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId707" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Allinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel van den Meersche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vaast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rapidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Josiane Seghieri; Jean-Michel Harmand. </w:t>
+              <w:t xml:space="preserve">Seghieri Josiane (ed.); Harmand Jean-Michel (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroforesterie et services écosystémiques en zone tropicale : recherche de compromis entre services d'approvisionnement et autres services écosystémiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agroforesterie et services écosystémiques en zone tropicale : Recherche de compromis entre services d'approvisionnement et autres services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Quae, pp.37-52, 2019, Update sciences et technologies, 978-2-7592-3059-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Quae</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02789592v1</w:t>
+                <w:t xml:space="preserve">hal-05173945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecophysiologie de Faidherbia albida. Fonctionnement hydrique en parc agroforestier et variabilité intraspecifique de caractéristiques juvéniles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.I. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22875,90 +22875,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The &amp;quot;Coffee-flux collaborative observatory&amp;quot;: measuring and modeling carbon, nutrients, water and sediment Ecosystem services in a coffee agroforestry watershed (Costa Rica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel van den Meersche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Allinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rapidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Avelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22993,51 +22993,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la conductance mésophyllienne au CO2 à l'aide de mesures combinées de fluorescence de la chlorophylle et d'échanges gazeux : comparaisons d'espèces ligneuses, effets d'une sécheresse et d'un enrichissement en CO2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23087,90 +23087,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers and CO 2 flux budgets in a Sahelian Faidherbia albida agro-silvo-pastoral parkland: Insights from continuous high-frequency soil chamber measurements and Eddy Covariance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seydina Mohamad Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seydina Mohamad Ba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Roupsard</w:t>
+                <w:t xml:space="preserve">Lydie Chapuis-Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouvery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yélognissè Agbohessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23218,90 +23218,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling CO2 and N2O emissions from soils in silvopastoral systems of the West-African Sahelian band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yélognissè Agbohessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Grippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Ngom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -23359,51 +23359,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecophysiologie et diversité génétique de Faidherbia albida (Del.) A. Chev. (syn. Acacia albida Del.), un arbre à usages multiples d'Afrique semi-aride. Fonctionnement hydrique et efficience d'utilisation de l'eau d'arbres adultes en parc agroforestier et de juvéniles en conditions semi-contrôlées. Tome 1 : Partie synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecologie, Environnement. Université Henri Poincaré - Nancy I, 1997. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -23430,51 +23430,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecophysiologie et diversité génétique de Faidherbia albida (Del.) A. Chev. (syn. Acacia albida Del.), un Arbre à Usages multiples d'Afrique Semi-Aride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversité et Ecologie. Université Henri Poincaré (Nancy 1), 1997. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -23501,51 +23501,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecophysiologie et diversité génétique de Faidherbia albida (Del.) A. Chev. (syn. Acacia albida Del.), un arbre à usages multiples d'Afrique semi-aride : fonctionnement hydrique et efficience d'utilisation de l'eau d'arbres adultes en parc agroforestier et de juvéniles en conditions semi-contrôlées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylviculture, foresterie. Université Henri Poincaré - Nancy 1, 1997. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1997NAN10279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -23741,51 +23741,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Mansour Diene" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diack" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fernandez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Audebert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-025-01399-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451268v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Wieckowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Vestin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ard&#246;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Ndiaye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.110199" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223603v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;logniss&#232; Agbohessou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Ndour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Leroux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109918" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466454v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espoir Koudjo Gaglo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chaste" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Luyssaert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-9541-2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074158v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Farhani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Etchanchu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gamet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.srs.2025.100229" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04869454v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dezetter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Biteye Thiam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132585" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04426468v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidy Sow" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Senghor" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khardiatou Sadio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vezy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2023.109206" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744429v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3460107" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611156v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mougin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ngom" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-2811-2024" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710538v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17509" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562624v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroux Louise" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diouf Abdoul Aziz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heuclin Benjamin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2024.3373508" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948798v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim Diongue" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Stumpp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#244;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14787" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176592v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M.L. Diongue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brunetti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stumpp" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Do" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.129717" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698818v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Guzinski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Nieto" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Ramo S&#225;nchez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel S&#225;nchez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Jomaa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2023.103587" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265696v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont Dauphin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N'Dienor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leroux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Ba" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bongers" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.20477" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529883v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeline Bentzon-Tarp" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilj&#225; Helgad&#243;ttir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel van den Meersche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Priem&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108257" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529863v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Sokhna Sarr" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalisse Diouf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rocheteau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.20512" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04113087v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Siegwart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108524" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264171v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mougin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torbern Tagesson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109780" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03473219v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Villarreyna-Acu&#241;a" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ribeyre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cilas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126396" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03478845v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duthoit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2021.104696" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952322v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2022.2142474" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829587v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndienor" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158707" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518443v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lembrechts" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van den Hoogen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Aalto" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ashcroft" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16060" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824473v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Allinne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel van Den Meersche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vaast" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541540v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cambou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thaler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cl&#233;ment-Vidal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G Barth&#232;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Charbonnier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpab075" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824951v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias de Melo Virginio Filho" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Somarriba" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Cerda" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Casanoves" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cordero" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319224v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaber Rahimi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Expedit Evariste Ago" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Ayantunde" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Berger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bogaert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-3789-2021" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03051411v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moreaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Achat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-5973-2020" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989886v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cr&#233;quy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Sauze" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911641v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Ovalle-Rivera" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel van Oijen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L&#228;derach" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-020-00521-6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02534717v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelogniss&#232; Agbohessou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.106928" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093283v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waly Faye" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Niang Fall" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fleury" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Do" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02488996v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Le Maire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Christina" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selena Georgiou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Imbach" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2019.104609" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032257v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjiang Zhang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maignan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Goll" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivi&#233;r Boucher" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-5401-2020" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003135v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kopeck&#253;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15123" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923394v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N. Falconnier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Diouf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ndao" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Gbodjo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102918" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618406v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guidat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rintaro Kinoshita" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-5-315-2019" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627409v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanchao Fan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Meijide" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Lawrence" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly M. Carlson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018MS001490" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626146v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Besnard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Carvalhais" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Altaf Arain" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Black" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brede" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0211510" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173452v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Bazi&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ky-Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Zombre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-017-0135-0" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700716v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#775;med Ben Ai&#775;ssa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajouene Majdoub" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31015/jaefs.2019.2.3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927451v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Fu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Gerken" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bromley" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ara&#250;jo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.09.001" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698749v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schnabel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Xu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Fisk" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-017-0100-y" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623871v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouspard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nouvellon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remko A. Duursma" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.02.005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PR5PGN8X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621001v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pisek" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Buddenbaum" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Camacho" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Hill" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer L.R. Jensen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.05.026" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621050v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Altaf Arain" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sytze de Bruin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aaeaeb" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621141v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Welsh" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Boll" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo S&#225;nchez-Murillo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.13149" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603929v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talie Musavi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Migliavacca" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Reichstein" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wirth" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-016-0048" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918108v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo M.W. Rossi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villatoro-S&#225;nchez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun Mao" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2017.08.010" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567220v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannes Guillemot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12964" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224616v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifton R Sabajo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania June" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-4619-2017" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608350v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Kim" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fourcaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maeght" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL073174" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557860v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlian Zhou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaocui Wu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weimin Ju" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing M. Chen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoqiang Wang" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JG002876" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269372v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Albrecht" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Taugourdeau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.08.026" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6PF5KQC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606585v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defrenet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Pastor P&#233;rez-Molina" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw153" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528868v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Battie-Laclau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sinforiano Delgado-Rojas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouillet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.01.004" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269485v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verma" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Friedl" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Law" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kiely" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2015.09.005" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225336v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Fan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bernoux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Panferov" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-3785-2015" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268995v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyang Xia" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuli Niu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan A Janssens" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiquan Chen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1413090112" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02202100v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Prieto" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roumet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12351" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213475v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenping Yuan" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Cai" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangzhou Xia" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuguang Liu" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2014.03.007" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093569v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sainte-Marie" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233; Saint Andre" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.01.026" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225638v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Avelino" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey R. Jones" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Ramirez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.03.042" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSWN5XSC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268424v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2013.07.010" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XCZJ3KG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00701344v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Molina" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Locatelli" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-11-023.1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700726v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Groenendijk" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A J Dolman" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ammann" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arneth" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cescatti" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JG001742" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700730v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngryel Ryu" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis D Baldocchi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Kobayashi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharine van Ingen" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Li" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GB004053" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189535v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gomez-Delgado" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Maire" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taugourdeau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rez" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-15-369-2011" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700720v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D Richardson" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Colombo" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Sutton" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2010.02243.x" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648872v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nodichao" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Chopart" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roupsard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vauclin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ak&#233;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-010-0663-0" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QV0JB52S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664313v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahn" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reichstein" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Davidson" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gr&#252;nzweig" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jung" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-2147-2010" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928070v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Imbach" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Molina" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Locatelli" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-14-1801-2010" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659088v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marsden" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luiz Stape" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Lo Seen" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.07.039" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P70SH4B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788214v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wattenbach" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vuichard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Smith" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piao" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2009.02055.x" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W1K3FGTT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599515v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Richardson" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Sutton" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00906004v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jung" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia I. Seneviratne" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Sheffield" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09396" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00819125v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beer" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Tomelleri" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1184984" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663854v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Epron" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kinana" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mabiala" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.05.023" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV3896T8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666044v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Merbold" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ardo" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Scholes" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nouvellon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668738v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beer" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baldocchi" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. E. Law" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008gb003233" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657949v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ivancic" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisko Metka" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreja Urbanek Krajnc" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/B09-088" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668963v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Fisher" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadvinder Malhi" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto da Rocha" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Araujos" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2008.01813.x" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0AF3B1E1BBF8F86A30BCB7FE14D0C016778E90A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00419233v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dauzat" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-008-9191-9" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X864H644-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00392102v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-1027-2009" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666846v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Melteras" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tari Molisale" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10265-007-0129-5" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SFJPK6KR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661093v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hamel" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2007.12.026" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S8HP94X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658542v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Navarro" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jourdan" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sileye" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Braconnier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mialet-Serra" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/28.11.1661" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00322311v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Feintrenie" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2007.11.002" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68R406KP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658169v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01080954v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Luyssaert" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Inglima" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Richardson" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2007.01439.x" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120222v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Irvine" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berbigier" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2006.07.006" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XTH3TV3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659767v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deleporte" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suspens Ifo" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Kazotti" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2006.01146.x" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D566613D9ECFDFB1699CFC1D149C512CC4F38DB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680204v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Thongo M'Bou" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Welcome Mouvondy" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2004.10.006" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4732RKXC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683341v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2004.07.019" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-461V4BRZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883205v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne I. Joly" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695156v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.I. Joly" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687235v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ridolfi" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Garrec" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685460v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gross" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883047v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Roupsard" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gross" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dreyer" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883055v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ridolfi" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Garrec" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208204v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865156v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabatere" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Yilmaz" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye Waly" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Aroui" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11976" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639401v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina Ba" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l L&#233;onard" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7588" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908427v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10616" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246384v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;logniss&#232; Fr&#233;di Agbohessou" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espoir Gaglo" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Diedhiou" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860175v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidou Talla" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersande Fernandez" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5271" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04485438v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Talla" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16621" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482936v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7304" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182481v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goze" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;me Faye" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7531" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179537v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Faye" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim M.L. Diongue" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490285v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina Mohamad Ba" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouvery" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim Mouhamadou Lamine Diongue" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-4337" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179557v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179539v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ndienor" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halimatou Sadyane Ba" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482935v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11773" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179551v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541936v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roupsard Olivier" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715805v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Bertrand" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872226v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8768" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638052v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295209v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alima Niang Fall" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-383-391-2020" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174881v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11203" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738452v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanou" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koala" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173988v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josias Sanou" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02563125v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Koala" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02563243v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cournac" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tall" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735870v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Georgiou" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02290439v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174718v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;logniss&#233; Agbohessou" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594725v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deshors-Picart" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837339v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rossi" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villatoro Sanchez" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594735v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Soma" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837377v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias de Melo" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269105v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory van Der Heijden" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barrandon" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950917v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269340v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mareschal" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rambal" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269351v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Henrot" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barrandon" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2012.6524853" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741004v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755397v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Avelino" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marsden" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821072v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luiz Stape" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755115v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;d&#233;rico Gomez-Delgado" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756602v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#233;mal" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haggar" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755216v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824227v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s de Grancourt" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817910v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pongpan Siripornpakdeekul" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonpipope Kasempap" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Summit Kunjet" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naruenat Chairungsee" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816718v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824280v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonpipope Kasemsap" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arak Chantuma" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830821v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamanda" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834265v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828503v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764418v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bonnefond" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832552v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rankin M. R. Irvine" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827154v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamel" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832721v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761537v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Tenhunen" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dor&#233;" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Miglietta" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833666v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770538v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferhi" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pallo" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Depommier" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836476v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839738v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777637v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ridolfi" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lorraine Fauveau" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Garrec" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490284v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179883v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blitz-Frayret" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auzoux" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Diop" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715787v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484759v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788605v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demenois" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu H. Arnoult" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habidou Assouma Mohamed" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174706v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tall" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ndour-Badiane" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mbengue" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453905v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173987v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814318v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821828v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pongpang Siripornpakdeekul" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829215v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830591v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173945v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789592v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Allinne" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/110/9782759230600/agroforesterie-et-services-ecosystemiques-en-zone-tropicale" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841371v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837379v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604442v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387486v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298694v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00426396v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841924v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747328v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997NAN10279" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451268v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Wieckowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Vestin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ard&#246;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Ndiaye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.110199" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207004v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Mansour Diene" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diack" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fernandez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Audebert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-025-01399-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223603v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;logniss&#232; Agbohessou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Ndour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Leroux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109918" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466454v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espoir Koudjo Gaglo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chaste" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Luyssaert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-9541-2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074158v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Farhani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Etchanchu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gamet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.srs.2025.100229" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04869454v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dezetter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Biteye Thiam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132585" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562624v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroux Louise" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diouf Abdoul Aziz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heuclin Benjamin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2024.3373508" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04426468v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidy Sow" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Senghor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khardiatou Sadio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vezy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2023.109206" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744429v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3460107" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611156v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mougin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ngom" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-2811-2024" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710538v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17509" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04113087v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Siegwart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108524" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529863v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Sokhna Sarr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalisse Diouf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rocheteau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.20512" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264171v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mougin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torbern Tagesson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109780" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948798v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim Diongue" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Stumpp" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#244;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14787" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176592v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M.L. Diongue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brunetti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stumpp" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Do" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.129717" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698818v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Guzinski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Nieto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Ramo S&#225;nchez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel S&#225;nchez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Jomaa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2023.103587" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529883v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeline Bentzon-Tarp" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilj&#225; Helgad&#243;ttir" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel van den Meersche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Priem&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108257" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265696v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont Dauphin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N'Dienor" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leroux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Ba" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bongers" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.20477" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829587v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndienor" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158707" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518443v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lembrechts" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van den Hoogen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Aalto" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ashcroft" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16060" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03478845v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duthoit" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2021.104696" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03473219v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Villarreyna-Acu&#241;a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ribeyre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cilas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126396" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952322v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2022.2142474" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319224v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaber Rahimi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Expedit Evariste Ago" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Ayantunde" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Berger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bogaert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-3789-2021" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541540v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cambou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thaler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cl&#233;ment-Vidal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G Barth&#232;s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Charbonnier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpab075" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824473v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Allinne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel van Den Meersche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vaast" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824951v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias de Melo Virginio Filho" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Somarriba" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Cerda" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Casanoves" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cordero" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003135v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kopeck&#253;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15123" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923394v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N. Falconnier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Diouf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ndao" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Gbodjo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102918" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03051411v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moreaux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picart" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Achat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-5973-2020" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989886v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cr&#233;quy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Sauze" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911641v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Ovalle-Rivera" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel van Oijen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L&#228;derach" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-020-00521-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02488996v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Le Maire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Christina" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selena Georgiou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Imbach" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2019.104609" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02534717v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelogniss&#232; Agbohessou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.106928" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093283v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waly Faye" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Niang Fall" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fleury" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Do" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032257v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjiang Zhang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maignan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Goll" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivi&#233;r Boucher" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-5401-2020" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700716v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#775;med Ben Ai&#775;ssa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajouene Majdoub" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31015/jaefs.2019.2.3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173452v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Bazi&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ky-Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Zombre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-017-0135-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618406v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guidat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rintaro Kinoshita" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-5-315-2019" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627409v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanchao Fan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Meijide" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Lawrence" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly M. Carlson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018MS001490" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626146v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Besnard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Carvalhais" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Altaf Arain" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Black" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brede" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0211510" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621141v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Welsh" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Boll" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo S&#225;nchez-Murillo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.13149" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927451v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Fu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Gerken" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bromley" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ara&#250;jo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.09.001" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698749v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schnabel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Xu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Fisk" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-017-0100-y" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623871v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouspard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nouvellon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remko A. Duursma" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.02.005" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PR5PGN8X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621001v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pisek" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Buddenbaum" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Camacho" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Hill" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer L.R. Jensen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.05.026" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621050v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Altaf Arain" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sytze de Bruin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aaeaeb" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603929v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talie Musavi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Migliavacca" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Reichstein" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wirth" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-016-0048" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918108v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo M.W. Rossi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villatoro-S&#225;nchez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun Mao" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2017.08.010" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224616v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifton R Sabajo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania June" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-4619-2017" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567220v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannes Guillemot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12964" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608350v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Kim" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fourcaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maeght" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL073174" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528868v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Battie-Laclau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sinforiano Delgado-Rojas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouillet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.01.004" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269372v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Albrecht" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Taugourdeau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.08.026" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6PF5KQC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557860v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlian Zhou" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaocui Wu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weimin Ju" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing M. Chen" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoqiang Wang" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JG002876" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606585v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defrenet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Pastor P&#233;rez-Molina" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw153" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269485v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verma" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Friedl" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Law" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kiely" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2015.09.005" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225336v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Fan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bernoux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Panferov" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-3785-2015" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268995v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyang Xia" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuli Niu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan A Janssens" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiquan Chen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1413090112" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02202100v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Prieto" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roumet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12351" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213475v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenping Yuan" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Cai" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangzhou Xia" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuguang Liu" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2014.03.007" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093569v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sainte-Marie" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233; Saint Andre" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.01.026" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225638v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Avelino" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey R. Jones" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Ramirez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.03.042" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSWN5XSC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268424v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2013.07.010" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XCZJ3KG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00701344v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Molina" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Locatelli" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-11-023.1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648872v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nodichao" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Chopart" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roupsard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vauclin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ak&#233;" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-010-0663-0" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QV0JB52S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700726v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Groenendijk" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A J Dolman" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ammann" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arneth" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cescatti" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JG001742" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700730v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngryel Ryu" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis D Baldocchi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Kobayashi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharine van Ingen" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Li" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GB004053" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189535v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gomez-Delgado" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Maire" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taugourdeau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rez" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-15-369-2011" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700720v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D Richardson" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Colombo" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Sutton" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2010.02243.x" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663854v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Epron" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kinana" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mabiala" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.05.023" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV3896T8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664313v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahn" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reichstein" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Davidson" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gr&#252;nzweig" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jung" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-2147-2010" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928070v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Imbach" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Molina" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Locatelli" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-14-1801-2010" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599515v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Richardson" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Sutton" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659088v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marsden" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luiz Stape" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Lo Seen" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.07.039" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P70SH4B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788214v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wattenbach" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vuichard" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Smith" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piao" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2009.02055.x" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W1K3FGTT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00906004v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jung" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia I. Seneviratne" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Sheffield" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09396" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00819125v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beer" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Tomelleri" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1184984" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666044v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Merbold" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ardo" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Scholes" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nouvellon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668963v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Fisher" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadvinder Malhi" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto da Rocha" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Araujos" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2008.01813.x" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0AF3B1E1BBF8F86A30BCB7FE14D0C016778E90A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657949v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ivancic" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisko Metka" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreja Urbanek Krajnc" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/B09-088" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668738v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beer" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baldocchi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. E. Law" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008gb003233" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00419233v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dauzat" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-008-9191-9" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X864H644-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00392102v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-1027-2009" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666846v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Melteras" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tari Molisale" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10265-007-0129-5" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SFJPK6KR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661093v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hamel" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2007.12.026" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S8HP94X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658542v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Navarro" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jourdan" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sileye" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Braconnier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mialet-Serra" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/28.11.1661" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00322311v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Feintrenie" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2007.11.002" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68R406KP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658169v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01080954v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Luyssaert" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Inglima" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Richardson" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2007.01439.x" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659767v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deleporte" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suspens Ifo" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Kazotti" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2006.01146.x" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D566613D9ECFDFB1699CFC1D149C512CC4F38DB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120222v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Irvine" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berbigier" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2006.07.006" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XTH3TV3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680204v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Thongo M'Bou" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Welcome Mouvondy" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2004.10.006" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4732RKXC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683341v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2004.07.019" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-461V4BRZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695156v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.I. Joly" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883205v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne I. Joly" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687235v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ridolfi" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Garrec" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883047v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Roupsard" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gross" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dreyer" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685460v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gross" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883055v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ridolfi" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Garrec" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208204v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639401v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina Ba" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l L&#233;onard" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7588" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865156v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabatere" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Yilmaz" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye Waly" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Aroui" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11976" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908427v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10616" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246384v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;logniss&#232; Fr&#233;di Agbohessou" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espoir Gaglo" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Diedhiou" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182481v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goze" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;me Faye" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7531" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482936v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7304" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860175v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidou Talla" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersande Fernandez" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5271" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04485438v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Talla" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16621" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179551v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ndienor" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490285v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina Mohamad Ba" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouvery" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim Mouhamadou Lamine Diongue" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-4337" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179537v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Faye" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim M.L. Diongue" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179557v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179539v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halimatou Sadyane Ba" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482935v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11773" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638052v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872226v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8768" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541936v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roupsard Olivier" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715805v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Bertrand" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295209v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alima Niang Fall" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-383-391-2020" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174881v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11203" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174718v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;logniss&#233; Agbohessou" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josias Sanou" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02290439v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738452v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanou" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koala" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173988v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02563125v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Koala" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02563243v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cournac" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tall" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735870v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Georgiou" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594725v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deshors-Picart" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837339v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Matteo Walter Rossi" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villatoro Sanchez" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594735v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Soma" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837377v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias de Melo" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269105v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory van Der Heijden" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barrandon" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950917v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269340v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mareschal" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rambal" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269351v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Henrot" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barrandon" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2012.6524853" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741004v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755397v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Avelino" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marsden" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821072v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luiz Stape" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755216v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755115v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;d&#233;rico Gomez-Delgado" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756602v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#233;mal" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haggar" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824227v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s de Grancourt" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824280v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pongpan Siripornpakdeekul" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonpipope Kasemsap" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arak Chantuma" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817910v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonpipope Kasempap" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Summit Kunjet" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naruenat Chairungsee" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816718v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830821v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamanda" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834265v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832552v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rankin M. R. Irvine" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828503v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764418v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bonnefond" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827154v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamel" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832721v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761537v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Tenhunen" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dor&#233;" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Miglietta" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833666v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770538v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferhi" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pallo" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Depommier" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839738v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836476v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777637v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ridolfi" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lorraine Fauveau" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Garrec" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490284v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179883v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blitz-Frayret" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auzoux" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Diop" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715787v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484759v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173987v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tall" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174706v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ndour-Badiane" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mbengue" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788605v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demenois" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu H. Arnoult" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habidou Assouma Mohamed" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453905v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814318v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821828v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pongpang Siripornpakdeekul" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829215v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830591v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789592v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Allinne" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/110/9782759230600/agroforesterie-et-services-ecosystemiques-en-zone-tropicale" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173945v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841371v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837379v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604442v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387486v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298694v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00426396v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841924v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747328v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997NAN10279" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>