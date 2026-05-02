--- v0 (2026-03-21)
+++ v1 (2026-05-02)
@@ -1879,433 +1879,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagating Soft Table Constraints</w:t>
+                <w:t xml:space="preserve">Propagation des contraintes tables souples Etude pr eliminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tabary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roussel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Tabary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Principles and Practice of Constraint Programming (CP'12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Québec, Canada. pp.390-405</w:t>
+              <w:t xml:space="preserve">JFPC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865618v1</w:t>
+                <w:t xml:space="preserve">hal-00810477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WCSP Integration of Soft Neighborhood Substitutability</w:t>
+                <w:t xml:space="preserve">Substituabilité au voisinage pour le cadre WCSP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel-Eddine Dehani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roussel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djamel-Eddine Dehani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Principles and Practice of Constraint Programming (CP'12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Québec, Canada. pp.406-421</w:t>
+              <w:t xml:space="preserve">JFPC - Huitièmes Journées Francophones de Programmation par Contraintes - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00866333v1</w:t>
+                <w:t xml:space="preserve">hal-00818527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substituabilité au voisinage pour le cadre WCSP</w:t>
+                <w:t xml:space="preserve">WCSP Integration of Soft Neighborhood Substitutability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel-Eddine Dehani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPC - Huitièmes Journées Francophones de Programmation par Contraintes - 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">18th International Conference on Principles and Practice of Constraint Programming (CP'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Québec, Canada. pp.406-421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00818527v1</w:t>
+                <w:t xml:space="preserve">hal-00866333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation des contraintes tables souples Etude pr eliminaire</w:t>
+                <w:t xml:space="preserve">Propagating Soft Table Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tabary</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPC 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">18th International Conference on Principles and Practice of Constraint Programming (CP'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Québec, Canada. pp.390-405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00810477v1</w:t>
+                <w:t xml:space="preserve">hal-00865618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behind the Scene of Solvers Competitions: the evaluation Experience</w:t>
               </w:r>
@@ -5003,51 +5003,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03299472v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Audemard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boussemart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecoutre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Piette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roussel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868244v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Jarvisalo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aimag.v33i1.2395" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868234v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SAT190083" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868156v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc~r.C. van Dongen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159880v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bailleux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Boufkhad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110082v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Manquinho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731919v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mathieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486327v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Blomme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Parrain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012393000003636" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015616v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011671800003393" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04425245v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699521v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lagniez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Miceli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010892700003116" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-01141409v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nebras Gharbi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Hemery" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07046-9_9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300635v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869930v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869928v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel-Eddine Dehani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300932v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869934v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tabary" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865618v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866333v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818527v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00810477v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865610v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865327v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415126v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387854v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00291628v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hach&#233;mi Bennaceur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865285v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachemi Bennaceur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870842v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460851v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000045v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300804v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299519v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03299485v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Lynce" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Marques-Silva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732026v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731972v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731971v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731984v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732014v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732012v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872715v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-R.C. van Dongen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872713v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461963v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Manquinho" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA201012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870005v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04709539v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Crowley" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakoub Salhi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872787v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boussemart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872825v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300938v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Dongen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04737604v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bfb5d19ea09b8e7738330ef898c9e393799657ae;origin=https://github.com/crillab/set-sizing-for-counter-models;visit=swh:1:snp:e51044fa796255983bd902878313ef62a9192eda;anchor=swh:1:rev:0af85ff0430f52d3cc0db583b9bb22273577dd74" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03299472v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Audemard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boussemart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecoutre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Piette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roussel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868244v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Jarvisalo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aimag.v33i1.2395" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868234v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SAT190083" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868156v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc~r.C. van Dongen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159880v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bailleux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Boufkhad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110082v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Manquinho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731919v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mathieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486327v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Blomme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Parrain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012393000003636" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015616v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011671800003393" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04425245v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699521v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lagniez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Miceli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010892700003116" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-01141409v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nebras Gharbi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Hemery" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07046-9_9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300635v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869930v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869928v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel-Eddine Dehani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300932v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869934v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tabary" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00810477v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818527v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866333v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865618v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865610v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865327v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415126v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387854v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00291628v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hach&#233;mi Bennaceur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865285v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachemi Bennaceur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870842v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460851v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000045v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300804v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299519v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03299485v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Lynce" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Marques-Silva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732026v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731972v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731971v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731984v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732014v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732012v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872715v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-R.C. van Dongen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872713v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461963v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Manquinho" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA201012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870005v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04709539v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Crowley" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakoub Salhi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872787v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boussemart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872825v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300938v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Dongen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04737604v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bfb5d19ea09b8e7738330ef898c9e393799657ae;origin=https://github.com/crillab/set-sizing-for-counter-models;visit=swh:1:snp:e51044fa796255983bd902878313ef62a9192eda;anchor=swh:1:rev:0af85ff0430f52d3cc0db583b9bb22273577dd74" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>