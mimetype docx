--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -1473,908 +1473,908 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03300635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STR et compression de contraintes tables</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Résolution du problème WCSP par extraction de noyaux insatisfiables minimaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tabary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ièmes Journées Francophones de Programmation par Contraintes (JFPC'13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Aix-en-Provence, France. pp.143-146</w:t>
+              <w:t xml:space="preserve">, 2013, Aix-en-Provence, France. pp.195-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00869930v1</w:t>
+                <w:t xml:space="preserve">hal-00869934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension des cohérences WCSP aux tuples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djamel-Eddine Dehani</w:t>
+                <w:t xml:space="preserve">STR et compression de contraintes tables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebras Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ièmes Journées Francophones de Programmation par Contraintes (JFPC'13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Aix-en-Provence, France. pp.105-113</w:t>
+              <w:t xml:space="preserve">, 2013, Aix-en-Provence, France. pp.143-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00869928v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00869930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherences de tuples pour WCSP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Extension des cohérences WCSP aux tuples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel-Eddine Dehani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées Francophones de Programmation par Contraintes (JFPC'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Aix en provence, France. pp.105-113</w:t>
+              <w:t xml:space="preserve">9ièmes Journées Francophones de Programmation par Contraintes (JFPC'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Aix-en-Provence, France. pp.105-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03300932v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00869928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution du problème WCSP par extraction de noyaux insatisfiables minimaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coherences de tuples pour WCSP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel-Eddine Dehani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roussel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Tabary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ièmes Journées Francophones de Programmation par Contraintes (JFPC'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Aix-en-Provence, France. pp.195-204</w:t>
+              <w:t xml:space="preserve">9èmes Journées Francophones de Programmation par Contraintes (JFPC'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Aix en provence, France. pp.105-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00869934v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03300932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation des contraintes tables souples Etude pr eliminaire</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Behind the Scene of Solvers Competitions: the evaluation Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPC 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Comparative Empirical Evaluation of Reasoning Systems (COMPARE'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Manchester, United Kingdom. pp.66-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00810477v1</w:t>
+                <w:t xml:space="preserve">hal-00865610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substituabilité au voisinage pour le cadre WCSP</w:t>
+                <w:t xml:space="preserve">Propagation des contraintes tables souples Etude pr eliminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamel-Eddine Dehani</w:t>
+                <w:t xml:space="preserve">Sébastien Tabary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPC - Huitièmes Journées Francophones de Programmation par Contraintes - 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">JFPC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00818527v1</w:t>
+                <w:t xml:space="preserve">hal-00810477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WCSP Integration of Soft Neighborhood Substitutability</w:t>
+                <w:t xml:space="preserve">Substituabilité au voisinage pour le cadre WCSP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel-Eddine Dehani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roussel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djamel-Eddine Dehani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Principles and Practice of Constraint Programming (CP'12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Québec, Canada. pp.406-421</w:t>
+              <w:t xml:space="preserve">JFPC - Huitièmes Journées Francophones de Programmation par Contraintes - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00866333v1</w:t>
+                <w:t xml:space="preserve">hal-00818527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagating Soft Table Constraints</w:t>
+                <w:t xml:space="preserve">WCSP Integration of Soft Neighborhood Substitutability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Paris</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Tabary</w:t>
+                <w:t xml:space="preserve">Djamel-Eddine Dehani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Principles and Practice of Constraint Programming (CP'12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Québec, Canada. pp.390-405</w:t>
+              <w:t xml:space="preserve">, 2012, Québec, Canada. pp.406-421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865618v1</w:t>
+                <w:t xml:space="preserve">hal-00866333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behind the Scene of Solvers Competitions: the evaluation Experience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Propagating Soft Table Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tabary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Empirical Evaluation of Reasoning Systems (COMPARE'12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Manchester, United Kingdom. pp.66-77</w:t>
+              <w:t xml:space="preserve">18th International Conference on Principles and Practice of Constraint Programming (CP'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Québec, Canada. pp.390-405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865610v1</w:t>
+                <w:t xml:space="preserve">hal-00865618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failed Value Consistencies for Constraint Satisfaction</w:t>
               </w:r>
@@ -2613,247 +2613,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00387854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une technique de décomposition pour Max-CSP</w:t>
+                <w:t xml:space="preserve">A Decomposition Technique for Solving {Max-CSP}</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hachémi Bennaceur</w:t>
+                <w:t xml:space="preserve">Hachemi Bennaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPC 2008- Quatrièmes Journées Francophones de Programmation par Contraintes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LINA - Université de Nantes - Ecole des Mines de Nantes, Jun 2008, Nantes, France. pp.219-226</w:t>
+              <w:t xml:space="preserve">18th European Conference on Artificial Intelligence (ECAI'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Patras, Greece. pp.500-504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00291628v1</w:t>
+                <w:t xml:space="preserve">hal-00865285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Decomposition Technique for Solving {Max-CSP}</w:t>
+                <w:t xml:space="preserve">Une technique de décomposition pour Max-CSP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hachemi Bennaceur</w:t>
+                <w:t xml:space="preserve">Hachémi Bennaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Artificial Intelligence (ECAI'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Patras, Greece. pp.500-504</w:t>
+              <w:t xml:space="preserve">JFPC 2008- Quatrièmes Journées Francophones de Programmation par Contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LINA - Université de Nantes - Ecole des Mines de Nantes, Jun 2008, Nantes, France. pp.219-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865285v1</w:t>
+                <w:t xml:space="preserve">inria-00291628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decomposition strategy to reduce the search space of solutions of WCSP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachemi Bennaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2898,165 +2898,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00870842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some notes on the implementation of csp2sat+zchaff, a simple translator from CSP to SAT</w:t>
+                <w:t xml:space="preserve">Une autre conversion de SAT vers CSP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Workshop on Constraint Propagation and Implementation(CPAI05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Sitges, Spain. pp.83-88</w:t>
+              <w:t xml:space="preserve">Premières Journées Francophones de Programmation par Contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIL - CNRS FRE 2499, Jun 2005, Lens, France. pp.49-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00460851v1</w:t>
+                <w:t xml:space="preserve">inria-00000045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une autre conversion de SAT vers CSP</w:t>
+                <w:t xml:space="preserve">Some notes on the implementation of csp2sat+zchaff, a simple translator from CSP to SAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières Journées Francophones de Programmation par Contraintes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRIL - CNRS FRE 2499, Jun 2005, Lens, France. pp.49-58</w:t>
+              <w:t xml:space="preserve">Second International Workshop on Constraint Propagation and Implementation(CPAI05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Sitges, Spain. pp.83-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000045v1</w:t>
+                <w:t xml:space="preserve">hal-00460851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The long way from conflict driven clause learning to conflict driven constraint learning</w:t>
               </w:r>
@@ -3131,243 +3131,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03300804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenSAT: une plateforme SAT Open Source</w:t>
+                <w:t xml:space="preserve">OpenSAT: an open source SAT software project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Audemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Lynce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Marques-Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNPC'03</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Amiens, France</w:t>
+              <w:t xml:space="preserve">Sixth International Conference on Theory and Applications of Satisfiability Testing (SAT2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Portofino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03299519v1</w:t>
+                <w:t xml:space="preserve">hal-03299485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenSAT: an open source SAT software project</w:t>
+                <w:t xml:space="preserve">OpenSAT: une plateforme SAT Open Source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Audemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roussel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joao Marques-Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Conference on Theory and Applications of Satisfiability Testing (SAT2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Portofino, Italy</w:t>
+              <w:t xml:space="preserve">JNPC'03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299485v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une compilation logique exacte en calcul des prédicats : le cas de l'achèvement total</w:t>
               </w:r>
@@ -3511,273 +3511,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Method for Knowledge Compilation: The Achievement by Cycle Search</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une nouvelle Methode de Compilation Logique : L'Achèvement par Cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roussel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 13th International Conference on Automated Deduction (CADE'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, undef, France. pp.493--507</w:t>
+              <w:t xml:space="preserve">Actes des Journées Francophones de Programmation Logique et Contraintes (JFPLC'96)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, undef, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00731971v1</w:t>
+                <w:t xml:space="preserve">hal-00732014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Use Cycles for Logicial Compilation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Method for Knowledge Compilation: The Achievement by Cycle Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the European Conference on Artificial Intelligence's Workshop on Advances in Propositional Deduction (APD@ECAI'96)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, undef, France. pp.53--60</w:t>
+              <w:t xml:space="preserve">Proceedings of the 13th International Conference on Automated Deduction (CADE'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, undef, France. pp.493--507</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00731984v1</w:t>
+                <w:t xml:space="preserve">hal-00731971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle Methode de Compilation Logique : L'Achèvement par Cycles</w:t>
+                <w:t xml:space="preserve">How to Use Cycles for Logicial Compilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des Journées Francophones de Programmation Logique et Contraintes (JFPLC'96)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, undef, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the European Conference on Artificial Intelligence's Workshop on Advances in Propositional Deduction (APD@ECAI'96)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, undef, France. pp.53--60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00732014v1</w:t>
+                <w:t xml:space="preserve">hal-00731984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des méthodes d'achèvement par parties</w:t>
               </w:r>
@@ -3871,203 +3871,203 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proceedings of the 2nd International Constraint Solver Competition (2006)</w:t>
+                <w:t xml:space="preserve">Proceedings of the 3rd International Constraint Solver Competition (2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-R.C. van Dongen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">pas d'éditeur commercial, pp.96, 2008</w:t>
+              <w:t xml:space="preserve">pas d'éditeur commercial, pp.90, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00872715v1</w:t>
+                <w:t xml:space="preserve">hal-00872713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proceedings of the 3rd International Constraint Solver Competition (2008)</w:t>
+                <w:t xml:space="preserve">Proceedings of the 2nd International Constraint Solver Competition (2006)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-R.C. van Dongen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">pas d'éditeur commercial, pp.90, 2008</w:t>
+              <w:t xml:space="preserve">pas d'éditeur commercial, pp.96, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00872713v1</w:t>
+                <w:t xml:space="preserve">hal-00872715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4455,51 +4455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tabary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre de Recherche en Informatique de Lens. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5003,51 +5003,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03299472v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Audemard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boussemart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecoutre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Piette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roussel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868244v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Jarvisalo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aimag.v33i1.2395" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868234v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SAT190083" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868156v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc~r.C. van Dongen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159880v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bailleux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Boufkhad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110082v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Manquinho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731919v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mathieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486327v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Blomme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Parrain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012393000003636" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015616v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011671800003393" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04425245v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699521v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lagniez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Miceli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010892700003116" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-01141409v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nebras Gharbi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Hemery" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07046-9_9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300635v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869930v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869928v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel-Eddine Dehani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300932v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869934v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tabary" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00810477v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818527v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866333v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865618v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865610v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865327v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415126v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387854v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00291628v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hach&#233;mi Bennaceur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865285v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachemi Bennaceur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870842v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460851v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000045v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300804v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299519v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03299485v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Lynce" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Marques-Silva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732026v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731972v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731971v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731984v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732014v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732012v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872715v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-R.C. van Dongen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872713v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461963v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Manquinho" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA201012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870005v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04709539v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Crowley" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakoub Salhi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872787v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boussemart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872825v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300938v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Dongen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04737604v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bfb5d19ea09b8e7738330ef898c9e393799657ae;origin=https://github.com/crillab/set-sizing-for-counter-models;visit=swh:1:snp:e51044fa796255983bd902878313ef62a9192eda;anchor=swh:1:rev:0af85ff0430f52d3cc0db583b9bb22273577dd74" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03299472v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Audemard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boussemart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecoutre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Piette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roussel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868244v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Jarvisalo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aimag.v33i1.2395" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868234v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SAT190083" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868156v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc~r.C. van Dongen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159880v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bailleux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Boufkhad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110082v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Manquinho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731919v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mathieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486327v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Blomme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Parrain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012393000003636" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015616v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011671800003393" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04425245v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699521v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lagniez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Miceli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010892700003116" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-01141409v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nebras Gharbi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Hemery" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07046-9_9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300635v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869934v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tabary" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869930v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869928v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel-Eddine Dehani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300932v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865610v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00810477v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818527v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866333v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865618v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865327v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415126v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387854v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865285v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachemi Bennaceur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00291628v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hach&#233;mi Bennaceur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870842v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000045v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460851v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300804v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03299485v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Lynce" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Marques-Silva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299519v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732026v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731972v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732014v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731971v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731984v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732012v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872713v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-R.C. van Dongen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872715v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461963v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Manquinho" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA201012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870005v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04709539v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Crowley" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakoub Salhi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872787v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boussemart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872825v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300938v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Dongen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04737604v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bfb5d19ea09b8e7738330ef898c9e393799657ae;origin=https://github.com/crillab/set-sizing-for-counter-models;visit=swh:1:snp:e51044fa796255983bd902878313ef62a9192eda;anchor=swh:1:rev:0af85ff0430f52d3cc0db583b9bb22273577dd74" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>