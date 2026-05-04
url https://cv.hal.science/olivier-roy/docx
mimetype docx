--- v1 (2026-03-24)
+++ v2 (2026-05-04)
@@ -471,295 +471,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternized 1,2,3-Triazolyl Content and Modulation Potentiate Antibacterial and Antifungal Activities of Amphipathic Peptoids</w:t>
+                <w:t xml:space="preserve">Design of Triazolium-Grafted Peptidomimetic Macrocycles with Facial Amphipathicity to Target Pathogenic Bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra Guerinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Malige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Malosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jouffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.4c00591⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (19), pp.4088-4092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.4c01149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04749560v1</w:t>
+                <w:t xml:space="preserve">hal-04749521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Triazolium-Grafted Peptidomimetic Macrocycles with Facial Amphipathicity to Target Pathogenic Bacteria</w:t>
+                <w:t xml:space="preserve">Quaternized 1,2,3-Triazolyl Content and Modulation Potentiate Antibacterial and Antifungal Activities of Amphipathic Peptoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra Guerinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Malige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathakali De</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Maresca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charbonnel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jouffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.4c01149⟩</w:t>
+              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (11), pp.3915-3927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.4c00591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749521v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling the conformational landscape of achiral all- cis tert -butyl β-peptoids</w:t>
               </w:r>
@@ -990,325 +990,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptoid-phthalocyanine architectures with different grafting positions: Synthetic strategy and photoproperties</w:t>
+                <w:t xml:space="preserve">Solution‐Phase Synthesis of Backbone‐Constrained Cationic Peptoid Hexamers with Antibacterial and Anti‐biofilm Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maha Rzeigui</w:t>
+                <w:t xml:space="preserve">Radhe Shyam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeynel Şahin</w:t>
+                <w:t xml:space="preserve">Christiane Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ömer Göler</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Taillefumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyes and Pigments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2020.109095⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Eur. J. Org. Chem., 2021 (42), pp.5813-5822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202101155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03166784v1</w:t>
+                <w:t xml:space="preserve">hal-03414939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution‐Phase Synthesis of Backbone‐Constrained Cationic Peptoid Hexamers with Antibacterial and Anti‐biofilm Activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peptoid-phthalocyanine architectures with different grafting positions: Synthetic strategy and photoproperties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Rzeigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynel Şahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radhe Shyam</w:t>
+                <w:t xml:space="preserve">Tuğba Küçük</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Forestier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claude Taillefumier</w:t>
+                <w:t xml:space="preserve">Ömer Göler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Eur. J. Org. Chem., 2021 (42), pp.5813-5822. </w:t>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 189, pp.109095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202101155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2020.109095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414939v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strengthening Peptoid Helicity through Sequence Site-Specific Positioning of Amide Cis-Inducing Nt Bu monomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Rzeigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Traïkia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1398,51 +1398,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NC α‐ gem ‐dimethylated peptoid side chains: A novel approach for structural control and peptide sequence mimetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhe Shyam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1928,295 +1928,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant activities of peptoid-grafted chitosan films.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Badel</w:t>
+                <w:t xml:space="preserve">Homogeneous and Robust Polyproline Type I Helices from Peptoids with Nonaromatic α-Chiral Side Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Dumonteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jouffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kriznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Biochemistry and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12010-016-2212-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139 (38), pp.13533 - 13540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.7b07475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01526105v1</w:t>
+                <w:t xml:space="preserve">hal-01656039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneous and Robust Polyproline Type I Helices from Peptoids with Nonaromatic α-Chiral Side Chains</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Kriznik</w:t>
+                <w:t xml:space="preserve">Antioxidant activities of peptoid-grafted chitosan films.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P-H. Elchinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 139 (38), pp.13533 - 13540. </w:t>
+              <w:t xml:space="preserve">Applied Biochemistry and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 181, pp.283-293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.7b07475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12010-016-2212-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656039v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1,2,3-Triazolium-Based Peptoid Oligomers</w:t>
               </w:r>
@@ -2330,295 +2330,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01650369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Weak backbone CH⋯O=C and side chain tBu⋯tBu London interactions help promote helix folding of achiral NtBu peptoids</w:t>
+                <w:t xml:space="preserve">Weak backbone CH···O=C and side chain tBu···tBu London interactions help promote helix folding of achiral NtBu peptoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Angelici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholus Bhattacharjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Didierjean</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 52 (39), pp.6625. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6cc90163h⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 52 (24), pp.4573-4576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6cc00375c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531982v1</w:t>
+                <w:t xml:space="preserve">hal-01968717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak backbone CH···O=C and side chain tBu···tBu London interactions help promote helix folding of achiral NtBu peptoids</w:t>
+                <w:t xml:space="preserve">Correction: Weak backbone CH⋯O=C and side chain tBu⋯tBu London interactions help promote helix folding of achiral NtBu peptoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Angelici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholus Bhattacharjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Didierjean</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 52 (24), pp.4573-4576. </w:t>
+              <w:t xml:space="preserve">, 2016, 52 (39), pp.6625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6cc00375c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6cc90163h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968717v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immobilization of proteases on chitosan for the development of films with antibiofilm properties.</w:t>
               </w:r>
@@ -2702,332 +2702,344 @@
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 72, pp.1063-1068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2014.09.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Re)investigation of the reactivity of uranium hexafluoride toward several organic functions at room temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Morel Bertrand</w:t>
+                <w:t xml:space="preserve">Effect of proteases against biofilms of Staphylococcus aureus and Staphylococcus epidermidis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Elchinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (5), pp.507-513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/lam.12305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154481v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of proteases against biofilms of Staphylococcus aureus and Staphylococcus epidermidis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Badel</w:t>
+                <w:t xml:space="preserve">(Re)investigation of the reactivity of uranium hexafluoride toward several organic functions at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marquet Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Alric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jourdan Alex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 167, pp.74-78</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01081362v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Glycopeptides to Glycopeptoids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Szekely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3059,238 +3071,238 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Taillefumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.5641-5657. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201402238⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01081355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrocyclic arylopeptoids - a novel type of cyclic N-alkylated aromatic oligoamides forming nanotubular assemblies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hjelmgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika El-Ghozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Avignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 50, pp.3564-3567. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C4CC00821A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00987596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpha-Peptoïdes et composés apparentés : synthèse et contrôle de la conformation (alpha-Peptoids and related compounds: synthesis and control of the conformation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Szekely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3345,466 +3357,466 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 16, pp.318-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00819195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The tert-Butyl Side Chain: A Powerful Means to Lock Peptoid Amide Bonds in the Cis Conformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Esvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15 (9), pp.2246-2249. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ol400820y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01520992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclic alpha,Beta-Tetrapeptoids: Sequence-Dependent Cyclization and Conformational Preference.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Caumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hjelmgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15, pp.3626-3629. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ol401478j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00950098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and binding affinities for sst receptors of cyclic peptoid SRIF-mimetics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Caumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hjelmgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Servent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Med. Chem. Commun., 2012, 3, 1531-1535</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3, pp.1531-1535</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The click triazolium peptoid side chain: a strong cis-amide inducer enabling chemical diversity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Caumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3836,244 +3848,244 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Taillefumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 134 ((23)), pp.9553-9556. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja302342h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selectivity among Two Lectins: Probing the Effect of Topology, Multivalency and Flexibility of “Clicked” Multivalent Glycoclusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cecioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Darbost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bonnamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Parrot-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 17, pp.2146-2159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00566172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclic alpha, beta-peptoid octamers with differing side chain patterns: synthesis and conformational investigation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliana de Santis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hjelmgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4095,118 +4107,118 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amino Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 41, pp.663-672. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00726-011-0887-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00609665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Click glycoconjugation of per-azido- and alkynyl-functionalized beta-peptides built from aspartic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4234,556 +4246,556 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 8, pp.2941-2955</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00493375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclic b-peptoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Taillefumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 10, pp.921-924</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00265039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[2 + 2] Photocycloadditions with Chiral Uracil Derivatives: Access to All Four Stereoisomers of 2-Aminocyclobutanecarboxylic Acid.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gauzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemInform</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 38 (47), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chin.200747068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03093930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diastereoselective Synthesis of 2-Monosubstituted and 2,6-Disubstituted Piperidines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Abrunhosa-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chalard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2007 (10), pp.1613-1615. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-2007-982547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02541796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A solution to the component instability problem in the preparation of peptides containing C2 substituted cis-cyclobutane b-aminoacids: synthesis of a stable rhodopeptin analogue.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David J Aitken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 47, pp.5981-5984. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tetlet.2006.06.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00118385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4793,1265 +4805,1265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of HCN channel activity in oxaliplatin-induced peripheral neuropathy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Morez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Aissouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Prival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of French Society of Pharmacology and Therapeutics 2022 (Congrès SFPT 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Pharmacologie et de Thérapeutique (SFPT), Jun 2022, Lille, France. pp.10-11, CO-004, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/fcp.12786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Various Strategies to control the conformation of peptoids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">N-alkylamino peptoid homooligomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pypec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jouffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Taillefumier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Pypec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th European Peptide Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th Peptoid Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Berkeley, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17952/36EPS.2022.143⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03844376v1</w:t>
+                <w:t xml:space="preserve">hal-04065855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-alkylamino peptoid homooligomers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Various Strategies to control the conformation of peptoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Taillefumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Rzeigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pypec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Taillefumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Peptoid Summit</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">36th European Peptide Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Sitges, Spain. pp.143-146, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17952/36EPS.2022.143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04065855v1</w:t>
+                <w:t xml:space="preserve">hal-03844376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-Azaalkyl glycines: a new tool to constrain the trans conformation of peptoid amides.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peptoid folding and peptide sequence mimic using NCa-gem-dimethylated and triazolium-type side chains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Taillefumier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">R. Shyam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nauton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Roy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Online RJ’21 symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Symposium on Foldamers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03574324v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptoid folding and peptide sequence mimic using NCa-gem-dimethylated and triazolium-type side chains.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">N-Azaalkyl glycines: a new tool to constrain the trans conformation of peptoid amides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pypec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Taillefumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Roy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Foldamers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Online RJ’21 symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560635v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimes de PAMs amphiphiles cationiques de type peptoïde : Conception, synthèse et évaluation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Shyam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Shyam</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N. Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Taillefumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes Journées du GDR MuFoPAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02530612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclic Peptoids as Peptidomimetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Caumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hjelmgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probes for Peptides Science : design and methodological development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00531752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edifices glycoconjugués multivalents beta-peptides-antigène Tn.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Remuson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Taillefumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Réunion Groupe Français des Peptides et des Protéines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Albé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00387877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circular dichroism investigation of beta-peptides and novel &amp;quot;hybrid&amp;quot; alpha, beta-peptoids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. de Santis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hjelmgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CD 2009 – 12th International Conference on Circular Dichroism ; ISBC – 5th Interdisciplinary Symposium on Biological Chirality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Brescia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00387989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">beta-peptides and novel &amp;quot;hybrid&amp;quot; alpha,beta-peptoids : scaffolds for multivalent ligand display</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hjelmgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Caumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. de Santis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foldamers: building blocks, structure and function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Szeged, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00435570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edifices glycoconjugués multivalents. Antigènes Tn – béta-Peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6079,333 +6091,333 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SyCOCAL VI, Symposium de Chimie Organique en Centre-Auvergne-Limousin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, La Bourboule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00323171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclic beta-Peptoid platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hjelmgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXth French-Japanese Symposium on Medicinal and Fine Chemistry (FJS 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00345719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béta-peptoïdes : plateformes multivalentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hjelmgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roy-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Taillefumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SyCOCAL VI, Symposium de Chimie Organique en Centre-Auvergne-Limousin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, La Bourboule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00323102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assemblages multivalents antigène TN – b-peptides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6420,133 +6432,133 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIèmes journées du Groupe Français des Glucides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Ax-les-Thermes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00246506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of a conformationally constrained rhodopeptin analogue containing a cyclobutane b-aminoacid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David J Aitken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Tetrahedron Symposium, Challenges in Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00128051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6556,587 +6568,587 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Various strategies for controlling peptoid conformation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Taillefumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rzeigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pypec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th European Peptide Symposium /12th International Peptide Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04068885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-inspired design of amphiphilic molecular architectures to combat bacterial infections.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guerinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Malige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Taillefumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd GFPP / BPGM5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Port Leucate, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04068973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disrupting HCN channels - TRIP8b interaction is an efficient strategy to decrease acute oxaliplatin-induced peripheral neuropathy symptoms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Morez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Prival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Aissouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bourinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IASP 2022 World Congress on pain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04068893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités antibactériennes et anti-biofilm de mimes de PAMs amphiphiles cationiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Shyam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guerinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Shyam</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N. Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Journées du GDR MuFoPAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the Design of New Anti-Malaria Compounds using Structure In Vitro and In Vivo based Drug Screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jugnarain Vinesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ballut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Châu Nguyễn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7155,51 +7167,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmesJournées du Consortium anti-Parasitaire et -Fongique (CaPF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03095674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7209,147 +7221,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux peptoides et leur utilisation dans la prevention ou le traitement de la douleur chronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Busserolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bourinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Taillefumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nauton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: WO2022074313A1. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7359,164 +7371,164 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Various Strategies to control the conformation of peptoids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Taillefumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rzeigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pypec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Peptide Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28 (e3445), pp.143-146, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04027043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId205"/>
+      <w:footerReference w:type="default" r:id="rId206"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7584,51 +7596,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="528C284E"/>
+    <w:nsid w:val="77A678FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7815,51 +7827,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-roy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7238-8708" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06741124X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-6863-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04988097v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Bordas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Faure" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Taillefumier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c00009" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942220v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Guerinot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Malige" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charbonnel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Malosse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jouffret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.4c01149" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04749560v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathakali De" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.4c00591" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04749521v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836056v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Angelici" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholus Bhattacharjee" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pypec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2OB01351G" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03807850v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.18.85" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03166784v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Rzeigui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynel &#350;ahin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu&#287;ba K&#252;&#231;&#252;k" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;mer G&#246;ler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2020.109095" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03414939v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhe Shyam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Forestier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202101155" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02430577v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kriznik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jameleddine Khiari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b02916" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194898v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nauton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.23273" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385535v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teuta Eljezi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nativel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Richard Richard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pinguet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2019.03.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825751v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Dumonteil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bhattacharjee" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b00606" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916386v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Szekely" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith D&#233;riaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Job" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lo-Man" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b00960" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526105v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-H. Elchinger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delattre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faure" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Badel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-016-2212-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656039v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b07475" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650369v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Aliouat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caumes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zouikri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b02804" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01531982v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Angelici" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc90163h" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968717v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Didierjean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc00375c" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207908v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Elchinger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Badel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2014.09.061" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154481v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Olivier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marquet Bernard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Alric" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jourdan Alex" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morel Bertrand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081362v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.12305" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081355v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201402238" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RCFC7W08-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987596v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hjelmgaard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika El-Ghozzi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Avignant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC00821A" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819195v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520992v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caumes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Esvan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol400820y" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950098v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernandes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol401478j" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787235v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Reynaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Servent" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766881v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja302342h" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566172v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cecioni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Darbost" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnamour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Parrot-Lopez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609665v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliana de Santis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-011-0887-1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W5K0Q2K3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493375v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Barra" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265039v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thery" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093930v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gauzy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pereira" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.200747068" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5V76MCXR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02541796v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abrunhosa-Thomas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Besset" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-982547" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118385v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Aitken" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.06.027" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04026980v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Morez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aissouni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Prival" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Barbier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balayssac" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12786" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844376v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17952/36EPS.2022.143" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04065855v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03574324v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pypec" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Taillefumier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560635v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shyam" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nauton" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Charbonnel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forestier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530612v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531752v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387877v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Remuson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387989v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Santis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435570v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Edwards" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323171v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345719v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323102v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roy-Faure" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246506v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128051v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04068885v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rzeigui" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04068973v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerinot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malige" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04068893v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prival" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aissouni" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourinet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580618v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095674v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugnarain Vinesh" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ballut" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975361v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Busserolles" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourinet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04027043v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-roy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7238-8708" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06741124X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-6863-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04988097v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Bordas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Faure" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Taillefumier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c00009" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942220v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Guerinot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Malige" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charbonnel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Malosse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jouffret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.4c01149" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04749521v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04749560v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathakali De" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.4c00591" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836056v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Angelici" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholus Bhattacharjee" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pypec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2OB01351G" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03807850v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.18.85" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03414939v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhe Shyam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Forestier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202101155" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03166784v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Rzeigui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynel &#350;ahin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu&#287;ba K&#252;&#231;&#252;k" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;mer G&#246;ler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2020.109095" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02430577v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kriznik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jameleddine Khiari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b02916" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194898v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nauton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.23273" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385535v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teuta Eljezi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nativel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Richard Richard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pinguet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2019.03.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825751v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Dumonteil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bhattacharjee" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b00606" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916386v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Szekely" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith D&#233;riaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Job" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lo-Man" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b00960" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656039v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b07475" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526105v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-H. Elchinger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delattre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faure" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Badel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-016-2212-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650369v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Aliouat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caumes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zouikri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b02804" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968717v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Angelici" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Didierjean" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc00375c" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01531982v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc90163h" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207908v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Elchinger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Badel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2014.09.061" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD34VSN1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081362v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.12305" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154481v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Olivier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marquet Bernard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Alric" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jourdan Alex" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morel Bertrand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081355v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201402238" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RCFC7W08-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987596v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hjelmgaard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika El-Ghozzi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Avignant" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC00821A" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819195v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520992v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caumes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Esvan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol400820y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950098v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernandes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol401478j" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787235v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Reynaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Servent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766881v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja302342h" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566172v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cecioni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Darbost" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnamour" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Parrot-Lopez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609665v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliana de Santis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-011-0887-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W5K0Q2K3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493375v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Barra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265039v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thery" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093930v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gauzy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pereira" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.200747068" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5V76MCXR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02541796v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abrunhosa-Thomas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Besset" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-982547" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118385v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Aitken" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.06.027" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04026980v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Morez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aissouni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Prival" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Barbier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balayssac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12786" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04065855v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844376v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17952/36EPS.2022.143" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560635v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shyam" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nauton" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Charbonnel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forestier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03574324v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pypec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Taillefumier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530612v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531752v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387877v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Remuson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387989v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Santis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435570v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Edwards" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323171v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345719v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323102v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roy-Faure" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246506v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128051v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04068885v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rzeigui" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04068973v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerinot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malige" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04068893v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prival" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aissouni" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourinet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580618v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095674v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugnarain Vinesh" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ballut" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975361v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Busserolles" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourinet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04027043v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>