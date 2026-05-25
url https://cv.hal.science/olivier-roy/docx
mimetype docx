--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -447,868 +447,868 @@
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.orglett.4c01149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942220v1</w:t>
+                <w:t xml:space="preserve">hal-04749521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Triazolium-Grafted Peptidomimetic Macrocycles with Facial Amphipathicity to Target Pathogenic Bacteria</w:t>
+                <w:t xml:space="preserve">Quaternized 1,2,3-Triazolyl Content and Modulation Potentiate Antibacterial and Antifungal Activities of Amphipathic Peptoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra Guerinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Malige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathakali De</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Maresca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charbonnel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jouffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.4c01149⟩</w:t>
+              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (11), pp.3915-3927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.4c00591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04749521v1</w:t>
+                <w:t xml:space="preserve">hal-04749560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternized 1,2,3-Triazolyl Content and Modulation Potentiate Antibacterial and Antifungal Activities of Amphipathic Peptoids</w:t>
+                <w:t xml:space="preserve">Design of Triazolium-Grafted Peptidomimetic Macrocycles with Facial Amphipathicity to Target Pathogenic Bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra Guerinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Malige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Malosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jouffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (19), pp.4088-4092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.4c01149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.4c00591⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04749560v1</w:t>
+                <w:t xml:space="preserve">hal-04942220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the conformational landscape of achiral all- cis tert -butyl β-peptoids</w:t>
+                <w:t xml:space="preserve">First series of N -alkylamino peptoid homooligomers: solution phase synthesis and conformational investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetano Angelici</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maxime Pypec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jouffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Taillefumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2OB01351G⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18, pp.845-854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.18.85⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836056v1</w:t>
+                <w:t xml:space="preserve">hal-03807850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First series of N -alkylamino peptoid homooligomers: solution phase synthesis and conformational investigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Unveiling the conformational landscape of achiral all- cis tert -butyl β-peptoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Angelici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholus Bhattacharjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pypec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jouffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18, pp.845-854. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (40), pp.7907-7915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3762/bjoc.18.85⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2OB01351G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03807850v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution‐Phase Synthesis of Backbone‐Constrained Cationic Peptoid Hexamers with Antibacterial and Anti‐biofilm Activities</w:t>
+                <w:t xml:space="preserve">Peptoid-phthalocyanine architectures with different grafting positions: Synthetic strategy and photoproperties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radhe Shyam</w:t>
+                <w:t xml:space="preserve">Maha Rzeigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Forestier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Charbonnel</w:t>
+                <w:t xml:space="preserve">Zeynel Şahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Taillefumier</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuğba Küçük</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ömer Göler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202101155⟩</w:t>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 189, pp.109095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2020.109095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03414939v1</w:t>
+                <w:t xml:space="preserve">hal-03166784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptoid-phthalocyanine architectures with different grafting positions: Synthetic strategy and photoproperties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zeynel Şahin</w:t>
+                <w:t xml:space="preserve">Solution‐Phase Synthesis of Backbone‐Constrained Cationic Peptoid Hexamers with Antibacterial and Anti‐biofilm Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhe Shyam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ömer Göler</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Taillefumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyes and Pigments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 189, pp.109095. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Eur. J. Org. Chem., 2021 (42), pp.5813-5822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2020.109095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202101155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166784v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strengthening Peptoid Helicity through Sequence Site-Specific Positioning of Amide Cis-Inducing Nt Bu monomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Rzeigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Traïkia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1392,295 +1392,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NC α‐ gem ‐dimethylated peptoid side chains: A novel approach for structural control and peptide sequence mimetics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vitro cytotoxic effects of secondary metabolites of DEHP and its alternative plasticizers DINCH and DINP on a L929 cell line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Nauton</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claude Taillefumier</w:t>
+                <w:t xml:space="preserve">Teuta Eljezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pinta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Nativel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Richard Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pinguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopolymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bip.23273⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 222 (3), pp.583-589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2019.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194898v1</w:t>
+                <w:t xml:space="preserve">hal-02385535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro cytotoxic effects of secondary metabolites of DEHP and its alternative plasticizers DINCH and DINP on a L929 cell line</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damien Richard Richard</w:t>
+                <w:t xml:space="preserve">NC α‐ gem ‐dimethylated peptoid side chains: A novel approach for structural control and peptide sequence mimetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhe Shyam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Pinguet</w:t>
+                <w:t xml:space="preserve">Lionel Nauton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Angelici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Taillefumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 222 (3), pp.583-589. </w:t>
+              <w:t xml:space="preserve">Biopolymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 110, pp.e23273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2019.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/bip.23273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385535v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Conformation of Mixed Cis – Trans α,β-Oligopeptoids: A Joint Experimental and Computational Study</w:t>
               </w:r>
@@ -1692,51 +1692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Dumonteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bhattacharjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetano Angelici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1928,295 +1928,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneous and Robust Polyproline Type I Helices from Peptoids with Nonaromatic α-Chiral Side Chains</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Kriznik</w:t>
+                <w:t xml:space="preserve">Antioxidant activities of peptoid-grafted chitosan films.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P-H. Elchinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.7b07475⟩</w:t>
+              <w:t xml:space="preserve">Applied Biochemistry and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 181, pp.283-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12010-016-2212-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656039v1</w:t>
+                <w:t xml:space="preserve">hal-01526105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant activities of peptoid-grafted chitosan films.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Badel</w:t>
+                <w:t xml:space="preserve">Homogeneous and Robust Polyproline Type I Helices from Peptoids with Nonaromatic α-Chiral Side Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Dumonteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jouffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kriznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Biochemistry and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 181, pp.283-293. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139 (38), pp.13533 - 13540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12010-016-2212-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.7b07475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01526105v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1,2,3-Triazolium-Based Peptoid Oligomers</w:t>
               </w:r>
@@ -2330,295 +2330,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01650369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak backbone CH···O=C and side chain tBu···tBu London interactions help promote helix folding of achiral NtBu peptoids</w:t>
+                <w:t xml:space="preserve">Correction: Weak backbone CH⋯O=C and side chain tBu⋯tBu London interactions help promote helix folding of achiral NtBu peptoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Angelici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholus Bhattacharjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Didierjean</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 52 (24), pp.4573-4576. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6cc00375c⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 52 (39), pp.6625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6cc90163h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01968717v1</w:t>
+                <w:t xml:space="preserve">hal-01531982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Weak backbone CH⋯O=C and side chain tBu⋯tBu London interactions help promote helix folding of achiral NtBu peptoids</w:t>
+                <w:t xml:space="preserve">Weak backbone CH···O=C and side chain tBu···tBu London interactions help promote helix folding of achiral NtBu peptoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Angelici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholus Bhattacharjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Didierjean</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 52 (39), pp.6625. </w:t>
+              <w:t xml:space="preserve">, 2016, 52 (24), pp.4573-4576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6cc90163h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6cc00375c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531982v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immobilization of proteases on chitosan for the development of films with antibiofilm properties.</w:t>
               </w:r>
@@ -2744,286 +2744,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of proteases against biofilms of Staphylococcus aureus and Staphylococcus epidermidis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Badel</w:t>
+                <w:t xml:space="preserve">(Re)investigation of the reactivity of uranium hexafluoride toward several organic functions at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marquet Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Alric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jourdan Alex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 167, pp.74-78</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01081362v1</w:t>
+                <w:t xml:space="preserve">hal-01154481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Re)investigation of the reactivity of uranium hexafluoride toward several organic functions at room temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Morel Bertrand</w:t>
+                <w:t xml:space="preserve">Effect of proteases against biofilms of Staphylococcus aureus and Staphylococcus epidermidis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Elchinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (5), pp.507-513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/lam.12305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154481v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Glycopeptides to Glycopeptoids.</w:t>
               </w:r>
@@ -3164,51 +3164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hjelmgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika El-Ghozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3393,103 +3393,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The tert-Butyl Side Chain: A Powerful Means to Lock Peptoid Amide Bonds in the Cis Conformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Esvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15 (9), pp.2246-2249. </w:t>
@@ -4080,51 +4080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amino Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 41, pp.663-672. </w:t>
@@ -4321,51 +4321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Taillefumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4397,307 +4397,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00265039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[2 + 2] Photocycloadditions with Chiral Uracil Derivatives: Access to All Four Stereoisomers of 2-Aminocyclobutanecarboxylic Acid.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diastereoselective Synthesis of 2-Monosubstituted and 2,6-Disubstituted Piperidines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Gauzy</w:t>
+                <w:t xml:space="preserve">Isabelle Abrunhosa-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Yang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Roy</w:t>
+                <w:t xml:space="preserve">Tatiana Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Pereira</w:t>
+                <w:t xml:space="preserve">Pierre Chalard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemInform</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 38 (47), </w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2007 (10), pp.1613-1615. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chin.200747068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-2007-982547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03093930v1</w:t>
+                <w:t xml:space="preserve">hal-02541796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diastereoselective Synthesis of 2-Monosubstituted and 2,6-Disubstituted Piperidines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[2 + 2] Photocycloadditions with Chiral Uracil Derivatives: Access to All Four Stereoisomers of 2-Aminocyclobutanecarboxylic Acid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gauzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Abrunhosa-Thomas</w:t>
+                <w:t xml:space="preserve">Yi Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Besset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chalard</w:t>
+                <w:t xml:space="preserve">Elisabeth Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemInform</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38 (47), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chin.200747068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-2007-982547⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02541796v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A solution to the component instability problem in the preparation of peptides containing C2 substituted cis-cyclobutane b-aminoacids: synthesis of a stable rhodopeptin analogue.</w:t>
               </w:r>
@@ -4813,191 +4813,187 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of HCN channel activity in oxaliplatin-induced peripheral neuropathy.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Various Strategies to control the conformation of peptoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Taillefumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Rzeigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pypec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of French Society of Pharmacology and Therapeutics 2022 (Congrès SFPT 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fcp.12786⟩</w:t>
+              <w:t xml:space="preserve">36th European Peptide Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Sitges, Spain. pp.143-146, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17952/36EPS.2022.143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026980v1</w:t>
+                <w:t xml:space="preserve">hal-03844376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-alkylamino peptoid homooligomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pypec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jouffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5025,489 +5021,493 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Peptoid Summit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Various Strategies to control the conformation of peptoids</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modulation of HCN channel activity in oxaliplatin-induced peripheral neuropathy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Morez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Aissouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Prival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Balayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th European Peptide Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Sitges, Spain. pp.143-146, </w:t>
+              <w:t xml:space="preserve">Annual Meeting of French Society of Pharmacology and Therapeutics 2022 (Congrès SFPT 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Pharmacologie et de Thérapeutique (SFPT), Jun 2022, Lille, France. pp.10-11, CO-004, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17952/36EPS.2022.143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fcp.12786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844376v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptoid folding and peptide sequence mimic using NCa-gem-dimethylated and triazolium-type side chains.</w:t>
+                <w:t xml:space="preserve">N-Azaalkyl glycines: a new tool to constrain the trans conformation of peptoid amides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Shyam</w:t>
+                <w:t xml:space="preserve">M. Pypec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Nauton</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">C. Taillefumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Roy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Foldamers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Online RJ’21 symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560635v1</w:t>
+                <w:t xml:space="preserve">hal-03574324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-Azaalkyl glycines: a new tool to constrain the trans conformation of peptoid amides.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peptoid folding and peptide sequence mimic using NCa-gem-dimethylated and triazolium-type side chains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Shyam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nauton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pypec</w:t>
+                <w:t xml:space="preserve">N. Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Taillefumier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Online RJ’21 symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Symposium on Foldamers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03574324v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimes de PAMs amphiphiles cationiques de type peptoïde : Conception, synthèse et évaluation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Shyam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Taillefumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes Journées du GDR MuFoPAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Besançon, France</w:t>
@@ -5588,51 +5588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hjelmgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probes for Peptides Science : design and methodological development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Paris, France</w:t>
@@ -5655,864 +5655,864 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00531752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edifices glycoconjugués multivalents beta-peptides-antigène Tn.</w:t>
+                <w:t xml:space="preserve">beta-peptides and novel &amp;quot;hybrid&amp;quot; alpha,beta-peptoids : scaffolds for multivalent ligand display</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Roy</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hjelmgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Caumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Remuson</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. de Santis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Réunion Groupe Français des Peptides et des Protéines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Albé, France</w:t>
+              <w:t xml:space="preserve">Foldamers: building blocks, structure and function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Szeged, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00387877v1</w:t>
+                <w:t xml:space="preserve">hal-00435570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular dichroism investigation of beta-peptides and novel &amp;quot;hybrid&amp;quot; alpha, beta-peptoids.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edifices glycoconjugués multivalents beta-peptides-antigène Tn.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Remuson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Taillefumier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CD 2009 – 12th International Conference on Circular Dichroism ; ISBC – 5th Interdisciplinary Symposium on Biological Chirality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Brescia, Italy</w:t>
+              <w:t xml:space="preserve">16ème Réunion Groupe Français des Peptides et des Protéines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Albé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00387989v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00387877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">beta-peptides and novel &amp;quot;hybrid&amp;quot; alpha,beta-peptoids : scaffolds for multivalent ligand display</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circular dichroism investigation of beta-peptides and novel &amp;quot;hybrid&amp;quot; alpha, beta-peptoids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. de Santis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hjelmgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. A. Edwards</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foldamers: building blocks, structure and function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Szeged, Hungary</w:t>
+              <w:t xml:space="preserve">CD 2009 – 12th International Conference on Circular Dichroism ; ISBC – 5th Interdisciplinary Symposium on Biological Chirality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Brescia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00435570v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00387989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edifices glycoconjugués multivalents. Antigènes Tn – béta-Peptides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cyclic beta-Peptoid platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hjelmgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SyCOCAL VI, Symposium de Chimie Organique en Centre-Auvergne-Limousin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, La Bourboule, France</w:t>
+              <w:t xml:space="preserve">XXth French-Japanese Symposium on Medicinal and Fine Chemistry (FJS 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00323171v1</w:t>
+                <w:t xml:space="preserve">hal-00345719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic beta-Peptoid platforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Faure</w:t>
+                <w:t xml:space="preserve">Béta-peptoïdes : plateformes multivalentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hjelmgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Roy</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Roy-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Taillefumier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXth French-Japanese Symposium on Medicinal and Fine Chemistry (FJS 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">SyCOCAL VI, Symposium de Chimie Organique en Centre-Auvergne-Limousin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, La Bourboule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00345719v1</w:t>
+                <w:t xml:space="preserve">hal-00323102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béta-peptoïdes : plateformes multivalentes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assemblages multivalents antigène TN – b-peptides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Taillefumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SyCOCAL VI, Symposium de Chimie Organique en Centre-Auvergne-Limousin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, La Bourboule, France</w:t>
+              <w:t xml:space="preserve">XXIIèmes journées du Groupe Français des Glucides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Ax-les-Thermes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00323102v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00246506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assemblages multivalents antigène TN – b-peptides.</w:t>
+                <w:t xml:space="preserve">Edifices glycoconjugués multivalents. Antigènes Tn – béta-Peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Taillefumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIèmes journées du Groupe Français des Glucides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Ax-les-Thermes, France</w:t>
+              <w:t xml:space="preserve">SyCOCAL VI, Symposium de Chimie Organique en Centre-Auvergne-Limousin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, La Bourboule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00246506v1</w:t>
+                <w:t xml:space="preserve">hal-00323171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of a conformationally constrained rhodopeptin analogue containing a cyclobutane b-aminoacid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David J Aitken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6582,103 +6582,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Various strategies for controlling peptoid conformation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Taillefumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rzeigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pypec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th European Peptide Symposium /12th International Peptide Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6729,77 +6729,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guerinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Malige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Taillefumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd GFPP / BPGM5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Port Leucate, France</w:t>
@@ -6880,51 +6880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Aissouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bourinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IASP 2022 World Congress on pain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Toronto, Canada</w:t>
@@ -6953,103 +6953,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités antibactériennes et anti-biofilm de mimes de PAMs amphiphiles cationiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Shyam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guerinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Journées du GDR MuFoPAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Marseille, France</w:t>
@@ -7287,51 +7287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Taillefumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2022074313A1. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -7385,103 +7385,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Various Strategies to control the conformation of peptoids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Taillefumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rzeigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pypec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Peptide Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28 (e3445), pp.143-146, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7596,51 +7596,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="77A678FB"/>
+    <w:nsid w:val="0699761D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7827,51 +7827,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-roy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7238-8708" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06741124X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-6863-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04988097v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Bordas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Faure" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Taillefumier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c00009" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942220v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Guerinot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Malige" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charbonnel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Malosse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jouffret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.4c01149" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04749521v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04749560v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathakali De" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.4c00591" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836056v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Angelici" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholus Bhattacharjee" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pypec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2OB01351G" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03807850v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.18.85" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03414939v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhe Shyam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Forestier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202101155" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03166784v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Rzeigui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynel &#350;ahin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu&#287;ba K&#252;&#231;&#252;k" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;mer G&#246;ler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2020.109095" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02430577v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kriznik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jameleddine Khiari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b02916" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194898v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nauton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.23273" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385535v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teuta Eljezi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nativel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Richard Richard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pinguet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2019.03.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825751v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Dumonteil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bhattacharjee" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b00606" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916386v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Szekely" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith D&#233;riaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Job" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lo-Man" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b00960" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656039v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b07475" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526105v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-H. Elchinger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delattre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faure" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Badel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-016-2212-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650369v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Aliouat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caumes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zouikri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b02804" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968717v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Angelici" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Didierjean" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc00375c" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01531982v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc90163h" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207908v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Elchinger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Badel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2014.09.061" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD34VSN1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081362v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.12305" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154481v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Olivier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marquet Bernard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Alric" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jourdan Alex" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morel Bertrand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081355v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201402238" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RCFC7W08-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987596v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hjelmgaard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika El-Ghozzi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Avignant" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC00821A" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819195v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520992v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caumes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Esvan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol400820y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950098v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernandes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol401478j" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787235v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Reynaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Servent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766881v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja302342h" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566172v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cecioni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Darbost" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnamour" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Parrot-Lopez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609665v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliana de Santis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-011-0887-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W5K0Q2K3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493375v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Barra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265039v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thery" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093930v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gauzy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pereira" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.200747068" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5V76MCXR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02541796v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abrunhosa-Thomas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Besset" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-982547" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118385v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Aitken" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.06.027" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04026980v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Morez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aissouni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Prival" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Barbier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balayssac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12786" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04065855v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844376v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17952/36EPS.2022.143" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560635v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shyam" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nauton" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Charbonnel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forestier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03574324v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pypec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Taillefumier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530612v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531752v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387877v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Remuson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387989v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Santis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435570v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Edwards" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323171v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345719v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323102v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roy-Faure" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246506v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128051v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04068885v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rzeigui" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04068973v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerinot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malige" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04068893v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prival" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aissouni" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourinet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580618v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095674v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugnarain Vinesh" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ballut" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975361v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Busserolles" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourinet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04027043v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-roy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7238-8708" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06741124X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-6863-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04988097v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Bordas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Faure" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Taillefumier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c00009" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04749521v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Guerinot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Malige" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charbonnel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Malosse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jouffret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.4c01149" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04749560v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathakali De" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.4c00591" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942220v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03807850v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pypec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.18.85" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836056v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Angelici" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholus Bhattacharjee" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2OB01351G" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03166784v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Rzeigui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynel &#350;ahin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu&#287;ba K&#252;&#231;&#252;k" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;mer G&#246;ler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2020.109095" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03414939v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhe Shyam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Forestier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202101155" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02430577v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kriznik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jameleddine Khiari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b02916" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385535v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teuta Eljezi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nativel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Richard Richard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pinguet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2019.03.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194898v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nauton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.23273" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825751v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Dumonteil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bhattacharjee" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b00606" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916386v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Szekely" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith D&#233;riaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Job" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lo-Man" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b00960" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526105v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-H. Elchinger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delattre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faure" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Badel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-016-2212-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656039v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b07475" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650369v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Aliouat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caumes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zouikri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b02804" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01531982v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Angelici" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc90163h" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968717v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Didierjean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc00375c" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207908v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Elchinger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Badel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2014.09.061" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD34VSN1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154481v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Olivier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marquet Bernard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Alric" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jourdan Alex" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morel Bertrand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081362v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.12305" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081355v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201402238" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RCFC7W08-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987596v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hjelmgaard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika El-Ghozzi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Avignant" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC00821A" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819195v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520992v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caumes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Esvan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol400820y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950098v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernandes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol401478j" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787235v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Reynaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Servent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766881v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja302342h" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566172v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cecioni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Darbost" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnamour" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Parrot-Lopez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609665v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliana de Santis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-011-0887-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W5K0Q2K3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493375v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Barra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265039v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thery" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02541796v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abrunhosa-Thomas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Besset" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-982547" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093930v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gauzy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pereira" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.200747068" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5V76MCXR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118385v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Aitken" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.06.027" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844376v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17952/36EPS.2022.143" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04065855v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04026980v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Morez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aissouni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Prival" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Barbier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balayssac" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12786" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03574324v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pypec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Taillefumier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560635v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shyam" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nauton" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Charbonnel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forestier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530612v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531752v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435570v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Santis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Edwards" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387877v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Remuson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387989v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345719v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323102v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roy-Faure" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246506v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323171v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128051v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04068885v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rzeigui" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04068973v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerinot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malige" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04068893v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prival" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aissouni" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourinet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580618v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095674v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugnarain Vinesh" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ballut" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975361v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Busserolles" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourinet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04027043v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>