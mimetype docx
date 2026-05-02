--- v0 (2026-03-19)
+++ v1 (2026-05-02)
@@ -1081,51 +1081,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bézier Curve Parametrization for Gradient Descent Shape Optimization of Microwave Circuits</w:t>
+                <w:t xml:space="preserve">Shape Optimization Methods for the Design of Microwave Circuits and Antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durousseau</w:t>
@@ -1160,97 +1160,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ruatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Microwave Filters (7th IWMF)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 2nd URSI Atlantic Radio Science Meeting (AT-RASC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Gran Canaria, Spain. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/URSI-AT-RASC.2018.8471530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01778627v1</w:t>
+                <w:t xml:space="preserve">hal-02376952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape Optimization Methods for the Design of Microwave Circuits and Antennas</w:t>
+                <w:t xml:space="preserve">Bézier Curve Parametrization for Gradient Descent Shape Optimization of Microwave Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durousseau</w:t>
@@ -1285,82 +1294,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ruatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 2nd URSI Atlantic Radio Science Meeting (AT-RASC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Microwave Filters (7th IWMF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Space Agency (ESA); Centre National D'Etudes Spatiales (CNES), Apr 2018, Noordwijk, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/URSI-AT-RASC.2018.8471530⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02376952v1</w:t>
+                <w:t xml:space="preserve">hal-01778627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradient Descent Shape Optimization of Microwave Circuits using Bézier Curves Parametrization</w:t>
               </w:r>
@@ -2503,234 +2503,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00114073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient list-decoding for erasure of Reed-Muller codes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eﬃcient Computation of Algebraic Immunity for Algebraic and Fast Algebraic Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Armknecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Carlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Künzli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willi Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IEEE International Symposium on Information Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France. pp.148-152</w:t>
+              <w:t xml:space="preserve">EUROCRYPT 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Saint Petersbourg, Russia. pp.147-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00114097v1</w:t>
+                <w:t xml:space="preserve">hal-00337016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eﬃcient Computation of Algebraic Immunity for Algebraic and Fast Algebraic Attacks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient list-decoding for erasure of Reed-Muller codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ruatta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCRYPT 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Saint Petersbourg, Russia. pp.147-164</w:t>
+              <w:t xml:space="preserve">Proceedings of IEEE International Symposium on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France. pp.148-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00337016v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00114097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4489,51 +4489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474857v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aragon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaborit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hauteville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ruatta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Z&#233;mor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2019.2933535" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280904v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schreck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2015.2511786" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710845v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnelie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bourdin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caubet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296520v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Szanto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Sciabica" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.10.008" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421214v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Niang Diatta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mourrain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2011.09.010" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612876v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durousseau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Menudier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carpentier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMFW49589.2021.9642327" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02303015v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bardet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bros" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Neiger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45727-3_3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094287v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01778627v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376952v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSI-AT-RASC.2018.8471530" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376911v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2018.8541573" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01315808v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satafa Sanogo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bila" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474923v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Wendyida Kabore" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Meghdadi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cances" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2015.7147625" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354877v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tillich" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261425v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261421v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908903v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40020-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913719v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Murat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Zemor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683738v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Boito" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218271v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1390768.1390778" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114073v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114097v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337016v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Armknecht" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Carlet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon K&#252;nzli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Meier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474891v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Thiecoumba Gueye" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Belo Klamti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36237-9_6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474904v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71667-1_13" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684800v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boucher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Geiselmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ulmer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12929-2_10" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GW8GR91Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04278611v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aguilar Melchor" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Bettaieb" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bidoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04317561v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blazy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Deneuville" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946967v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946962v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062636v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Garnier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05474661v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debris-Alazard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Neveu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934848v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564448v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070779v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002243v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04071349v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474857v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aragon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaborit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hauteville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ruatta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Z&#233;mor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2019.2933535" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280904v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schreck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2015.2511786" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710845v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnelie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bourdin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caubet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296520v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Szanto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Sciabica" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.10.008" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421214v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Niang Diatta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mourrain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2011.09.010" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612876v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durousseau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Menudier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carpentier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMFW49589.2021.9642327" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02303015v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bardet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bros" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Neiger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45727-3_3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094287v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376952v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSI-AT-RASC.2018.8471530" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01778627v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376911v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2018.8541573" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01315808v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satafa Sanogo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bila" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474923v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Wendyida Kabore" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Meghdadi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cances" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2015.7147625" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354877v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tillich" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261425v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261421v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908903v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40020-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913719v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Murat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Zemor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683738v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Boito" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218271v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1390768.1390778" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114073v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337016v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Armknecht" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Carlet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon K&#252;nzli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Meier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114097v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474891v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Thiecoumba Gueye" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Belo Klamti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36237-9_6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474904v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71667-1_13" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684800v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boucher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Geiselmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ulmer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12929-2_10" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GW8GR91Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04278611v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aguilar Melchor" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Bettaieb" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bidoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04317561v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blazy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Deneuville" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946967v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946962v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062636v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Garnier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05474661v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debris-Alazard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Neveu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934848v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564448v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070779v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002243v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04071349v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>