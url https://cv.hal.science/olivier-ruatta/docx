--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -2503,234 +2503,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00114073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eﬃcient Computation of Algebraic Immunity for Algebraic and Fast Algebraic Attacks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient list-decoding for erasure of Reed-Muller codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ruatta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCRYPT 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Saint Petersbourg, Russia. pp.147-164</w:t>
+              <w:t xml:space="preserve">Proceedings of IEEE International Symposium on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France. pp.148-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00337016v1</w:t>
+                <w:t xml:space="preserve">hal-00114097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient list-decoding for erasure of Reed-Muller codes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eﬃcient Computation of Algebraic Immunity for Algebraic and Fast Algebraic Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Armknecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Carlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Künzli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willi Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IEEE International Symposium on Information Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France. pp.148-152</w:t>
+              <w:t xml:space="preserve">EUROCRYPT 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Saint Petersbourg, Russia. pp.147-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00114097v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4489,51 +4489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474857v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aragon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaborit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hauteville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ruatta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Z&#233;mor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2019.2933535" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280904v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schreck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2015.2511786" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710845v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnelie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bourdin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caubet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296520v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Szanto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Sciabica" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.10.008" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421214v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Niang Diatta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mourrain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2011.09.010" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612876v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durousseau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Menudier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carpentier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMFW49589.2021.9642327" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02303015v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bardet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bros" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Neiger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45727-3_3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094287v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376952v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSI-AT-RASC.2018.8471530" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01778627v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376911v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2018.8541573" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01315808v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satafa Sanogo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bila" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474923v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Wendyida Kabore" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Meghdadi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cances" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2015.7147625" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354877v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tillich" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261425v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261421v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908903v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40020-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913719v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Murat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Zemor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683738v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Boito" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218271v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1390768.1390778" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114073v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337016v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Armknecht" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Carlet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon K&#252;nzli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Meier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114097v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474891v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Thiecoumba Gueye" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Belo Klamti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36237-9_6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474904v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71667-1_13" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684800v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boucher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Geiselmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ulmer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12929-2_10" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GW8GR91Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04278611v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aguilar Melchor" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Bettaieb" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bidoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04317561v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blazy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Deneuville" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946967v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946962v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062636v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Garnier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05474661v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debris-Alazard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Neveu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934848v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564448v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070779v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002243v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04071349v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474857v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aragon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaborit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hauteville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ruatta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Z&#233;mor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2019.2933535" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280904v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schreck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2015.2511786" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710845v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnelie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bourdin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caubet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296520v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Szanto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Sciabica" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.10.008" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421214v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Niang Diatta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mourrain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2011.09.010" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612876v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durousseau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Menudier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carpentier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMFW49589.2021.9642327" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02303015v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bardet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bros" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Neiger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45727-3_3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094287v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376952v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSI-AT-RASC.2018.8471530" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01778627v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376911v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2018.8541573" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01315808v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satafa Sanogo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bila" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474923v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Wendyida Kabore" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Meghdadi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cances" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2015.7147625" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354877v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tillich" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261425v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261421v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908903v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40020-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913719v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Murat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Zemor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683738v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Boito" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218271v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1390768.1390778" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114073v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114097v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337016v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Armknecht" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Carlet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon K&#252;nzli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Meier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474891v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Thiecoumba Gueye" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Belo Klamti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36237-9_6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474904v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71667-1_13" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684800v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boucher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Geiselmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ulmer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12929-2_10" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GW8GR91Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04278611v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aguilar Melchor" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Bettaieb" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bidoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04317561v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blazy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Deneuville" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946967v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946962v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062636v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Garnier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05474661v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debris-Alazard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Neveu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934848v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564448v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070779v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002243v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04071349v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>