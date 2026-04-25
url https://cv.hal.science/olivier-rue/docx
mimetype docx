--- v0 (2026-03-20)
+++ v1 (2026-04-25)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -230,161 +230,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient Microbiomes as Mirrored by DNA Extracted From Century‐Old Herbarium Plants and Associated Soil</w:t>
+                <w:t xml:space="preserve">From process to flavor: Microbial and sensory characterization of traditional Kaak and its artisanal production methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluca Grasso</w:t>
+                <w:t xml:space="preserve">Rachelle Alhosry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Debruyne</w:t>
+                <w:t xml:space="preserve">Lucie Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martino Adamo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rué</w:t>
+                <w:t xml:space="preserve">Rosette Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Lejzerowicz</w:t>
+                <w:t xml:space="preserve">Pierre Abi Nakhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (7), pp.e14122. </w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 136, pp.104999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.14122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2025.104999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05122326v1</w:t>
+                <w:t xml:space="preserve">hal-05583049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-RNA expression data from common carp brain cells infected by Cyvirus cyprinidallo3 at permissive and non-permissive temperatures</w:t>
               </w:r>
@@ -461,786 +461,790 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 61, pp.111800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metagenomics reveals contrasted responses of microbial communities to wheat straw amendment in cropland and grassland soils</w:t>
+                <w:t xml:space="preserve">Ancient Microbiomes as Mirrored by DNA Extracted From Century‐Old Herbarium Plants and Associated Soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domitille Jarrige</w:t>
+                <w:t xml:space="preserve">Gianluca Grasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Tardy</w:t>
+                <w:t xml:space="preserve">Régis Debruyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Loux</w:t>
+                <w:t xml:space="preserve">Martino Adamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abad Chabbi</w:t>
+                <w:t xml:space="preserve">Franck Lejzerowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.14723. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (7), pp.e14122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-98903-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.14122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05070613v1</w:t>
+                <w:t xml:space="preserve">hal-05122326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut microbiota dysfunction in Crohn’s disease</w:t>
+                <w:t xml:space="preserve">Metagenomics reveals contrasted responses of microbial communities to wheat straw amendment in cropland and grassland soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Buffet-Bataillon</w:t>
+                <w:t xml:space="preserve">Domitille Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Durão</w:t>
+                <w:t xml:space="preserve">Vincent Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Cunff</w:t>
+                <w:t xml:space="preserve">Abad Chabbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15, pp.1540352. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.14723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2025.1540352⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-98903-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04973386v1</w:t>
+                <w:t xml:space="preserve">hal-05070613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cutting type of vegetables influences the spontaneous fermentation rate</w:t>
+                <w:t xml:space="preserve">Insights into the microbial species diversity and specific making techniques behind Lebanese sourdough breads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Valence</w:t>
+                <w:t xml:space="preserve">Pamela Bechara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Junker</w:t>
+                <w:t xml:space="preserve">Rabih El Rammouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Baty</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+                <w:t xml:space="preserve">Pierre Abi-Nakhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.553⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 136 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jambio/lxaf266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701063v3</w:t>
+                <w:t xml:space="preserve">hal-05583006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easy16S: a user-friendly Shiny web-service for exploration and visualization of microbiome data.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gut microbiota dysfunction in Crohn’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Buffet-Bataillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Midoux</w:t>
+                <w:t xml:space="preserve">Gabriela Durão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Bize</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valentin Loux</w:t>
+                <w:t xml:space="preserve">Yann Le Cunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (103), pp.6704. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.1540352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21105/joss.06704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2025.1540352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785149v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the Role of Gut Microbiota in Duchenne Muscular Dystrophy</w:t>
+                <w:t xml:space="preserve">The cutting type of vegetables influences the spontaneous fermentation rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Jollet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Florence Valence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Junker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Baty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ollendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2023.10.010⟩</w:t>
+              <w:t xml:space="preserve">Peer Community In Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04383411v1</w:t>
+                <w:t xml:space="preserve">hal-04701063v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive, large-scale analysis of “terroir” cheese and milk microbiota reveals profiles strongly shaped by both geographical and human factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Irlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1249,3803 +1253,3803 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISME Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4 (1), pp.ycae095. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ismeco/ycae095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial community dispersal from wheat grains to sourdoughs : a contribution of participatory research</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insight into the Role of Gut Microbiota in Duchenne Muscular Dystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Michel</w:t>
+                <w:t xml:space="preserve">Maxence Jollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Legrand</w:t>
+                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Amelot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Diego Segond</w:t>
+                <w:t xml:space="preserve">Vincent Ollendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.16630⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 194 (2), pp.264-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2023.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741463v2</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial communities of a variety of 75 homemade fermented vegetables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Easy16S: a user-friendly Shiny web-service for exploration and visualization of microbiome data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Thierry</w:t>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Picard</w:t>
+                <w:t xml:space="preserve">Ariane Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1323424⟩</w:t>
+              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (103), pp.6704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21105/joss.06704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04350660v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota members from body sites of dairy cows are largely shared within individual hosts throughout lactation but sharing is limited in the herd</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucie Rault</w:t>
+                <w:t xml:space="preserve">Comparison of metabarcoding taxonomic markers to describe fungal communities in fermented foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Howell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Irlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s42523-023-00252-w⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.e97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04126196v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of metabarcoding taxonomic markers to describe fungal communities in fermented foods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Françoise Irlinger</w:t>
+                <w:t xml:space="preserve">Microbiota members from body sites of dairy cows are largely shared within individual hosts throughout lactation but sharing is limited in the herd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego P. Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.321⟩</w:t>
+              <w:t xml:space="preserve">Animal Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (1), pp.32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s42523-023-00252-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234976v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holistic integration of omics data reveals the drivers that shape the ecology of microbial meat spoilage scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Coeuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Poirier</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Desmonts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalal Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1286661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04282392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artisanal and farmer bread making practices differently shape fungal species community composition in French sourdoughs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bubbendorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Masson</w:t>
+                <w:t xml:space="preserve">Léocadie Lapicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Nidelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3, pp.e11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pcjournal.237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of bacterial diversity in clouds and aerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Péguilhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Péguilhan</w:t>
+                <w:t xml:space="preserve">Muriel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 298, pp.119635. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2023.119635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Multiomic Data to Characterize the Influence of Milk Fat Composition on Cantal-Type Cheese Microbiota</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial communities of a variety of 75 homemade fermented vegetables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Frétin</w:t>
+                <w:t xml:space="preserve">Victoria Chuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Gérard</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Bage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Ferlay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S Buchin</w:t>
+                <w:t xml:space="preserve">Olivier Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10020334⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1323424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1323424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579395v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Fecal Sample Collection Methods for Microbial Analysis Embedded within Colorectal Cancer Screening Programs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial community dispersal from wheat grains to sourdoughs : a contribution of participatory research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas von Gastrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi Zouiouich</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rué</w:t>
+                <w:t xml:space="preserve">Rémy Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Vogtmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Inge Huybrechts</w:t>
+                <w:t xml:space="preserve">Diego Segond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-21-0188⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (10), pp.2413-2427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03625845v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741463v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Phageome and Prophages in French Cider, a Fermented Beverage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ileal fungal microbiota is altered in Crohn's disease and is associated with the disease course</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Olaisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ledormand</w:t>
+                <w:t xml:space="preserve">Mathias Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Desmasures</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rué</w:t>
+                <w:t xml:space="preserve">Vidar Beisvåg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Dalmasso</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Atle van Beelen Granlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elin Røyset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10061203⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.868812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmed.2022.868812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03693766v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ileal fungal microbiota is altered in Crohn's disease and is associated with the disease course</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of Fecal Sample Collection Methods for Microbial Analysis Embedded within Colorectal Cancer Screening Programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Richard</w:t>
+                <w:t xml:space="preserve">Semi Zouiouich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vidar Beisvåg</w:t>
+                <w:t xml:space="preserve">Emily Vogtmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atle van Beelen Granlund</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elin Røyset</w:t>
+                <w:t xml:space="preserve">Inge Huybrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmed.2022.868812⟩</w:t>
+              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (2), pp. 305-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-21-0188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04007387v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virulent Phages Isolated from a Smear-Ripened Cheese Are Also Detected in Reservoirs of the Cheese Factory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of the Phageome and Prophages in French Cider, a Fermented Beverage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ledormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Paillet</w:t>
+                <w:t xml:space="preserve">Nathalie Desmasures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lossouarn</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v14081620⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (6), pp.1203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10061203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738602v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining the equine gut metagenome: poorly-characterized taxa associated with cardiovascular fitness in endurance athletes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of Multiomic Data to Characterize the Influence of Milk Fat Composition on Cantal-Type Cheese Microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frétin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Núria Mach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Midoux</w:t>
+                <w:t xml:space="preserve">Amaury Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Leclercq</w:t>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Pennarun</w:t>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Le Moyec</w:t>
+                <w:t xml:space="preserve">S Buchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5, pp.1032. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-022-03977-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10020334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794437v2</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Physical Inactivity Induce Significant Changes in Human Gut Microbiota? New Answers Using the Dry Immersion Hypoactivity Model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virulent Phages Isolated from a Smear-Ripened Cheese Are Also Detected in Reservoirs of the Cheese Factory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Nay</w:t>
+                <w:t xml:space="preserve">Thomas Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angèle Chopard</w:t>
+                <w:t xml:space="preserve">Julien Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Bareille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Beck</w:t>
+                <w:t xml:space="preserve">Clarisse Figueroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13113865⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (8), pp.1620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v14081620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03415988v1</w:t>
+                <w:t xml:space="preserve">hal-03738602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Yarrowia lipolytica Strain Engineered for Pyomelanin Production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mining the equine gut metagenome: poorly-characterized taxa associated with cardiovascular fitness in endurance athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macarena Larroude</w:t>
+                <w:t xml:space="preserve">Sébastien Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamila Onésime</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rué</w:t>
+                <w:t xml:space="preserve">Samuel Pennarun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurence Le Moyec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9040838⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.1032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-022-03977-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03274344v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794437v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rhinobiome of Exacerbated Wheezers and Asthmatics: Insights From a German Pediatric Exacerbation Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights into the cyanosphere: capturing the respective metabolisms of cyanobacteria and chemotrophic bacteria in natural conditions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Pascault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malik Aydin</w:t>
+                <w:t xml:space="preserve">Jacques Pédron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornelius Weisser</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandra Maaß</w:t>
+                <w:t xml:space="preserve">Véronique Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/falgy.2021.667562⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (3), pp.364-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.12944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03244864v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and dynamics of bacterial and fungal communities in cider for distillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Misery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Misery</w:t>
+                <w:t xml:space="preserve">Patrick Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Legendre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rué</w:t>
+                <w:t xml:space="preserve">Valérie Bouchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 339, pp.108987. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2020.108987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FROGS: a powerful tool to analyse the diversity of fungi with special management of internal transcribed spacers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bib/bbab318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitric Oxide Impacts Human Gut Microbiota Diversity and Functionalities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Rhinobiome of Exacerbated Wheezers and Asthmatics: Insights From a German Pediatric Exacerbation Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Aydin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Leclerc</w:t>
+                <w:t xml:space="preserve">Cornelius Weisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassandre Bedu-Ferrari</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lucie Lebreuilly</w:t>
+                <w:t xml:space="preserve">Sandra Maaß</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mSystems.00558-21⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/falgy.2021.667562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413913v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the cyanosphere: capturing the respective metabolisms of cyanobacteria and chemotrophic bacteria in natural conditions?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nitric Oxide Impacts Human Gut Microbiota Diversity and Functionalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Bedu-Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Pascault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valentin Loux</w:t>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Pédron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Martin</w:t>
+                <w:t xml:space="preserve">Lucie Lebreuilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.12944⟩</w:t>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mSystems.00558-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287195v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the quality of fresh Whitemouth croaker (Micropogonias furnieri) meat based on micro‐organism and histamine analysis using NGS, qPCR and HPLC‐DAD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Yarrowia lipolytica Strain Engineered for Pyomelanin Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macarena Larroude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Danile de Lira</w:t>
+                <w:t xml:space="preserve">Djamila Onésime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Isabel Kothe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédric Midoux</w:t>
+                <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Bertoni Mann</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tristan Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 128 (5), pp.1448-1459. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (4), pp.838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jam.14566⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9040838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903118v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First step of odorant detection in the olfactory epithelium and olfactory preferences differ according to the microbiota profile in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does Physical Inactivity Induce Significant Changes in Human Gut Microbiota? New Answers Using the Dry Immersion Hypoactivity Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Jollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Naudon</w:t>
+                <w:t xml:space="preserve">Kevin Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien François</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+                <w:t xml:space="preserve">Angèle Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Monnoye</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Philippe</w:t>
+                <w:t xml:space="preserve">Arnaud Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 384, </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2020.112549⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu13113865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02503302v1</w:t>
+                <w:t xml:space="preserve">hal-03415988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxon appearance from extraction and amplification steps demonstrates the value of multiple controls in tick microbiome analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large-scale multivariate dataset on the characterization of microbiota diversity, microbial growth dynamics, metabolic spoilage volatilome and sensorial profiles of two industrially produced meat products subjected to changes in lactate concentration and packaging atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Lejal</w:t>
+                <w:t xml:space="preserve">Ngoc-Du Martin Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agustin Estrada-Peña</w:t>
+                <w:t xml:space="preserve">Valérie Anthoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Marsot</w:t>
+                <w:t xml:space="preserve">Sandrine Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rué</w:t>
+                <w:t xml:space="preserve">Jeanne-Marie Membré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.105453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790980v1</w:t>
+                <w:t xml:space="preserve">hal-02914971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale multivariate dataset on the characterization of microbiota diversity, microbial growth dynamics, metabolic spoilage volatilome and sensorial profiles of two industrially produced meat products subjected to changes in lactate concentration and packaging atmosphere</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First step of odorant detection in the olfactory epithelium and olfactory preferences differ according to the microbiota profile in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoc-Du Martin Luong</w:t>
+                <w:t xml:space="preserve">Laurent Naudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Anthoine</w:t>
+                <w:t xml:space="preserve">Adrien François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Guillou</w:t>
+                <w:t xml:space="preserve">Magali Monnoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne-Marie Membré</w:t>
+                <w:t xml:space="preserve">Catherine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 384, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.105453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2020.112549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914971v1</w:t>
+                <w:t xml:space="preserve">hal-02503302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactococcus lactis Diversity Revealed by Targeted Amplicon Sequencing of purR Gene, Metabolic Comparisons and Antimicrobial Properties in an Undefined Mixed Starter Culture Used for Soft-Cheese Manufacture</w:t>
+                <w:t xml:space="preserve">Taxon appearance from extraction and amplification steps demonstrates the value of multiple controls in tick microbiome analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Saltaji</w:t>
+                <w:t xml:space="preserve">Emilie Lejal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Estrada-Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Marsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fatoumata Tambadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (5), pp.622. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods9050622⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03516147v1</w:t>
+                <w:t xml:space="preserve">hal-02790980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Probiotic Mixture Induces Anxiolytic- and Antidepressive-Like Effects in Fischer and Maternally Deprived Long Evans Rats</w:t>
+                <w:t xml:space="preserve">Lactococcus lactis Diversity Revealed by Targeted Amplicon Sequencing of purR Gene, Metabolic Comparisons and Antimicrobial Properties in an Undefined Mixed Starter Culture Used for Soft-Cheese Manufacture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Daugé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+                <w:t xml:space="preserve">Sabrina Saltaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Martin</w:t>
+                <w:t xml:space="preserve">Valérie Sopena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sablé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatoumata Tambadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnbeh.2020.581296⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (5), pp.622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods9050622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03225018v1</w:t>
+                <w:t xml:space="preserve">hal-03516147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut bacteria are critical for optimal muscle functiona potential link with glucose homeostasis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Probiotic Mixture Induces Anxiolytic- and Antidepressive-Like Effects in Fischer and Maternally Deprived Long Evans Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Vernus</w:t>
+                <w:t xml:space="preserve">Valérie Daugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpendo.00521.2018⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnbeh.2020.581296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152871v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sodium chloride reduction or partial substitution with potassium chloride on the microbiological, biochemical and sensory characteristics of semi-hard and soft cheeses</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the quality of fresh Whitemouth croaker (Micropogonias furnieri) meat based on micro‐organism and histamine analysis using NGS, qPCR and HPLC‐DAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Fraud</w:t>
+                <w:t xml:space="preserve">Alessandra Danile de Lira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessie Catellote</w:t>
+                <w:t xml:space="preserve">Caroline Isabel Kothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Sarthou</w:t>
+                <w:t xml:space="preserve">Michele Bertoni Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 125, pp.108643. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 128 (5), pp.1448-1459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2019.108643⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jam.14566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349939v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative metatranscriptomic analysis of anaerobic digesters treating anionic surfactant contaminated wastewater</w:t>
               </w:r>
@@ -5159,919 +5163,1187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide pratique à destination des biologistes, bioinformaticiens et statisticiens qui souhaitent s’initier aux analyses métabarcoding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gut bacteria are critical for optimal muscle functiona potential link with glucose homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Jollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Falentin</w:t>
+                <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Auer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rué</w:t>
+                <w:t xml:space="preserve">Narjes Baati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 317 (1), pp.E158-E171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.00521.2018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02311421v1</w:t>
+                <w:t xml:space="preserve">hal-02152871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oak genome reveals facets of long lifespan</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+                <w:t xml:space="preserve">Effect of sodium chloride reduction or partial substitution with potassium chloride on the microbiological, biochemical and sensory characteristics of semi-hard and soft cheeses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joelle Amselem</w:t>
+                <w:t xml:space="preserve">Pascal Bonnarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Leroy</w:t>
+                <w:t xml:space="preserve">Sébastien Fraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Murat</w:t>
+                <w:t xml:space="preserve">Jessie Catellote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41477-018-0172-3⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 125, pp.108643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2019.108643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01820559v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering intra-species bacterial diversity of meat and seafood spoilage microbiota using gyrB amplicon sequencing: A comparative analysis with 16S rDNA V3-V4 amplicon sequencing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Poirier</w:t>
+                <w:t xml:space="preserve">Guide pratique à destination des biologistes, bioinformaticiens et statisticiens qui souhaitent s’initier aux analyses métabarcoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Auer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Monique Zagorec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 97, pp.46-69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02621350v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of an amplification bias associated to Leuconostocaceae family with a universal primer routinely used for monitoring microbial community structures within food products</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Deciphering intra-species bacterial diversity of meat and seafood spoilage microbiota using gyrB amplicon sequencing: A comparative analysis with 16S rDNA V3-V4 amplicon sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Peguilhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Coeuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valentin Loux</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Zagorec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13104-018-3908-2⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0204629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02048857v1</w:t>
+                <w:t xml:space="preserve">hal-02621350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingredients for in silico miRNA identification and annotation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oak genome reveals facets of long lifespan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Amselem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSM Biotechnology and Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (7), pp.440-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41477-018-0172-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01607400v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01820559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Anaplasma phagocytophilum Genome Sequences from Five Cows, Two Horses, and One Roe Deer Collected in Europe.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noelle Rossignol</w:t>
+                <w:t xml:space="preserve">Detection of an amplification bias associated to Leuconostocaceae family with a universal primer routinely used for monitoring microbial community structures within food products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Coeuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00950-16⟩</w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (1), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13104-018-3908-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594527v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Draft Anaplasma phagocytophilum Genome Sequences from Five Cows, Two Horses, and One Roe Deer Collected in Europe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Dugat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (6), 2 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00950-16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingredients for in silico miRNA identification and annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gaspin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Zytnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JSM Biotechnology and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (5), pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Characterization of an extensive rainbow trout miRNA transcriptome by next generation sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Juanchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gaspin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17:164 (1), pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12864-016-2505-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01509042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6081,3121 +6353,3121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LEAP - Learn and Evaluate Affiliation databanks on an online Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabryelle Agoutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Pomies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FROGSDays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FROGS team, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05397586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse croisée de données métabarcoding et métagénomiques sur des microbiotes d'hôtes animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maverick Monié--Ibanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Barrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FROGSdays 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, équipe FROGS INRAe, Dec 2025, Auzeville Tolosan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05397464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rétrospective FROGS 2015–2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium FROGSDays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE Toulouse, Dec 2025, Castanet Tolosan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FROGS5 - News</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Pomies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabryelle Agoutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FROGSDays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FROGS team, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05397597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metagenomics reveal contrasted and dynamic responses of microbial soil communities to in situ wheat straw amendment in croplands or grasslands</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valentin Loux</w:t>
+                <w:t xml:space="preserve">Impact of superchilling technique on the microbiological quality of fresh salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Darsonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abad Chabbi</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou Toutie Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Environmental and Agronomical Genomics organisé par France Génomique and the Research Group “Environmental Genomics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">FoodMicro 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICFMH, Jul 2024, Burgos, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654371v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiome, disease-resistant varieties, and wine quality</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Présentation du service d'analyse de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Migale &amp; Vous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Jouy-en-Josas (FR), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04954449v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du service d'analyse de données</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbiome, disease-resistant varieties, and wine quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Pinto Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Aguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migale &amp; Vous</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Dijon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58233/d4ACq14T⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04963446v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of superchilling technique on the microbiological quality of fresh salmon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">News about FROGS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Auer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabryelle Agoutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FoodMicro 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICFMH, Jul 2024, Burgos, Spain</w:t>
+              <w:t xml:space="preserve">PEPI IBIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04760035v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">News about FROGS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drivers of microbial diversity in French Protected designation of Origin (PDO) cheeses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Irlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEPI IBIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Virtuel, France</w:t>
+              <w:t xml:space="preserve">IDF World Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04786277v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers of microbial diversity in French Protected designation of Origin (PDO) cheeses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
+                <w:t xml:space="preserve">Metagenomics reveal contrasted and dynamic responses of microbial soil communities to in situ wheat straw amendment in croplands or grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitille Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abad Chabbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDF World Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Symposium on Environmental and Agronomical Genomics organisé par France Génomique and the Research Group “Environmental Genomics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820075v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable and core functional microbiota associated with seven Medicago truncatula genotypes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
+                <w:t xml:space="preserve">Variable and core functional rhizosphere microbiota associated with seven Medicago truncatula genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhu, Liya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Deau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cremaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International PGPR Workshop 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée doctorants UMR Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139303v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable and core functional rhizosphere microbiota associated with seven Medicago truncatula genotypes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhu, Liya</w:t>
+                <w:t xml:space="preserve">MetaPDOcheese : investigation of the drivers of microbial communities from French PDO milks and cheeses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Irlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée doctorants UMR Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">FORUM ON FERMENTED FOODS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COST PIMENTO, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317070v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaPDOcheese : investigation of the drivers of microbial communities from French PDO milks and cheeses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
+                <w:t xml:space="preserve">Variable and core functional microbiota associated with seven Medicago truncatula genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhu, Liya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Deau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cremaschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FORUM ON FERMENTED FOODS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COST PIMENTO, May 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">12th International PGPR Workshop 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221356v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élément du portfolio - projet METABARFOOD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptomic and proteomic response of a Liquorilactobacillus mali strain from cider to a lytic phage infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ledormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desmasures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">visite HCERES unité MaIAGE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Société Francaise Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04963473v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic and proteomic response of a Liquorilactobacillus mali strain from cider to a lytic phage infection</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Élément du portfolio - projet METABARFOOD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Francaise Microbiologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">visite HCERES unité MaIAGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Jouy-En-Josas, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bib/bbab318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03896401v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of gyrB amplicon sequencing in comparison to 16S rDNA amplicon sequencing to evaluate intra-species bacterial diversity in food microbiota</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t>
+                <w:t xml:space="preserve">Baker’s bread-making practices and house microbiota shape fungal species diversity in french sourdoughs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bubendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 20. Journées Ouvertes Biologie Informatique Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Harlan III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947091v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domestication of microbial communities for bread making: insights from a participatory research project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephane Guezenec</w:t>
+                <w:t xml:space="preserve">Evaluation of gyrB amplicon sequencing in comparison to 16S rDNA amplicon sequencing to evaluate intra-species bacterial diversity in food microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Peguilhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2019 Congress of the European Society for Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESEB, Aug 2019, Turku, Finland</w:t>
+              <w:t xml:space="preserve">JOBIM 20. Journées Ouvertes Biologie Informatique Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950758v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baker’s bread-making practices and house microbiota shape fungal species diversity in french sourdoughs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Domestication of microbial communities for bread making: insights from a participatory research project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bubendorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Guezenec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harlan III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">The 2019 Congress of the European Society for Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESEB, Aug 2019, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950822v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shotgun metagenomics sequencing of the rhizosphere microbiota associated to seven ecotypes of &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cremaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Deau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhizosphere 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Saskatoon, Saskatchewan, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is skeletal muscle remodeling associated with gut microbiota signature?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Jollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th World Congress on Targeting Microbiota</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Porto, Portugal. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering intra-species bacterial diversity using gyrB amplicon sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Bio-Informatique (SFBI). FRA.; Centre National de la Recherche Scientifique (CNRS). FRA.; Institut Français de Bioinformatique (IFB). FRA., Jul 2019, Nantes, France. 422 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated information system dedicated to oak genomics and genetics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+                <w:t xml:space="preserve">Functional signatures of soil fungal communities in response to forest tree phenology revealed by metatranscriptome analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Auer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Luis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXVI Plant and Animal Genome Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, San Diego, United States. pp.27 slides</w:t>
+              <w:t xml:space="preserve">3rd MPItM-Labex ARBRE Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839185v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional signatures of soil fungal communities in response to forest tree phenology revealed by metatranscriptome analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valentin Loux</w:t>
+                <w:t xml:space="preserve">An integrated information system dedicated to oak genomics and genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Amselem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Francillonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Michotey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd MPItM-Labex ARBRE Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, cologne, Germany</w:t>
+              <w:t xml:space="preserve">PAG XXVI Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Diego, United States. pp.27 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339776v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domestication of microbial community in action : a participatory research and multidisciplinary study of sourdough bread</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Belen Carbonetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Guezenec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation of the oak genome sequence and associated bioinformatic resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle J. Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Francillonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Alaeitabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., May 2016, Arcachon, France. 134 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical evaluation for the identification of free kick determinants in soccer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop On Movement Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9205,3874 +9477,3874 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holograph: a generic RDF schema to handle data from agroecological holobionts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Mataigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Berne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matéo Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SWAT4HCLS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Amsterdam, France. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LEAP: Learn and Evaluate Affiliation databanks on an online Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabryelle Agoutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynn Bekaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05143055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-free genome-wide transcriptomics through machine learning optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEED 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering and cataloging the genomic and functional diversity of the French cheese microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Irlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WDS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of dairy cow holobiont revealed an important sharing of microbes between anatomic sites within individual hosts throughout lactation but sharing was limited in the herd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://www.adsa.org/Meetings/2023-Annual-Meeting. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA annual meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Ottawa, Canada. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the microbiota of resistant varieties in organic farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Aguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Maindron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Casalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PYYF8 - 8. Conference on Physiology of Yeasts and Filamentous Fungi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Cork, Ireland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteriophages infecting surface bacteria from a smear-ripened cheese are persistent and contaminate the dairy plant</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Midoux</w:t>
+                <w:t xml:space="preserve">Different Medicago truncatula genotypes, expressing different phenotypes, modulate microbial functional genes in the rhizosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhu, Liya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Deau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cremaschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses of Microbes (VoM) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Guimarães, Portugal</w:t>
+              <w:t xml:space="preserve">miCROPe 2022, international Symposium microbe-assisted crop production opportunities, challenges &amp; needs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Vienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04416527v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Rôle du microbiote dans la relation entre activité physique, santé et bien-être</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Goustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rennes, France. 2022</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France. 317, pp.E158 - E171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176761v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different Medicago truncatula genotypes, expressing different phenotypes, modulate microbial functional genes in the rhizosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhu, Liya</w:t>
+                <w:t xml:space="preserve">FROGSFUNC: Smart integration of PICRUSt2 software into FROGS pipeline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Darbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Samb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">miCROPe 2022, international Symposium microbe-assisted crop production opportunities, challenges &amp; needs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Vienne, France</w:t>
+              <w:t xml:space="preserve">JOBIM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199757v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle du microbiote dans la relation entre activité physique, santé et bien-être</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Poitiers, France. 317, pp.E158 - E171</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04804882v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FROGSFUNC: Smart integration of PICRUSt2 software into FROGS pipeline</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bacteriophages infecting surface bacteria from a smear-ripened cheese are persistent and contaminate the dairy plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lossouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Figueroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Pedros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t>
+              <w:t xml:space="preserve">Viruses of Microbes (VoM) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Guimarães, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03806133v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the microbiota of resistant varieties in organic farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Aguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Maindron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Touret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier Vine &amp; WIne sciences - International seminar: Sharing knowledge &amp; designing research programs to address key challenges of the vine-wine sector</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cidre est une matrice délicate pour l’étude des bactériophages et des phageomes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ledormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Microbiologie 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing a Text Mining Service Offer on the Migale Bioinformatics Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schbath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteriophage ecology of cider, an alcoholic fermented beverage: phages, are you there?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cédric Midoux</w:t>
+                <w:t xml:space="preserve">Gut microbiota and skeletal muscle crosstalk : lessons from muscle remarkable phenotypes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Jollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Nay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LAB symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Egmond aan Zee, Netherlands</w:t>
+              <w:t xml:space="preserve">19. Congress of Association of Researchers in Physical and Sport Activities ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03896414v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut microbiota and skeletal muscle crosstalk : lessons from muscle remarkable phenotypes.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+                <w:t xml:space="preserve">Bacteriophage ecology of cider, an alcoholic fermented beverage: phages, are you there?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ledormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desmasures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Goux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Congress of Association of Researchers in Physical and Sport Activities ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">LAB symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Egmond aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829963v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New virulent bacteriophages isolated from the surface of Epoisses cheese infect ripening bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Pedros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth symposium of the French PHAGE Network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03441698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into cow holobiont in relation to heath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne F. Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e congres national de la SFM-MICROBES 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Inizan</w:t>
+                <w:t xml:space="preserve">Testing markers to characterize microbial communities in food ecosystems using a metagenomics approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Casaregola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Montpellier, France. 2020</w:t>
+              <w:t xml:space="preserve">JOBIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176782v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing markers to characterize microbial communities in food ecosystems using a metagenomics approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hugo Devillers</w:t>
+                <w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Christiany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Inizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Montpellier, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914960v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shallow sequencing: a cost-effective and accurate alternative to WGS for taxonomic profiling ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goutorbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A shotgun metagenomics analysis applied to the ecological engineering of anaerobic microbial communities for the production of hydrogen from Citrus Peel Waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franciele Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining anaerobic digestion data with Deep-omics, a new digital environmental engineering platform for omics data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manon Prédhumeau</w:t>
+                <w:t xml:space="preserve">Des solutions informatiques innovantes pour l’utilisation et le développement de biomarqueurs de diversité du microbiote.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Fayolle</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Le Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mainguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AD16 (16th IWA World Conference on Anaerobic Digestion)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">DefisPHASE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04361137v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback on a c omparative metatranscriptomic analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gileno V. Lacerda</w:t>
+                <w:t xml:space="preserve">Detection of an archaeal-specific viral family, previously thought to infect exclusively hyperthermophiles, in human gut metaviromes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuong Quoc Hoang Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2019 : Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nantes, France. , 2019, JOBIM 2019</w:t>
+              <w:t xml:space="preserve">Phages in Grenoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Grenoble, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735859v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of an archaeal-specific viral family, previously thought to infect exclusively hyperthermophiles, in human gut metaviromes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Dérozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Inizan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Violette Da Cunha</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phages in Grenoble</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Grenoble, France. </w:t>
+              <w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nantes, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360160v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Martin</w:t>
+                <w:t xml:space="preserve">Feedback on a c omparative metatranscriptomic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago P. Delforno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thais Z. Macedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gileno V. Lacerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nantes, France. 2019</w:t>
+              <w:t xml:space="preserve">JOBIM 2019 : Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nantes, France. , 2019, JOBIM 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176805v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des solutions informatiques innovantes pour l’utilisation et le développement de biomarqueurs de diversité du microbiote.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Bernard</w:t>
+                <w:t xml:space="preserve">Mining anaerobic digestion data with Deep-omics, a new digital environmental engineering platform for omics data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Perréal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Prédhumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DefisPHASE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">AD16 (16th IWA World Conference on Anaerobic Digestion)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03851900v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of gyrB amplicon sequencing in comparison to 16S rDNA amplicon sequencing to evaluate intra-species bacterial diversity in food microbiotaImproving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaelle Peguilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Micro 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Berlin, Germany. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Easy16S : a user-friendly Shiny interface for analysis and visualization of metagenomic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2018 : Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Marseille, France. , 2018, JOBIM 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New -omics data analysis activity on Migale platform for MEM community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schbath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation MEM 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris la Vilklette, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01730003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13082,383 +13354,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of the integration by non-homologous end joining (NHEJ) of a trackable DNA cassette with randomly-generated borders into Yarrowia lipolytica genome sheds light on exogenous DNA extremities degradation and confirms the potential of NHEJ-mediated integration for the design of genome-scale insertional mutant libraries in non-conventional yeasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-free genome-wide transcriptomics through machine learning optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and methodological framework for the assessment of nucleic acids in airborne microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Péguilhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Péguilhan</w:t>
+                <w:t xml:space="preserve">Muriel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Rossi</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04271307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13468,117 +13740,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting and displaying information from the databanks used for metabarcoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynn Bekai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bio-Informatique, Biologie Systémique [q-bio.QM]. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04786236v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13588,368 +13860,368 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FROGS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:1f2728ab804b46ba8080e6530c5100f1daf37eb7;origin=https://github.com/geraldinepascal/FROGS;visit=swh:1:snp:bf5bd90e285971eead69ea9ad93aa61c0a9f0db2;anchor=swh:1:rev:1f61d660e1281c65f4160b49b10bb11855849cd2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Easy16S: a user-friendly Shiny web-service for exploration and visualization of microbiome data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:rel:35d2caacc87474efa1f1e277f5eb13352962793d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304559v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repository containing source code and scripts used for the METABARFOOD project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:82af0d07097206f20464df2f1f3782608196bd93;origin=https://hal.archives-ouvertes.fr/hal-04212255;visit=swh:1:snp:1128716d438ad454e56e802489faafb03a17163d;anchor=swh:1:rel:649e46468e38ae7732dd9fc2dc238c48e08acc7f;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId416"/>
+      <w:footerReference w:type="default" r:id="rId427"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14096,51 +14368,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489027v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Pinto Miguel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pradal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Aguera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2025.107376" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122326v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Grasso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Adamo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lejzerowicz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14122" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142154v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Novelia Fuandila" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Hammoumi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avarre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111800" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070613v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Jarrige" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-98903-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973386v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Buffet-Bataillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Dur&#227;o" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Cunff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2025.1540352" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701063v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Junker" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.553" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785149v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06704" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383411v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Jollet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessemesse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollendorff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2023.10.010" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668230v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycae095" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741463v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas von Gastrow" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Michel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Legrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Amelot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Segond" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16630" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04350660v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1323424" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126196v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Xavier Nouvel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Constant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego P. Morgavi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-023-00252-w" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234976v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Howell" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.321" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282392v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Poirier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Coeuret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Desmonts" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Werner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1286661" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206586v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bubbendorf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ocadie Lapicque" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nidelet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.237" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04042603v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle P&#233;guilhan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rossi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.119635" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579395v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#233;tin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury G&#233;rard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020334" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625845v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semi Zouiouich" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Vogtmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Huybrechts" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-21-0188" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693766v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ledormand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desmasures" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10061203" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007387v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Olaisen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Richard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidar Beisv&#229;g" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atle van Beelen Granlund" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin R&#248;yset" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2022.868812" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738602v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paillet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lossouarn" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Figueroa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14081620" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794437v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclercq" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pennarun" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Moyec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03977-7" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03415988v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Chopard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bareille" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13113865" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274344v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Larroude" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila On&#233;sime" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rossignol" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9040838" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244864v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Aydin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Weisser" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Maa&#223;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/falgy.2021.667562" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287173v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Misery" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legendre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guichard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2020.108987" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323846v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbab318" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413913v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Bedu-Ferrari" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lebreuilly" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00558-21" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287195v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pascault" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;dron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12944" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903118v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Danile de Lira" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Isabel Kothe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bertoni Mann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14566" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503302v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Naudon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Monnoye" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2020.112549" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790980v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lejal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Estrada-Pe&#241;a" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marsot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01093" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914971v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Du Martin Luong" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Anthoine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guillou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Membr&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105453" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516147v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Saltaji" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sopena" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sabl&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Tambadou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9050622" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03225018v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daug&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2020.581296" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02152871v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Baati" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00521.2018" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349939v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnarme" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fraud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Catellote" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sarthou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108643" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888286v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago P. Delforno" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Z. Macedo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Midoux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gileno V. Lacerda" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.328" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311421v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621350v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Peguilhan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204629" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048857v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verges" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-018-3908-2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607400v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594527v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Dugat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rossignol" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00950-16" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509042v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2505-9" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05397586v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabryelle Agoutin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Pomies" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397464v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maverick Moni&#233;--Ibanes" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492401v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Escudi&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05397597v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654371v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954449v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/d4ACq14T" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963446v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760035v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Darsonval" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Toutie Ndoye" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Alvarez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04786277v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820075v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139303v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu, Liya" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Deau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cremaschi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317070v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221356v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963473v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896401v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947091v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950758v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bubendorff" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guezenec" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950822v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735116v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemanceau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736948v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266901v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839185v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339776v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Luis" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008729v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belen Carbonetto" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Urien" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lhomme" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741128v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aury" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783543v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nicolas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bideau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kulpa" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billien" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05486358v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lahaye" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mataigne" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Berne" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143055v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Beka&#239;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155548v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Wagner" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Hoang" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rue" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delumeau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288574v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gardon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dugat-Bony" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gendre" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164713v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665549v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Maindron" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Casalta" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Jaswa" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416527v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pedros" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176761v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199757v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804882v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806133v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Darbot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Samb" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667137v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Touret" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896438v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Renard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176740v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vidal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896414v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829963v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Nay" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chopard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176768v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03441698v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361039v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nouvel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176782v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Berry" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christiany" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914960v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vincent" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Devillers" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03451271v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goutorbe" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902758v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Camargo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04361137v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perr&#233;al" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pr&#233;dhumeau" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fayolle" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735859v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360160v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Quoc Hoang Ngo" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Da Cunha" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176805v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851900v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Le Boulch" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mainguy" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786728v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737257v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730003v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503909v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thomas" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170246v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04271307v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04786236v2" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Bekai" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384514v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1f2728ab804b46ba8080e6530c5100f1daf37eb7;origin=https://github.com/geraldinepascal/FROGS;visit=swh:1:snp:bf5bd90e285971eead69ea9ad93aa61c0a9f0db2;anchor=swh:1:rev:1f61d660e1281c65f4160b49b10bb11855849cd2" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304559v2" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rel:35d2caacc87474efa1f1e277f5eb13352962793d" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212255v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:82af0d07097206f20464df2f1f3782608196bd93;origin=https://hal.archives-ouvertes.fr/hal-04212255;visit=swh:1:snp:1128716d438ad454e56e802489faafb03a17163d;anchor=swh:1:rel:649e46468e38ae7732dd9fc2dc238c48e08acc7f;path=/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489027v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Pinto Miguel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pradal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Aguera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2025.107376" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583049v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Alhosry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Arnould" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette Daoud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abi Nakhoul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104999" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142154v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Novelia Fuandila" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Hammoumi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avarre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111800" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122326v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Grasso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Adamo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lejzerowicz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14122" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070613v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Jarrige" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-98903-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583006v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Bechara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih El Rammouz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abi-Nakhoul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxaf266" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973386v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Buffet-Bataillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Dur&#227;o" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Cunff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2025.1540352" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701063v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Junker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baty" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.553" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668230v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycae095" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383411v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Jollet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessemesse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollendorff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2023.10.010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785149v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06704" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234976v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Howell" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.321" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126196v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Xavier Nouvel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Constant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego P. Morgavi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-023-00252-w" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282392v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Poirier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Coeuret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Desmonts" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Werner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1286661" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206586v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Michel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bubbendorf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ocadie Lapicque" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nidelet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.237" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04042603v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle P&#233;guilhan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rossi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.119635" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04350660v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1323424" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741463v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas von Gastrow" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Legrand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Amelot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Segond" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16630" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007387v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Olaisen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Richard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidar Beisv&#229;g" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atle van Beelen Granlund" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin R&#248;yset" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2022.868812" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625845v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semi Zouiouich" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Vogtmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Huybrechts" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-21-0188" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693766v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ledormand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desmasures" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10061203" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579395v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#233;tin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury G&#233;rard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020334" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738602v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paillet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lossouarn" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Figueroa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14081620" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794437v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclercq" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pennarun" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Moyec" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03977-7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287195v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pascault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;dron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12944" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287173v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Misery" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legendre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guichard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2020.108987" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323846v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbab318" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244864v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Aydin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Weisser" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Maa&#223;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/falgy.2021.667562" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413913v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Bedu-Ferrari" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lebreuilly" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00558-21" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274344v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Larroude" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila On&#233;sime" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rossignol" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9040838" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03415988v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Chopard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bareille" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13113865" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914971v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Du Martin Luong" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Anthoine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guillou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Membr&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105453" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503302v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Naudon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Monnoye" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2020.112549" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790980v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lejal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Estrada-Pe&#241;a" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marsot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01093" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516147v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Saltaji" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sopena" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sabl&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Tambadou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9050622" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03225018v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daug&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2020.581296" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903118v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Danile de Lira" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Isabel Kothe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bertoni Mann" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14566" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888286v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago P. Delforno" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Z. Macedo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Midoux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gileno V. Lacerda" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.328" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02152871v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Baati" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00521.2018" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349939v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnarme" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fraud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Catellote" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sarthou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108643" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311421v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621350v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Peguilhan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204629" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048857v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verges" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-018-3908-2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594527v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Dugat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rossignol" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00950-16" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607400v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509042v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2505-9" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05397586v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabryelle Agoutin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Pomies" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397464v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maverick Moni&#233;--Ibanes" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492401v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Escudi&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05397597v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760035v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Darsonval" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Toutie Ndoye" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Alvarez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963446v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954449v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/d4ACq14T" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04786277v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820075v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654371v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317070v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu, Liya" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Deau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cremaschi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221356v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139303v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896401v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963473v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950822v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bubendorff" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947091v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950758v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guezenec" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735116v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemanceau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736948v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266901v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339776v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Luis" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839185v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008729v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belen Carbonetto" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Urien" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lhomme" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741128v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aury" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783543v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nicolas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bideau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kulpa" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billien" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05486358v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lahaye" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mataigne" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Berne" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143055v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Beka&#239;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155548v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Wagner" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Hoang" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rue" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delumeau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288574v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gardon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dugat-Bony" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gendre" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164713v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665549v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Maindron" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Casalta" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Jaswa" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199757v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804882v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806133v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Darbot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Samb" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176761v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416527v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pedros" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667137v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Touret" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896438v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Renard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176740v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vidal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829963v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Nay" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chopard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896414v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176768v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03441698v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361039v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nouvel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914960v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vincent" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Devillers" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176782v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Berry" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christiany" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03451271v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goutorbe" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902758v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Camargo" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851900v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Le Boulch" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mainguy" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360160v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Quoc Hoang Ngo" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Da Cunha" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176805v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735859v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04361137v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perr&#233;al" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pr&#233;dhumeau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fayolle" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786728v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737257v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730003v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503909v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thomas" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170246v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04271307v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04786236v2" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Bekai" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384514v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1f2728ab804b46ba8080e6530c5100f1daf37eb7;origin=https://github.com/geraldinepascal/FROGS;visit=swh:1:snp:bf5bd90e285971eead69ea9ad93aa61c0a9f0db2;anchor=swh:1:rev:1f61d660e1281c65f4160b49b10bb11855849cd2" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304559v2" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rel:35d2caacc87474efa1f1e277f5eb13352962793d" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212255v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:82af0d07097206f20464df2f1f3782608196bd93;origin=https://hal.archives-ouvertes.fr/hal-04212255;visit=swh:1:snp:1128716d438ad454e56e802489faafb03a17163d;anchor=swh:1:rel:649e46468e38ae7732dd9fc2dc238c48e08acc7f;path=/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>