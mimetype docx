--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -1838,295 +1838,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04126196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holistic integration of omics data reveals the drivers that shape the ecology of microbial meat spoilage scenarios</w:t>
+                <w:t xml:space="preserve">Artisanal and farmer bread making practices differently shape fungal species community composition in French sourdoughs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Poirier</w:t>
+                <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendoline Coeuret</w:t>
+                <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t>
+                <w:t xml:space="preserve">Sandrine Bubbendorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Desmonts</w:t>
+                <w:t xml:space="preserve">Léocadie Lapicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalal Werner</w:t>
+                <w:t xml:space="preserve">Thibault Nidelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.e11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1286661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04282392v1</w:t>
+                <w:t xml:space="preserve">hal-04206586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artisanal and farmer bread making practices differently shape fungal species community composition in French sourdoughs</w:t>
+                <w:t xml:space="preserve">Holistic integration of omics data reveals the drivers that shape the ecology of microbial meat spoilage scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Michel</w:t>
+                <w:t xml:space="preserve">Simon Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Masson</w:t>
+                <w:t xml:space="preserve">Gwendoline Coeuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Bubbendorf</w:t>
+                <w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léocadie Lapicque</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Desmonts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Nidelet</w:t>
+                <w:t xml:space="preserve">Dalal Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3, pp.e11. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1286661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04206586v1</w:t>
+                <w:t xml:space="preserve">hal-04282392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of bacterial diversity in clouds and aerosols</w:t>
               </w:r>
@@ -2389,51 +2389,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial community dispersal from wheat grains to sourdoughs : a contribution of participatory research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas von Gastrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2638,425 +2638,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04007387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Fecal Sample Collection Methods for Microbial Analysis Embedded within Colorectal Cancer Screening Programs</w:t>
+                <w:t xml:space="preserve">Investigation of the Phageome and Prophages in French Cider, a Fermented Beverage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi Zouiouich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+                <w:t xml:space="preserve">Pierre Ledormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desmasures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inge Huybrechts</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 31 (2), pp. 305-314. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (6), pp.1203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-21-0188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10061203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03625845v1</w:t>
+                <w:t xml:space="preserve">hal-03693766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Phageome and Prophages in French Cider, a Fermented Beverage</w:t>
+                <w:t xml:space="preserve">Integration of Multiomic Data to Characterize the Influence of Milk Fat Composition on Cantal-Type Cheese Microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ledormand</w:t>
+                <w:t xml:space="preserve">Marie Frétin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Desmasures</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rué</w:t>
+                <w:t xml:space="preserve">Amaury Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Dalmasso</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Buchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 10 (6), pp.1203. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10061203⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 10 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10020334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03693766v1</w:t>
+                <w:t xml:space="preserve">hal-03579395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Multiomic Data to Characterize the Influence of Milk Fat Composition on Cantal-Type Cheese Microbiota</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of Fecal Sample Collection Methods for Microbial Analysis Embedded within Colorectal Cancer Screening Programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Ferlay</w:t>
+                <w:t xml:space="preserve">Semi Zouiouich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Martin</w:t>
+                <w:t xml:space="preserve">Emily Vogtmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Buchin</w:t>
+                <w:t xml:space="preserve">Inge Huybrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (2), </w:t>
+              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (2), pp. 305-314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10020334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-21-0188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579395v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virulent Phages Isolated from a Smear-Ripened Cheese Are Also Detected in Reservoirs of the Cheese Factory</w:t>
               </w:r>
@@ -3304,680 +3304,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794437v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the cyanosphere: capturing the respective metabolisms of cyanobacteria and chemotrophic bacteria in natural conditions?</w:t>
+                <w:t xml:space="preserve">Diversity and dynamics of bacterial and fungal communities in cider for distillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Pascault</w:t>
+                <w:t xml:space="preserve">B. Misery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Martin</w:t>
+                <w:t xml:space="preserve">Valérie Bouchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.12944⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 339, pp.108987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2020.108987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03287195v1</w:t>
+                <w:t xml:space="preserve">hal-03287173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and dynamics of bacterial and fungal communities in cider for distillation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FROGS: a powerful tool to analyse the diversity of fungi with special management of internal transcribed spacers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Legendre</w:t>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bouchart</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Géraldine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2020.108987⟩</w:t>
+              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bib/bbab318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287173v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FROGS: a powerful tool to analyse the diversity of fungi with special management of internal transcribed spacers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Rhinobiome of Exacerbated Wheezers and Asthmatics: Insights From a German Pediatric Exacerbation Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Aydin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Bernard</w:t>
+                <w:t xml:space="preserve">Cornelius Weisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Pascal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandra Maaß</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (6), </w:t>
+              <w:t xml:space="preserve">Frontiers in Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bib/bbab318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/falgy.2021.667562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03323846v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rhinobiome of Exacerbated Wheezers and Asthmatics: Insights From a German Pediatric Exacerbation Network</w:t>
+                <w:t xml:space="preserve">Nitric Oxide Impacts Human Gut Microbiota Diversity and Functionalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malik Aydin</w:t>
+                <w:t xml:space="preserve">Marion Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornelius Weisser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rué</w:t>
+                <w:t xml:space="preserve">Cassandre Bedu-Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandra Maaß</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lebreuilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/falgy.2021.667562⟩</w:t>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mSystems.00558-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03244864v1</w:t>
+                <w:t xml:space="preserve">hal-03413913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitric Oxide Impacts Human Gut Microbiota Diversity and Functionalities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights into the cyanosphere: capturing the respective metabolisms of cyanobacteria and chemotrophic bacteria in natural conditions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassandre Bedu-Ferrari</w:t>
+                <w:t xml:space="preserve">Noémie Pascault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+                <w:t xml:space="preserve">Jacques Pédron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Lebreuilly</w:t>
+                <w:t xml:space="preserve">Véronique Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6 (5), </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (3), pp.364-374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mSystems.00558-21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.12944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413913v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Yarrowia lipolytica Strain Engineered for Pyomelanin Production</w:t>
               </w:r>
@@ -4221,433 +4221,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03415988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale multivariate dataset on the characterization of microbiota diversity, microbial growth dynamics, metabolic spoilage volatilome and sensorial profiles of two industrially produced meat products subjected to changes in lactate concentration and packaging atmosphere</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First step of odorant detection in the olfactory epithelium and olfactory preferences differ according to the microbiota profile in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoc-Du Martin Luong</w:t>
+                <w:t xml:space="preserve">Laurent Naudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Anthoine</w:t>
+                <w:t xml:space="preserve">Adrien François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Guillou</w:t>
+                <w:t xml:space="preserve">Magali Monnoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne-Marie Membré</w:t>
+                <w:t xml:space="preserve">Catherine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 384, </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.105453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2020.112549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914971v1</w:t>
+                <w:t xml:space="preserve">hal-02503302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First step of odorant detection in the olfactory epithelium and olfactory preferences differ according to the microbiota profile in mice</w:t>
+                <w:t xml:space="preserve">Taxon appearance from extraction and amplification steps demonstrates the value of multiple controls in tick microbiome analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Naudon</w:t>
+                <w:t xml:space="preserve">Emilie Lejal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien François</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+                <w:t xml:space="preserve">Agustin Estrada-Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Monnoye</w:t>
+                <w:t xml:space="preserve">Maud Marsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Philippe</w:t>
+                <w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 384, </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2020.112549⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02503302v1</w:t>
+                <w:t xml:space="preserve">hal-02790980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxon appearance from extraction and amplification steps demonstrates the value of multiple controls in tick microbiome analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large-scale multivariate dataset on the characterization of microbiota diversity, microbial growth dynamics, metabolic spoilage volatilome and sensorial profiles of two industrially produced meat products subjected to changes in lactate concentration and packaging atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Lejal</w:t>
+                <w:t xml:space="preserve">Ngoc-Du Martin Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agustin Estrada-Peña</w:t>
+                <w:t xml:space="preserve">Valérie Anthoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Marsot</w:t>
+                <w:t xml:space="preserve">Sandrine Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rué</w:t>
+                <w:t xml:space="preserve">Jeanne-Marie Membré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.105453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790980v1</w:t>
+                <w:t xml:space="preserve">hal-02914971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactococcus lactis Diversity Revealed by Targeted Amplicon Sequencing of purR Gene, Metabolic Comparisons and Antimicrobial Properties in an Undefined Mixed Starter Culture Used for Soft-Cheese Manufacture</w:t>
               </w:r>
@@ -4780,51 +4780,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Probiotic Mixture Induces Anxiolytic- and Antidepressive-Like Effects in Fischer and Maternally Deprived Long Evans Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Daugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5029,429 +5029,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative metatranscriptomic analysis of anaerobic digesters treating anionic surfactant contaminated wastewater</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gut bacteria are critical for optimal muscle functiona potential link with glucose homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Jollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago P. Delforno</w:t>
+                <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thais Z. Macedo</w:t>
+                <w:t xml:space="preserve">Narjes Baati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Midoux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rué</w:t>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.08.328⟩</w:t>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 317 (1), pp.E158-E171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.00521.2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01888286v1</w:t>
+                <w:t xml:space="preserve">hal-02152871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut bacteria are critical for optimal muscle functiona potential link with glucose homeostasis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxence Jollet</w:t>
+                <w:t xml:space="preserve">Effect of sodium chloride reduction or partial substitution with potassium chloride on the microbiological, biochemical and sensory characteristics of semi-hard and soft cheeses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bonnarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Goustard</w:t>
+                <w:t xml:space="preserve">Sébastien Fraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narjes Baati</w:t>
+                <w:t xml:space="preserve">Jessie Catellote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Vernus</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 317 (1), pp.E158-E171. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 125, pp.108643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpendo.00521.2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2019.108643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152871v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sodium chloride reduction or partial substitution with potassium chloride on the microbiological, biochemical and sensory characteristics of semi-hard and soft cheeses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative metatranscriptomic analysis of anaerobic digesters treating anionic surfactant contaminated wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bonnarme</w:t>
+                <w:t xml:space="preserve">Tiago P. Delforno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Fraud</w:t>
+                <w:t xml:space="preserve">Thais Z. Macedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessie Catellote</w:t>
+                <w:t xml:space="preserve">Cedric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Sarthou</w:t>
+                <w:t xml:space="preserve">Gileno V. Lacerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 125, pp.108643. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (649), pp.482-494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2019.108643⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.08.328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349939v1</w:t>
+                <w:t xml:space="preserve">hal-01888286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide pratique à destination des biologistes, bioinformaticiens et statisticiens qui souhaitent s’initier aux analyses métabarcoding</w:t>
               </w:r>
@@ -5476,51 +5476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5560,351 +5560,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02311421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering intra-species bacterial diversity of meat and seafood spoilage microbiota using gyrB amplicon sequencing: A comparative analysis with 16S rDNA V3-V4 amplicon sequencing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oak genome reveals facets of long lifespan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaelle Peguilhan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwendoline Coeuret</w:t>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Zagorec</w:t>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Amselem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0204629⟩</w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (7), pp.440-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41477-018-0172-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621350v1</w:t>
+                <w:t xml:space="preserve">hal-01820559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oak genome reveals facets of long lifespan</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joelle Amselem</w:t>
+                <w:t xml:space="preserve">Deciphering intra-species bacterial diversity of meat and seafood spoilage microbiota using gyrB amplicon sequencing: A comparative analysis with 16S rDNA V3-V4 amplicon sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Leroy</w:t>
+                <w:t xml:space="preserve">Raphaelle Peguilhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Coeuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Murat</w:t>
+                <w:t xml:space="preserve">Monique Zagorec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4 (7), pp.440-452. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41477-018-0172-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0204629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01820559v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of an amplification bias associated to Leuconostocaceae family with a universal primer routinely used for monitoring microbial community structures within food products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Coeuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6361,320 +6361,320 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LEAP - Learn and Evaluate Affiliation databanks on an online Platform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse croisée de données métabarcoding et métagénomiques sur des microbiotes d'hôtes animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maverick Monié--Ibanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maelle Pomies</w:t>
+                <w:t xml:space="preserve">Eric Barrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FROGSDays</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FROGS team, Dec 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">FROGSdays 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, équipe FROGS INRAe, Dec 2025, Auzeville Tolosan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05397586v1</w:t>
+                <w:t xml:space="preserve">hal-05397464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse croisée de données métabarcoding et métagénomiques sur des microbiotes d'hôtes animaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Núria Mach</w:t>
+                <w:t xml:space="preserve">LEAP - Learn and Evaluate Affiliation databanks on an online Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maverick Monié--Ibanes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rué</w:t>
+                <w:t xml:space="preserve">Gabryelle Agoutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Barrey</w:t>
+                <w:t xml:space="preserve">Maelle Pomies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FROGSdays 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, équipe FROGS INRAe, Dec 2025, Auzeville Tolosan, France</w:t>
+              <w:t xml:space="preserve">FROGSDays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FROGS team, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05397464v1</w:t>
+                <w:t xml:space="preserve">hal-05397586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rétrospective FROGS 2015–2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6755,90 +6755,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FROGS5 - News</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Pomies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabryelle Agoutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FROGSDays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FROGS team, Dec 2025, Toulouse, France</w:t>
@@ -6861,221 +6861,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05397597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of superchilling technique on the microbiological quality of fresh salmon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Présentation du service d'analyse de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FoodMicro 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICFMH, Jul 2024, Burgos, Spain</w:t>
+              <w:t xml:space="preserve">Migale &amp; Vous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Jouy-en-Josas (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04760035v1</w:t>
+                <w:t xml:space="preserve">hal-04963446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du service d'analyse de données</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of superchilling technique on the microbiological quality of fresh salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Darsonval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou Toutie Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migale &amp; Vous</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Jouy-en-Josas (FR), France</w:t>
+              <w:t xml:space="preserve">FoodMicro 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICFMH, Jul 2024, Burgos, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04963446v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiome, disease-resistant varieties, and wine quality</w:t>
               </w:r>
@@ -7217,77 +7217,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabryelle Agoutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PEPI IBIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7937,64 +7937,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic and proteomic response of a Liquorilactobacillus mali strain from cider to a lytic phage infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ledormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8085,451 +8085,451 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">visite HCERES unité MaIAGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Jouy-En-Josas, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bib/bbab318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baker’s bread-making practices and house microbiota shape fungal species diversity in french sourdoughs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Sicard</w:t>
+                <w:t xml:space="preserve">Evaluation of gyrB amplicon sequencing in comparison to 16S rDNA amplicon sequencing to evaluate intra-species bacterial diversity in food microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Michel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Bubendorff</w:t>
+                <w:t xml:space="preserve">Simon Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Peguilhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harlan III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">JOBIM 20. Journées Ouvertes Biologie Informatique Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950822v1</w:t>
+                <w:t xml:space="preserve">hal-02947091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of gyrB amplicon sequencing in comparison to 16S rDNA amplicon sequencing to evaluate intra-species bacterial diversity in food microbiota</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Domestication of microbial communities for bread making: insights from a participatory research project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Poirier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t>
+                <w:t xml:space="preserve">Elisa Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bubendorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Guezenec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 20. Journées Ouvertes Biologie Informatique Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">The 2019 Congress of the European Society for Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESEB, Aug 2019, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947091v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domestication of microbial communities for bread making: insights from a participatory research project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Baker’s bread-making practices and house microbiota shape fungal species diversity in french sourdoughs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bubendorff</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Guezenec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2019 Congress of the European Society for Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESEB, Aug 2019, Turku, Finland</w:t>
+              <w:t xml:space="preserve">Harlan III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950758v1</w:t>
+                <w:t xml:space="preserve">hal-02950822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shotgun metagenomics sequencing of the rhizosphere microbiota associated to seven ecotypes of &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t>
               </w:r>
@@ -8653,51 +8653,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is skeletal muscle remodeling associated with gut microbiota signature?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Jollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9011,51 +9011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG XXVI Plant and Animal Genome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, San Diego, United States. pp.27 slides</w:t>
@@ -9084,51 +9084,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domestication of microbial community in action : a participatory research and multidisciplinary study of sourdough bread</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Belen Carbonetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9136,51 +9136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Guezenec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
@@ -9629,90 +9629,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LEAP: Learn and Evaluate Affiliation databanks on an online Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabryelle Agoutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynn Bekaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
@@ -10239,648 +10239,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different Medicago truncatula genotypes, expressing different phenotypes, modulate microbial functional genes in the rhizosphere</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julie Cremaschi</w:t>
+                <w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">miCROPe 2022, international Symposium microbe-assisted crop production opportunities, challenges &amp; needs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Vienne, France</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199757v1</w:t>
+                <w:t xml:space="preserve">hal-04176761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle du microbiote dans la relation entre activité physique, santé et bien-être</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
+                <w:t xml:space="preserve">Bacteriophages infecting surface bacteria from a smear-ripened cheese are persistent and contaminate the dairy plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lossouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Figueroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Pedros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Poitiers, France. 317, pp.E158 - E171</w:t>
+              <w:t xml:space="preserve">Viruses of Microbes (VoM) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Guimarães, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04804882v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FROGSFUNC: Smart integration of PICRUSt2 software into FROGS pipeline</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Bernard</w:t>
+                <w:t xml:space="preserve">Different Medicago truncatula genotypes, expressing different phenotypes, modulate microbial functional genes in the rhizosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhu, Liya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Deau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cremaschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t>
+              <w:t xml:space="preserve">miCROPe 2022, international Symposium microbe-assisted crop production opportunities, challenges &amp; needs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Vienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03806133v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valentin Loux</w:t>
+                <w:t xml:space="preserve">Rôle du microbiote dans la relation entre activité physique, santé et bien-être</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Goustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rennes, France. 2022</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France. 317, pp.E158 - E171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176761v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteriophages infecting surface bacteria from a smear-ripened cheese are persistent and contaminate the dairy plant</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Figueroa</w:t>
+                <w:t xml:space="preserve">FROGSFUNC: Smart integration of PICRUSt2 software into FROGS pipeline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Darbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Pedros</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moussa Samb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses of Microbes (VoM) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Guimarães, Portugal</w:t>
+              <w:t xml:space="preserve">JOBIM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04416527v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the microbiota of resistant varieties in organic farming</w:t>
               </w:r>
@@ -10991,64 +10991,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cidre est une matrice délicate pour l’étude des bactériophages et des phageomes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ledormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11116,64 +11116,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing a Text Mining Service Offer on the Migale Bioinformatics Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11366,64 +11366,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteriophage ecology of cider, an alcoholic fermented beverage: phages, are you there?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ledormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11491,77 +11491,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11642,51 +11642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Pedros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11991,90 +11991,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Christiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Inizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12241,51 +12241,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A shotgun metagenomics analysis applied to the ecological engineering of anaerobic microbial communities for the production of hydrogen from Citrus Peel Waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franciele Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12360,471 +12360,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des solutions informatiques innovantes pour l’utilisation et le développement de biomarqueurs de diversité du microbiote.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Bernard</w:t>
+                <w:t xml:space="preserve">Detection of an archaeal-specific viral family, previously thought to infect exclusively hyperthermophiles, in human gut metaviromes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuong Quoc Hoang Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Malo Le Boulch</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Mainguy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+                <w:t xml:space="preserve">Violette Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DefisPHASE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">Phages in Grenoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Grenoble, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03851900v1</w:t>
+                <w:t xml:space="preserve">hal-04360160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of an archaeal-specific viral family, previously thought to infect exclusively hyperthermophiles, in human gut metaviromes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rué</w:t>
+                <w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Dérozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Inizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Violette Da Cunha</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phages in Grenoble</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Grenoble, France. </w:t>
+              <w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nantes, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360160v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Chiapello</w:t>
+                <w:t xml:space="preserve">Des solutions informatiques innovantes pour l’utilisation et le développement de biomarqueurs de diversité du microbiote.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Le Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Dérozier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Véronique Martin</w:t>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nantes, France. 2019</w:t>
+              <w:t xml:space="preserve">DefisPHASE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176805v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback on a c omparative metatranscriptomic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago P. Delforno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Z. Macedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gileno V. Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12985,277 +12985,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04361137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of gyrB amplicon sequencing in comparison to 16S rDNA amplicon sequencing to evaluate intra-species bacterial diversity in food microbiotaImproving</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaelle Peguilhan</w:t>
+                <w:t xml:space="preserve">Easy16S : a user-friendly Shiny interface for analysis and visualization of metagenomic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Micro 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany. , 2018</w:t>
+              <w:t xml:space="preserve">JOBIM 2018 : Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Marseille, France. , 2018, JOBIM 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786728v1</w:t>
+                <w:t xml:space="preserve">hal-02737257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easy16S : a user-friendly Shiny interface for analysis and visualization of metagenomic data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cedric Midoux</w:t>
+                <w:t xml:space="preserve">Evaluation of gyrB amplicon sequencing in comparison to 16S rDNA amplicon sequencing to evaluate intra-species bacterial diversity in food microbiotaImproving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Peguilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Théodore Bouchez</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2018 : Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Marseille, France. , 2018, JOBIM 2018</w:t>
+              <w:t xml:space="preserve">Food Micro 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737257v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New -omics data analysis activity on Migale platform for MEM community</w:t>
               </w:r>
@@ -13780,51 +13780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynn Bekai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bio-Informatique, Biologie Systémique [q-bio.QM]. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13874,103 +13874,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FROGS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -14368,51 +14368,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489027v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Pinto Miguel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pradal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Aguera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2025.107376" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583049v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Alhosry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Arnould" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette Daoud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abi Nakhoul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104999" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142154v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Novelia Fuandila" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Hammoumi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avarre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111800" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122326v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Grasso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Adamo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lejzerowicz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14122" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070613v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Jarrige" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-98903-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583006v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Bechara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih El Rammouz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abi-Nakhoul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxaf266" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973386v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Buffet-Bataillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Dur&#227;o" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Cunff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2025.1540352" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701063v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Junker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baty" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.553" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668230v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycae095" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383411v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Jollet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessemesse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollendorff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2023.10.010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785149v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06704" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234976v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Howell" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.321" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126196v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Xavier Nouvel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Constant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego P. Morgavi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-023-00252-w" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282392v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Poirier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Coeuret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Desmonts" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Werner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1286661" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206586v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Michel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bubbendorf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ocadie Lapicque" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nidelet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.237" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04042603v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle P&#233;guilhan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rossi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.119635" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04350660v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1323424" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741463v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas von Gastrow" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Legrand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Amelot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Segond" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16630" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007387v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Olaisen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Richard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidar Beisv&#229;g" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atle van Beelen Granlund" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin R&#248;yset" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2022.868812" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625845v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semi Zouiouich" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Vogtmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Huybrechts" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-21-0188" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693766v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ledormand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desmasures" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10061203" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579395v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#233;tin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury G&#233;rard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020334" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738602v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paillet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lossouarn" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Figueroa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14081620" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794437v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclercq" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pennarun" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Moyec" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03977-7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287195v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pascault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;dron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12944" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287173v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Misery" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legendre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guichard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2020.108987" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323846v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbab318" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244864v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Aydin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Weisser" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Maa&#223;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/falgy.2021.667562" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413913v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Bedu-Ferrari" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lebreuilly" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00558-21" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274344v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Larroude" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila On&#233;sime" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rossignol" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9040838" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03415988v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Chopard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bareille" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13113865" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914971v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Du Martin Luong" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Anthoine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guillou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Membr&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105453" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503302v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Naudon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Monnoye" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2020.112549" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790980v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lejal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Estrada-Pe&#241;a" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marsot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01093" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516147v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Saltaji" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sopena" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sabl&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Tambadou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9050622" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03225018v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daug&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2020.581296" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903118v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Danile de Lira" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Isabel Kothe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bertoni Mann" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14566" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888286v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago P. Delforno" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Z. Macedo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Midoux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gileno V. Lacerda" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.328" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02152871v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Baati" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00521.2018" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349939v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnarme" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fraud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Catellote" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sarthou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108643" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311421v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621350v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Peguilhan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204629" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048857v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verges" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-018-3908-2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594527v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Dugat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rossignol" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00950-16" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607400v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509042v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2505-9" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05397586v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabryelle Agoutin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Pomies" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397464v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maverick Moni&#233;--Ibanes" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492401v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Escudi&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05397597v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760035v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Darsonval" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Toutie Ndoye" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Alvarez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963446v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954449v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/d4ACq14T" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04786277v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820075v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654371v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317070v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu, Liya" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Deau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cremaschi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221356v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139303v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896401v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963473v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950822v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bubendorff" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947091v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950758v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guezenec" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735116v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemanceau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736948v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266901v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339776v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Luis" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839185v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008729v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belen Carbonetto" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Urien" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lhomme" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741128v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aury" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783543v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nicolas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bideau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kulpa" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billien" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05486358v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lahaye" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mataigne" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Berne" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143055v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Beka&#239;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155548v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Wagner" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Hoang" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rue" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delumeau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288574v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gardon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dugat-Bony" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gendre" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164713v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665549v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Maindron" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Casalta" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Jaswa" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199757v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804882v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806133v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Darbot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Samb" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176761v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416527v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pedros" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667137v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Touret" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896438v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Renard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176740v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vidal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829963v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Nay" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chopard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896414v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176768v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03441698v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361039v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nouvel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914960v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vincent" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Devillers" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176782v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Berry" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christiany" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03451271v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goutorbe" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902758v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Camargo" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851900v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Le Boulch" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mainguy" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360160v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Quoc Hoang Ngo" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Da Cunha" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176805v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735859v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04361137v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perr&#233;al" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pr&#233;dhumeau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fayolle" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786728v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737257v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730003v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503909v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thomas" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170246v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04271307v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04786236v2" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Bekai" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384514v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1f2728ab804b46ba8080e6530c5100f1daf37eb7;origin=https://github.com/geraldinepascal/FROGS;visit=swh:1:snp:bf5bd90e285971eead69ea9ad93aa61c0a9f0db2;anchor=swh:1:rev:1f61d660e1281c65f4160b49b10bb11855849cd2" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304559v2" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rel:35d2caacc87474efa1f1e277f5eb13352962793d" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212255v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:82af0d07097206f20464df2f1f3782608196bd93;origin=https://hal.archives-ouvertes.fr/hal-04212255;visit=swh:1:snp:1128716d438ad454e56e802489faafb03a17163d;anchor=swh:1:rel:649e46468e38ae7732dd9fc2dc238c48e08acc7f;path=/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489027v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Pinto Miguel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pradal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Aguera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2025.107376" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583049v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Alhosry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Arnould" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette Daoud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abi Nakhoul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104999" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142154v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Novelia Fuandila" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Hammoumi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avarre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111800" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122326v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Grasso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Adamo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lejzerowicz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14122" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070613v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Jarrige" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-98903-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583006v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Bechara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih El Rammouz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abi-Nakhoul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxaf266" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973386v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Buffet-Bataillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Dur&#227;o" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Cunff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2025.1540352" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701063v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Junker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baty" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.553" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668230v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycae095" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383411v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Jollet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessemesse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollendorff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2023.10.010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785149v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06704" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234976v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Howell" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.321" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126196v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Xavier Nouvel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Constant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego P. Morgavi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-023-00252-w" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206586v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Michel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bubbendorf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ocadie Lapicque" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nidelet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.237" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282392v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Poirier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Coeuret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Desmonts" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Werner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1286661" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04042603v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle P&#233;guilhan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rossi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.119635" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04350660v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1323424" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741463v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas von Gastrow" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Legrand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Amelot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Segond" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16630" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007387v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Olaisen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Richard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidar Beisv&#229;g" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atle van Beelen Granlund" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin R&#248;yset" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2022.868812" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693766v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ledormand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desmasures" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10061203" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579395v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#233;tin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury G&#233;rard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020334" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625845v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semi Zouiouich" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Vogtmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Huybrechts" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-21-0188" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738602v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paillet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lossouarn" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Figueroa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14081620" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794437v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclercq" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pennarun" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Moyec" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03977-7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287173v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Misery" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legendre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guichard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2020.108987" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323846v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbab318" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244864v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Aydin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Weisser" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Maa&#223;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/falgy.2021.667562" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413913v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Bedu-Ferrari" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lebreuilly" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00558-21" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287195v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pascault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;dron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12944" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274344v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Larroude" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila On&#233;sime" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rossignol" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9040838" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03415988v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Chopard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bareille" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13113865" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503302v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Naudon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Monnoye" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2020.112549" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790980v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lejal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Estrada-Pe&#241;a" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marsot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01093" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914971v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Du Martin Luong" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Anthoine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guillou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Membr&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105453" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516147v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Saltaji" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sopena" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sabl&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Tambadou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9050622" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03225018v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daug&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2020.581296" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903118v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Danile de Lira" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Isabel Kothe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bertoni Mann" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14566" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02152871v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Baati" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00521.2018" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349939v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnarme" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fraud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Catellote" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sarthou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108643" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888286v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago P. Delforno" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Z. Macedo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Midoux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gileno V. Lacerda" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.328" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311421v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621350v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Peguilhan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204629" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048857v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verges" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-018-3908-2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594527v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Dugat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rossignol" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00950-16" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607400v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509042v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2505-9" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397464v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maverick Moni&#233;--Ibanes" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05397586v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabryelle Agoutin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Pomies" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492401v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Escudi&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05397597v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963446v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760035v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Darsonval" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Toutie Ndoye" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Alvarez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954449v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/d4ACq14T" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04786277v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820075v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654371v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317070v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu, Liya" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Deau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cremaschi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221356v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139303v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896401v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963473v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947091v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950758v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bubendorff" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guezenec" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950822v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735116v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemanceau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736948v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266901v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339776v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Luis" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839185v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008729v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belen Carbonetto" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Urien" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lhomme" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741128v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aury" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783543v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nicolas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bideau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kulpa" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billien" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05486358v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lahaye" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mataigne" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Berne" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143055v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Beka&#239;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155548v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Wagner" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Hoang" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rue" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delumeau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288574v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gardon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dugat-Bony" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gendre" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164713v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665549v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Maindron" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Casalta" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Jaswa" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176761v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416527v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pedros" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199757v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804882v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806133v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Darbot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Samb" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667137v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Touret" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896438v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Renard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176740v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vidal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829963v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Nay" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chopard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896414v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176768v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03441698v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361039v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nouvel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914960v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vincent" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Devillers" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176782v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Berry" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christiany" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03451271v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goutorbe" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902758v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Camargo" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360160v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Quoc Hoang Ngo" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Da Cunha" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176805v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851900v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Le Boulch" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mainguy" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735859v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04361137v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perr&#233;al" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pr&#233;dhumeau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fayolle" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737257v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786728v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730003v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503909v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thomas" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170246v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04271307v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04786236v2" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Bekai" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384514v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1f2728ab804b46ba8080e6530c5100f1daf37eb7;origin=https://github.com/geraldinepascal/FROGS;visit=swh:1:snp:bf5bd90e285971eead69ea9ad93aa61c0a9f0db2;anchor=swh:1:rev:1f61d660e1281c65f4160b49b10bb11855849cd2" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304559v2" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rel:35d2caacc87474efa1f1e277f5eb13352962793d" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212255v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:82af0d07097206f20464df2f1f3782608196bd93;origin=https://hal.archives-ouvertes.fr/hal-04212255;visit=swh:1:snp:1128716d438ad454e56e802489faafb03a17163d;anchor=swh:1:rel:649e46468e38ae7732dd9fc2dc238c48e08acc7f;path=/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>